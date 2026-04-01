--- v0 (2025-12-17)
+++ v1 (2026-04-01)
@@ -54,11318 +54,11318 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1534/proposta_de_emenda_a_lom_075_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1534/proposta_de_emenda_a_lom_075_2021.pdf</t>
   </si>
   <si>
     <t>Acresce o inciso IX ao artigo 122 e o § 2º ao artigo 123-C da Lei Orgânica do Município. Inclui a proteção dos animais domésticos e atribui ao Conselho Municipal de Meio Ambiente a competência para gerir os recursos do Fundo Municipal de Proteção e Bem-estar Animal - PRO-ANIMAL.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/954/plc_379_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/954/plc_379_21.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei Complementar nº 008, de 29 de outubro de 1996, para alterar o quantitativo de vagas do cargo efetivo de Fisioterapeuta de 27 para 37 vagas.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/990/plc_380_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/990/plc_380_21.pdf</t>
   </si>
   <si>
     <t>Acresce os incisos III e IV ao artigo 229 da Lei Complementar nº 048 de 13 de dezembro de 2001, autoriza o Município a expedir Alvará de Funcionamento Provisório para empresas em processo de regularização em imóveis desprovidos de habite-se.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1024/plc_381_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1024/plc_381_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Estímulo à "Regularização Fiscal de Contribuintes"  - REFIS do Município de Vilhena e dá outras providências._x000D_
 Substitutivo 003/2021</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1109/plc_382_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1109/plc_382_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO PELO PODER EXECUTIVO DE LICENÇA DE LOCALIZAÇÃO E FUNCIONAMENTO PARA MICROEMPREENDEDOR INDIVIDUAL, MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE, CUJOS IMÓVEIS ESTEJAM EM PROCESSO DE REGULARIZAÇÃO PARA EXPEDIÇÃO DO HABITE-SE.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Dhonatan Pagani</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1186/plc_383_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1186/plc_383_21.pdf</t>
   </si>
   <si>
     <t>Concede Isenção do Imposto Predial e Territorial Urbano (IPTU) e do Imposto Sobre Serviços de Qualquer Natureza (ISSQN) do ano de 2021, em razão da pandemia do Novo Coronavírus.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1265/plc_384_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1265/plc_384_21.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do § 1º do artigo 25 da Lei Complementar nº 147, de 10 de dezembro de 2010, que dispõe sobre o Plano de Carreira, Cargos e Remuneração dos Servidores da Educação Básica Pública Municipal de Ensino de Vilhena – Rondônia.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1320/plc_385_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1320/plc_385_2021.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo o parágrafo único da Lei Complementar nº 007, de 24 de outubro de 1996, que dispõe sobre o Estatuto do Servidor Público do Município de Vilhena, modificado pela Lei Complementar nº 291, de 12 de agosto de 2020.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1355/plc_386_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1355/plc_386_2021.pdf</t>
   </si>
   <si>
     <t>Altera os anexos V e VII da Lei Complementar nº 008, de 29 de outubro de 1996, que dispõe sobre o Plano de Carreira, Cargos e Salários dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1657/plc_387_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1657/plc_387_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o zoneamento, e diretrizes urbanísticas para uso e ocupação do solo do Município de Vilhena e dá outras providências.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1718/plc_388_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1718/plc_388_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a cobrança da contribuição de melhoria em decorrência da valorização imobiliária relativa às obras públicas a serem executadas nos bairros Alto Alegre, Nova Esperança, Jardim Universitário, Jardim Primavera, Jardim Social e Cristo Rei e dá outras providências.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1780/plc_389_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1780/plc_389_2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei Complementar nº 256 de 26 de dezembro de 2017, Código Tributário do Município.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/953/pl_6020_de_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/953/pl_6020_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei nº 5.320, de 30 de junho de 2020, que dispõe sobre as medidas adotadas no âmbito das políticas públicas de recursos humanos enquanto durar o Estado de Calamidade Pública em decorrência da COVID-19, ampliando o quantitativo de vagas para Fisioterapeuta (DE 10 PARA 20), Enfermeiro (DE 10 PARA 20),  e Técnico em Enfermagem (DE 40 PARA 80).</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/956/pl_6021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/956/pl_6021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 11.102.243,09 no Orçamento-Programa da SEMUS p/ aplicação em ações de enfrentamento ao Coronavírus - COVID-19.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/957/pl_6022_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/957/pl_6022_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 19.151.894,83 no Orçamento-Programa da SEMOSP p/ contratação de empresa para execução de obra de pavimentação asfáltica, drenagem pluvial, sinalização viária e construção de calçadas nos bairros Alto dos Parecis, Barão do Melgaço I e Bela Vista.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/955/pl_6023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/955/pl_6023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 169.951,16 no Orçamento-Programa da SEMOSP p/ aquisição de parques infantis que serão instalados nos Bairros São José, Nova Vilhena, COHAB, 5º BEC e Jardim América, com recursos do Governo do Estado e do Município.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1003/pl_6024_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1003/pl_6024_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara de Vereadores do Município de Vilhena a realizar contratação de pessoal em regime especial.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/973/pl_6.025-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/973/pl_6.025-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 2.031.333,02 no Orçamento-Programa da SEMUS p/ aquisição de medicamentos e material penso para abastecimento das Farmácias Municipal e do Hospital Regional.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/975/pl_6.026-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/975/pl_6.026-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro com recursos oriundos do Governo do Estado, no valor de R$ 144.482,65 no Orçamento-Programa da SEMUS p/ aquisição de material permanente para a Sala Tomógrafo do Hospital Regional.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/976/pl_6.027-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/976/pl_6.027-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recursos oriundos do Governo do Estado e por Superávit Financeiro, no valor de R$ 227.775,96 no Orçamento-Programa da SEMUS p/ aquisição de bombas de infusão para atender a Central COVID.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/977/pl_6.028-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/977/pl_6.028-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recursos oriundos do Governo Federal, no valor de R$ 250.000,00 no Orçamento-Programa da SEMUS p/ aquisição de 05 (cinco) veículos para atender as Unidades Básicas de Saúde Afonso Mansur de França, Industrial, Lírio Hoesel, Carlos Roberto Mazala e Vitalina Gentil.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/978/pl_6.029-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/978/pl_6.029-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro proveniente de Convênio firmado com o Governo do Estado, no valor de R$ 575.935,14 no Orçamento-Programa da SEMUS p/ aquisição de material permanente para o Hospital Regional e o Centro de Especialidades Vilhenense.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/980/pl_6.030-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/980/pl_6.030-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recurso oriundo do Governo Federal, no valor de R$ 579.161,00 no Orçamento-Programa da SEMUS p/ aquisição de equipamentos e material permanente para o Hospital Regional – Rede de Atenção materno-infantil, com intuito de mitigar os riscos individuais e coletivos decorrentes da COVID-19.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/974/pl_6.031-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/974/pl_6.031-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recurso oriundo do Governo do Estado e por Superávit Financeiro, no valor de R$ 402.911,60 no Orçamento-Programa da SEMUS p/ aquisição de material hospitalar para o Hospital Regional.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/971/pl_6.032-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/971/pl_6.032-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro de recursos provenientes do Governo Federal, no valor de R$ 718.252,87 no Orçamento-Programa da SEMUS p/ compra de equipamentos e material permanente para o Centro Especializado em Reabilitação – CER.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/970/pl_6.033-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/970/pl_6.033-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro de recursos provenientes do Governo Federal, no valor de R$ 87.943,38 no Orçamento-Programa da SEMUS p/ aquisição de Equipamentos e Material Permanente para atender a Atenção Básica, com recursos oriundos de emendas impositivas.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/958/pl_6.034-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/958/pl_6.034-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial de recursos provenientes do Governo Federal, no valor de R$ 1.068.537,01 no Orçamento-Programa da SEMMA p/ aquisição de 702 contentores destinados ao acondicionamento e coleta de resíduos sólidos, material permanente para atender o desenvolvimento sustentável por meio de coleta de resíduos sólidos urbanos, secos e úmidos, com recursos proveniente do Governo Federal.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/979/pl_6.035-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/979/pl_6.035-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por superávit financeiro, no valor de R$ 68.146,84 no Orçamento-Programa da SEMAS p/ construção da cobertura da academia ao ar livre instalada no Centro do Idoso, com recursos do Governo do Estado e contrapartida do Município.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/959/pl_6.036-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/959/pl_6.036-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, no valor de R$ 327.519,07 no Orçamento-Programa do SEMAS p/ construção de vestuário no Centro de Referência Especializado em Criança e Adolescentes - CRECA, com recursos provenientes do do Governo do Estado em contrapartida do Município.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/972/pl_6.037-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/972/pl_6.037-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, no valor de R$ 204.000,00 no vigente Orçamento-Programa. FUMAS p/ aquisição de materiais de consumo diversos e contratação de Pessoa Jurídica para financiar as atividades do Centro de Referência Especializado  em assistência Social – CREAS.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/960/pl_6.038-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/960/pl_6.038-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por superávit financeiro, no valor de R$ 260.000,00 no vigente Orçamento-Programa. FUMAS p/ aquisição de uma VAN 0km para atender o Centro de Referência de Assistência Social – CRAS com recursos do Governo Federal provenientes de Emenda Parlamentar Impositiva da Deputada Jaqueline Cassol.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/961/pl_6.039-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/961/pl_6.039-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por superávit financeiro, no valor de R$ 935.000,00 no Orçamento-Programa da SEMOSP p/ custear os serviços iniciais do novo Cemitério Municipal, com recursos do Convênio firmado com a Empresa JBS/SA.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/963/pl_6.040-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/963/pl_6.040-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por superávit Financeiro no valor de R$345.289,98 no Orçamento-Programa da SEMOSP p/ construção do Centro de Castração de Animais, com recursos do Governo do Estado de Rondônia, através do Departamento Estadual de Estradas de Rodagem, Infraestrutura e Serviços Públicos – DER.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/965/pl_6.041-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/965/pl_6.041-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 382.326,00, no Orçamento-Programa da SEMOSP, p/ aquisição de um caminhão-pipa com recursos do Governo Federal/Departamento do Programa Calha Norte e contrapartida do Município.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2020/969/pl_6.042-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2020/969/pl_6.042-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 800.000,00 no Orçamento-Programa da SEMOSP, p/ construção de praça pública no Setor 04 (Praça do Barcelona), com recursos do Governo do Estado e contrapartida do Município.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/981/pl_6.043-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/981/pl_6.043-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial no valor de R$ 1.139.540,16 no Orçamento-Programa da SEMOSP p/ contratação de empresa para executar a obra de iluminação em LED na Avenida Paraná, com recursos ao Governo Estadual e contrapartida do Município.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/968/pl_6.044-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/968/pl_6.044-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 10.000,00 no Orçamento-Programa do SAAE p/ obra de implantação do Sistema de Esgotamento Sanitário de Vilhena – 1ª Etapa – Parte II, com instalação da Sub-Bacia 6 com estação elevatória, com recursos do Governo Federal.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/995/pl_6045_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/995/pl_6045_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por superávit financeiro, no valor de R$ 231.535,20 no Orçamento-Programa da SEMTIC para compra de computadores, impressoras, datashow, telão, materiais de expediente, elaboração e produção de documentário sobre a Cidade.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1025/pl_6046_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1025/pl_6046_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por superávit financeiro, no valor de R$ 269.046,00 no Orçamento-Programa da SEMED, p/ pagamento de Obrigações Patronais dos Profissionais do Magistério e Servidores de Apoio – FUNDEB.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_6047_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_6047_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por superávit financeiro, no valor de R$ 121.424,00 no Orçamento-Programa da SEMED, p/ repasse financeiro às escolas Municipais, por meio do Programa de Apoio Financeiro - PAFEMV.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_6048_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_6048_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 964.888,61 no Orçamento-Programa da SEMED, p/ construção de uma Escola de Ensino Fundamental, que será localizada no Lote Único, Quadra 64 - Setor 06, por meio do Termo de Compromisso PAR nº 31346, com o Fundo Nacional de Desenvolvimento da Educação/Ministério da Educação.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_6049_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_6049_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 106.403,28 no Orçamento-Programa da SEMED, p/ aquisição de quatro kits de brinquedos pedagógicos, para atender os alunos da Rede de Educação Infantil do Município, com recursos oriundos do Governo Federal/Ministério da Educação/Fundo Nacional de Desenvolvimento da Educação - FNDE, conforme o Termo de Compromisso PAR-201901033-8.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_6050_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_6050_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 255.694,06 no Orçamento-Programa da SEMED, p/ aquisição de 177 laptops  e 09 notebooks educacionais para atender a Rede de Ensino Municipal, com recursos do Governo Federal por meio dos Termos de Compromissos PAR nº 202001642-5 e PAR nº 201800043.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1030/pl_6051_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1030/pl_6051_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 696.475,29 no Orçamento-Programa da SEMED, p/ devolução de saldo proveniente de sobras da execução do Convênio do Transporte Escolar, firmado com o Governo do Estado e diversos Programas do Governo Federal.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1031/pl_6052_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1031/pl_6052_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por superávit financeiro, no valor de R$ 50.000,00 no Orçamento-Programa da SEMAGRI, p/ suplementação do Programa de Aquisição de Alimentos - PMAA, para compra de produtos dos produtores rurais da agricultura familiar, com recursos da arrecadação do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1032/pl_6053_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1032/pl_6053_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por superávit financeiro, no valor de R$ 55.000,00 no Orçamento-Programa da SEMFAZ, p/  aquisição de 06 motocicletas 125cc, que serão destinadas aos participantes dos sorteios válidos pelo Programa Minha Nota Tem Valor para Vilhena.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1033/pl_6054_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1033/pl_6054_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 787.616,49 no Orçamento-Programa da SEMOSP, p/ execução do Contrato de Financiamento nº 399986-43/14, referente a obras de drenagem, pavimentação asfáltica, construção de calçadas e sinalização de vias que estão sendo executadas no Município.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1035/pl_6055_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1035/pl_6055_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 80.000,00 no Orçamento-Programa da SEMUS, p/ repasse à Associação de Pais e Amigos dos Excepcionais de Vilhena - APAE.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1036/pl_6056_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1036/pl_6056_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 300.000,00 no Orçamento-Programa da SEMUS, p/ aquisição de serviços e materiais de consumo visando aprimorar a vigilância, o alerta e a resposta à emergência de saúde pública decorrente da Pandemia da Covid-19.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1037/pl_6057_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1037/pl_6057_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 3.147.657,63 no Orçamento-Programa da SEMUS, p/ aquisição de equipamentos e material permanente para atender o Hospital Regional, com recursos oriundos do Governo Federal.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1038/pl_6058_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1038/pl_6058_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 251.728,86 no Orçamento-Programa da SEMUS, p/ devolução de recursos ao Governo Federal, acrescidos de correção monetária, referentes aos valores repassados pela União para reforma do Centro Obstétrico.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1059/pl_6059_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1059/pl_6059_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 123.785,00 no Orçamento-Programa da SEMUS, p/ efetuar repasse ao Instituto do Rim de Rondônia, com recursos do Governo Federal/Ministério da Saúde.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1060/pl_6060_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1060/pl_6060_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por superávit financeiro, no valor de R$ 315.300,00 no Orçamento-Programa da SEMAGRI, p/ aquisição de uma pá carregadeira, que beneficiará todas as associações, bem como a agricultura familiar do Município.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>Sargento Damassa</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1063/pl_6.061_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1063/pl_6.061_2021.pdf</t>
   </si>
   <si>
     <t>Prioriza a vacinação para os policiais e bombeiros militares, policiais civis e policiais penais que estão trabalhando diretamente no combate da COVID-19 no Município de Vilhena.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1075/projeto_de_lei_6062_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1075/projeto_de_lei_6062_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por superávit financeiro, no valor de R$ 266.962,40 no Orçamento-Programa do SAAE, para aditivo de contrato visando adequações na execução da implantação do Sistema de Esgotamento Sanitário.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei_6063_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei_6063_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aplicação de multa pecuniária para quem dolosamente fraudar a fila de vacinação contra a COVID-19 no Município de Vilhena e dá outras providências.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1092/projeto_de_lei_6064-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1092/projeto_de_lei_6064-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 49.600,60 no Orçamento-Programa da SEMAS, para execução do Projeto Técnico Socioambiental de Macrodrenagem, visando atender a reprogramação da obra de engenharia aprovada pela Caixa Econômica Federal, com recursos do Governo Federal.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1094/projeto_6.065_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1094/projeto_6.065_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação dos serviços funerários no regime de livre concorrência e o funcionamento e a administração dos cemitérios públicos e privados no município e dá outras providências.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1110/pl_6066.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1110/pl_6066.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 234.319,70 no Orçamento-Programa do FUMAS, para aquisição de cestas básicas para distribuição às famílias e indivíduos em situação de vulnerabilidade social temporária, em função da Pandemia do Coronavírus, e para pagamentos de funerais.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1113/pl_6067_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1113/pl_6067_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 414.568,00 no Orçamento-Programa do FUMAS, para aquisição de equipamentos, material permanente e material de consumo, a fim de atender aos Centros de Referência Especializado de Assistência Social – CREAS, de Atendimento à Mulher – CAM, de Referência Especializado em Crianças e Adolescentes – CRECA, de Atendimento ao Idoso – CATI, de Referência de Assistência Social – CRAS, à Casa da Gestante, aos Programas Criança Feliz e Bolsa Família, à Campanha Nacional de Combate ao Abuso e Exploração Sexual e Campanha Nacional de Combate ao Trabalho Infantil.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1111/pl_6068_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1111/pl_6068_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 524.735,93 no Orçamento-Programa do FUMAS, para cofinanciamento estadual dos Serviços de Proteção Básica e dos Serviços de Proteção Social Especial de Média e Alta Complexidade.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1112/pl_6069_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1112/pl_6069_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 3.420.000,00 no Orçamento-Programa do SEMUS, com recursos oriundos do Governo do Estado, para pagamento de servidores lotados na Central COVID e aquisição de medicamentos, oxigênio, material de proteção e segurança.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1120/pl_6070_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1120/pl_6070_2021.pdf</t>
   </si>
   <si>
     <t>Concede prioridade à mulher vítima de violência doméstica para aquisição de moradia popular disponibilizada no programa habitacional do Município.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1121/pl_6071_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1121/pl_6071_2021.pdf</t>
   </si>
   <si>
     <t>Concede isenção do Imposto Predial e Territorial Urbano - IPTU, sobre imóvel integrante do patrimônio de portadores de Neoplasia Maligna (Câncer), ou seus dependentes e dá outras providências.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>Professora Vivian</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1122/pl_6072_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1122/pl_6072_2021.pdf</t>
   </si>
   <si>
     <t>Prioriza a vacinação dos profissionais da educação do Município de Vilhena contra a COVID/19</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>Clerida Alves, Nica Cabo João</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1132/pl_6073_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1132/pl_6073_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Remanejamento dos valores das Emendas Impositivas para compra de vacinas para o enfrentamento ao COVID-19.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1139/6.074.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1139/6.074.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 170.000,00 no Orçamento-Programa da SEMOSP, para aquisição de materiais permanentes, visando à substituição de bens deteriorados pelo tempo de uso, de um trator agrícola e uma roçadeira de arrasto para agilizar serviços de roça nos espaços públicos.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1140/6.075.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1140/6.075.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 280.000,00 no Orçamento-Programa da SEMTRAN, para aquisição de materiais de consumo e suplementação de crédito para aquisição de um veículo camionete do tipo pick up.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1141/6.076.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1141/6.076.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 509.488,89 no vigente Orçamento-Programa da SEMED p/ contratação de empresa para realizar reforma na Escola Municipal Castelo Branco.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1142/6.077.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1142/6.077.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro de recursos provenientes do Governo Federal, no valor de R$ 200.000,00 no Orçamento-Programa da SEMUS p/ aquisição de CR+Impressora (sistema de digitalização radiográfico monocassetes), visando à ampliação do serviço de radiologia no Hospital Regional Adamastor Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1138/6.078.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1138/6.078.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 996.974,27 no Orçamento-Programa da SEMUS, p/ aquisição de equipamentos e materiais de consumo, tais como: medicamentos, material hospitalar, oxigênio, equipamento de proteção, entre outros, com recursos Federais.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1166/6.079.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1166/6.079.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar permuta de imóveis, sendo o Lote 161-A, de propriedade do Serviço Autônomo de Águas e Esgotos - SAAE, com o Lote 161-B, de Propriedade do Sr. Orlando Rodrigues Elér e Sra. Maria Aparecida Pinheiro Elér, ambos localizados no Setor “D”, Município de Vilhena.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1168/pl_6080_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1168/pl_6080_2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 702, de 19 de março de 1996, que cria a área industrial denominada Polo Moveleiro de Vilhena, e dá outras providências.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1164/6.081.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1164/6.081.pdf</t>
   </si>
   <si>
     <t>Institui o Programa do Artesanato no Município de Vilhena e dá outras providências.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1163/6.082.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1163/6.082.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a desapropriação amigável ou judicial de parte do imóvel identificado como Chácara 8-E no Setor 37, medindo 30x20m, no valor de R$ 57.000,00, de propriedade da Associação dos Moradores do Bairro Ipanema, para regularização patrimonial e realização das obras do Projeto de implantação do Sistema de Esgotamento Sanitário – 1ª Etapa - Programa de Aceleração do Crescimento – PAC II.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1165/pl_6083.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1165/pl_6083.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 538.333,33, no Orçamento-Programa da SEMOSP, p/ aquisição de um caminhão tipo munck 6x2, com recursos do Governo Federal/Departamento do Programa Calha Norte e contrapartida do Município.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1167/pl_6084.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1167/pl_6084.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, no valor de R$ 484.073,29 no Orçamento-Programa da SEMPLAN, para aquisição de oito veículos, sendo cinco veículos administrativo tipo passeio e três veículos utilitários tipo picape, com recursos do Governo Federal, por meio do Termo de Convênio nº 898637/2020 Plataforma +Brasil, e contrapartida do Município.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1161/pl_6.085.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1161/pl_6.085.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO, INSTALAÇÃO, FUNCIONAMENTO E MANUTENÇÃO DO SERVIÇO ESPECIALIZADO EM SEGURANÇA E MEDICINA DO TRABALHO - SESMT, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE VILHENA-RO.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1178/pl_6086.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1178/pl_6086.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar, com encargos, ao Serviço Autônomo de Águas e Esgotos - SAAE o imóvel Lote 01, Quadra 36, Setor 102, no perímetro urbano do Município, com área de 1.912,50 m², avaliado em R$ 92.182,50, a fim de regularizar a área do poço para atender o Projeto de Ampliação e Readequação do Sistema de Abastecimento de Água.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1179/pl_6087.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1179/pl_6087.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º da Lei n.º 283, de 22 de novembro de 1989, que aprova o Loteamento Setor 13, disciplina o uso do solo e dá outras providências. Inclui atividades de serviços de lavagem, lubrificação e polimento de veículos automotores, transporte rodoviário de cargas, exceto produtos perigosos e mudança municipal, e comércio varejista de produtos saneantes domissanitários.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1180/pl_6088.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1180/pl_6088.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar, com encargos, ao Serviço Autônomo de Águas e Esgotos - SAAE os imóveis identificados como Lotes 01, 02, 03, 04, 05, 18, 19 e 20, Quadra 09, Setor 19, com área de 8.000,00 m², avaliado em R$ 411.760,00, para realização de obras de instalação de uma usina de reciclagem de resíduos sólidos.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1181/pl_6089.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1181/pl_6089.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar, com encargos, ao Serviço Autônomo de Águas e Esgotos - SAAE o imóvel Lote 01-A, Quadra 73, Setor 03, no perímetro urbano do Município, com área de 450,00 m², avaliado em R$ 27.958,50, visando regularizar a área do poço que fará parte do Projeto de Ampliação e Readequação do Sistema de Abastecimento de Água.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1182/pl_6090.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1182/pl_6090.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar, com encargos, ao Serviço Autônomo de Águas e Esgotos - SAAE o imóvel Lote 05-A, Quadra 02, Setor 73, no perímetro urbano do Município, com área de 400,00 m², avaliado em R$ 21.039,04, visando regularizar a área do poço que fará parte do Projeto de Ampliação e Readequação do Sistema de Abastecimento de Água.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1183/pl_6091.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1183/pl_6091.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar, com encargos, ao Serviço Autônomo de Águas e Esgotos - SAAE o imóvel Lote 01-A, Quadra 14, Setor 13, no perímetro urbano do Município, com área de 900,00 m², avaliado em R$ 24.561,00, para regularizar a área onde está edificado um poço que fará parte do Projeto de Ampliação e Readequação do Sistema de Abastecimento de Água de Vilhena.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1184/pl_6092_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1184/pl_6092_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar, com encargos, ao Serviço Autônomo de Águas e Esgotos - SAAE o imóvel Lote 06-A Quadra 18, Setor 02, no perímetro urbano do Município, com área de 344,94 m², avaliado em R$ 48.710,23, com a finalidade de  regularizar a área do poço que fará parte do Projeto de Ampliação e Readequação do Sistema de Abastecimento de Água de Vilhena.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1185/6093.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1185/6093.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar, com encargos, ao Serviço Autônomo de Águas e Esgotos - SAAE o imóvel Lote 01, Quadra 02, Residencial Cidade Verde III, no perímetro urbano do Município, com área de 400,00 m², avaliado em R$ 56.984,00, para regularizar a área onde está edificado um poço que fará parte do Projeto de Ampliação e Readequação do Sistema de Abastecimento de Água de Vilhena.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1187/pl_6094_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1187/pl_6094_21.pdf</t>
   </si>
   <si>
     <t>Acresce o parágrafo único ao artigo 1º da Lei nº 1.965, de 14 de março de 2006. Autoriza a inclusão da atividade de serviços compatíveis ao uso industrial, que sirvam de apoio as atividades pertinentes ao mesmo na quadra 01, lotes 01 ao 06 e 11 ao 16 e  nas quadras 02 a 50 do Setor 19.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1195/pl_6.095_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1195/pl_6.095_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com a empresa JBS/SA para receber repasse no valor de R$ 1.150.000,00, para promover melhoras no Sistema de Coleta Urbana de Resíduos, por meio de construção e equipagem da Central de Triagem de Resíduos Recicláveis e Usina de Compostagem Orgânica.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1208/6.096.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1208/6.096.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 50.000,00 no Orçamento-Programa da SEMCOM, p/ aquisição de equipamentos e materiais de consumo, tais como: computador, pilhas recarregáveis, cartões de memória, leitores de cartão de memória, entre outros.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1209/6.097.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1209/6.097.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 120.000,00 no Orçamento-Programa da SEMPLAN, p/ aquisição de 01 (um) aparelho multirotor – drone e 13 (treze) ares-condicionados.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1210/6.098.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1210/6.098.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 1.459.000,00 no Orçamento-Programa da SEMAD, p/ aquisição de equipamentos e material permanente como scanners, impressoras, HDs, SSD, kits de teclado e mouse, fontes ATX, webcams, entre outros.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
     <t>Zeca da Discolândia</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1211/6099.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1211/6099.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre política de humanização do relacionamento de pacientes internados em isolamento. (nova ementa)</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1212/pl_6100_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1212/pl_6100_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 421.201,76 no Orçamento-Programa da SEMED, para aquisição de merenda escolar, que será distribuída aos alunos que necessitam de reforço alimentar, já que não está ocorrendo aulas presenciais por causa da pandemia, e para manutenção preventiva da frota escolar, com recursos oriundos do Governo Federal.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1213/pl_6101_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1213/pl_6101_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 548.964,65 no Orçamento-Programa da SEMOSP, para aquisição matérias de consumo, materiais para confecção de tampas de bueiro, construção de gaveteiro no Cemitério Municipal, pintura de meio-fio, recuperação de asfalto, bem como para complementação do Termo de Convênio FITHA, para aquisição de 01 (um) semirreboque (prancha), que será utilizado no transporte de maquinários utilizados em localidades distantes da SEMOSP.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1214/pl_6102_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1214/pl_6102_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 360.990,00 no Orçamento-Programa da SEMAGRI, para aquisição de 02 (duas) caminhonetes 4X4 a diesel, cabine dupla, com recursos provenientes do Governo Federal - Convênio FITHA - e contrapartida do Município.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1218/6.103.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1218/6.103.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 351.200,00 no Orçamento-Programa da SEMUS, para aquisição de usina geradora de gás, a fim de assegurar o fornecimento de oxigênio em unidades hospitalares, com recurso oriundo de repasse da Câmara de Vereadores de Vilhena.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1219/6.104.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1219/6.104.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 5.485.704,92 no Orçamento-Programa da SEMUS, para pagamento de folha e prestação de serviços, aquisição de materiais de consumo, medicamentos, material hospitalar e material de limpeza, com recursos do Governo Federal.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>Nica Cabo João</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1225/pl_6105_21_ok.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1225/pl_6105_21_ok.pdf</t>
   </si>
   <si>
     <t>Denomina e oficializa  Unidade Básica de Saúde Dr. Luiz Alberto Valdez Marquez, o próprio público que especifica._x000D_
 NOVA EMENTA</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1234/pl_6106_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1234/pl_6106_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 4.387.367,19 no Orçamento-Programa da SEMUS, para aquisição de material e equipamentos permanentes, tais como: aparelho de raio-x odontológico, autoclave, balança antropométrica, esfigmomanômetro, central de nebulização, cadeira de rodas, lanterna clínica, centrífuga laboratorial, laringoscópio, foco refletor ambulatorial e otoscópio destinados a atender a Atenção Básica e o Hospital Regional Adamastor Teixeira de Oliveira, com recursos Federais, e aquisição de micro-ônibus com recursos de Emenda Parlamentar.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1235/pl_6107_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1235/pl_6107_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 278.194,51 no Orçamento-Programa da SEMUS, para aquisição de equipamentos e material permanente, tais como: armário vitrine, bebedouro, bomba de vácuo, cabine para pintura, dobradeira de tubos, fresadora ortopédica e máquina chanfradeira para implantação da oficina ortopédica, com recursos do Governo Federal.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1236/pl_6108_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1236/pl_6108_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 15.000,00 no Orçamento-Programa da SEMMA, para atender suas atividades de fiscalização, emissão de certidão ambiental, autorização de corte e poda de árvores, projetos de arborização e paisagismos nas praças municipais, licenciamento ambiental, emissão de taxa de licenciamento, entre outros serviços prestados, além de suplementação para aquisição de materiais permanente.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1237/pl_6109_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1237/pl_6109_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 229.995,25 no Orçamento-Programa da SEMED, para reforço orçamentário a fim de custear as instalações de subestações de energia nas Escolas Mario Grasso, Penha Rosendo Leite, Maria Paulina Donadon e Vilma Vieira, com recursos provenientes das receitas de impostos para serem aplicados na Manutenção e Desenvolvimento do Ensino.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1251/6110.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1251/6110.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre documentação provisória para imóvel ao proprietário até a regularização das fossas sépticas nas calçadas do Município._x000D_
 _x000D_
 * Nova Ementa</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1252/pl_6.111.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1252/pl_6.111.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 26.145,17 no Orçamento-Programa da SEMOSP, para atendimento à solicitação feita pela Caixa Econômica Federal, que autorizou o pagamento referente à última medição da Obra de Implantação do Sistema de Macrodrenagem do Município.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1253/pl_6.112.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1253/pl_6.112.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 210.000,00 no Orçamento-Programa do GABINETE DO PREFEITO, com a finalidade de adquirir uma camionete para atender a Defesa Civil do Município.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1261/6.113.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1261/6.113.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 55.000,00 no Orçamento-Programa do SAAE, para adquirir tubos e conexões e materiais de informática como servidor, impressoras e nobreaks.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1262/6.114.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1262/6.114.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 114.000,00 no Orçamento-Programa do SAAE, com recursos do Governo Federal, para aquisição de 02 (dois) imóveis onde serão implantados o Sistema de Esgotamento Sanitário.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>Ronildo Macedo</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1274/pl_6115_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1274/pl_6115_2021.pdf</t>
   </si>
   <si>
     <t>Insere o parágrafo único ao artigo 4º da Lei nº 4.716, de 26 de outubro de 2017, que dispõe sobre a criação e a regulamentação do Programa Regulariza Vilhena. Exclui a exigibilidade de forma pública ou reconhecimento de firma em procuração outorgada a advogado.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1287/pl_6.116_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1287/pl_6.116_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 120.000,00 no Orçamento-Programa da SEMUS, para pagamento de serviços médicos na modalidade Plantão, tendo em vista a necessidade de neurologista e oftalmologista para atender o pacientes no Centro Especializado em Reabilitação - CER.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1282/6117.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1282/6117.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 100.000,00 no Orçamento-Programa da SEMAD, para atender as necessidades da SEMAD no repasse de recurso referente ao Termo de Cooperação nº 048/2019, firmado entre o Município e a Secretaria de Estado da Justiça - SEJUS.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>Wilson Tabalipa</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1288/pl_6.118_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1288/pl_6.118_21.pdf</t>
   </si>
   <si>
     <t>Estabelece a área escolar como espaço prioritário de segurança do Poder Público Municipal.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1280/6119.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1280/6119.pdf</t>
   </si>
   <si>
     <t>Acresce a alínea d ao inciso I do artigo 2.º da lei nº 2.474, de 29 de agosto de 2008, que dispõe sobre a denominação dos logradouros, bairros e bens públicos e dá outras providências. Escolha de novos nomes de brasileiros que se distingam: por pioneirismo, por vínculo com a história de Vilhena.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1289/pl_6.120_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1289/pl_6.120_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 102.671,50 no Orçamento-Programa da SEMUS, para ressarcimento ao erário Federal, referente a valores repassados pela União em 2012 para a implantação de um Centro de Especialidade Odontológico - CEO Tipo 1, tendo em vista a desabilitação da proposta devido à perda dos prazos determinados.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1290/pl_6.121_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1290/pl_6.121_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Acompanhamento e Controle Social (CACS), do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (FUNDEB), e dá outras providências.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1291/pl_6.122_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1291/pl_6.122_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 306.156,56 no Orçamento-Programa da SEMED, para contratação de empresa especializada para realizar a reforma da Escola Municipal Mário Grasso, com recursos do Governo Federal/Ministério da Educação.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1299/pl_6123_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1299/pl_6123_2021.pdf</t>
   </si>
   <si>
     <t>Institui o incentivo à aprendizagem do jogo de xadrez nas redes pública e privada de ensino do Município.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>Ademir Alves</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1340/projeto_de_lei_6124_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1340/projeto_de_lei_6124_2021.pdf</t>
   </si>
   <si>
     <t>Prioriza a vacinação para os servidores do Conselho Tutelar de Vilhena.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1341/pl_6125_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1341/pl_6125_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 20.000,00 no Orçamento-Programa da SEMMA, com a finalidade de locar um imóvel para acomodar a Secretaria.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1342/pl_6126_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1342/pl_6126_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 1.300.000,00 no Orçamento-Programa da SEMOSP, para adquirir combustíveis e peças e realizar serviços em veículos da frota da Secretaria.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1343/pl_6127_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1343/pl_6127_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 2.500.000,00 no Orçamento-Programa da SEMOSP, com recursos do Governo Federal e de Superávit Financeiro, para realizar os serviços de pavimentação asfáltica, drenagem pluvial e construção de calçadas nos Setores 08, 09, 15 e 17.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1345/projeto_de_lei__6.128_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1345/projeto_de_lei__6.128_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, com recursos da Autocomposição do FUNDEB e de Superávit Financeiro, no valor de R$ 674.356,69 no Orçamento-Programa da SEMED, para atender ao Plano de Aplicação de Execução Financeira do Recurso do Termo Interinstitucional de Ajuste do FUNDEB.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1346/projeto_de_lei__6.129_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1346/projeto_de_lei__6.129_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por excesso de arrecadação, no valor de R$ 2.283.475,42 no Orçamento-Programa da SEMED, para a aquisição de materiais de consumo, equipamentos e material permanente para as escolas da Rede Municipal de Ensino, Núcleo de Atendimento Multiprofissional-NAM e à Secretaria Municipal de Educação, e para a contratação de empresa para reformar a parte elétrica das Escolas Municipais Clemente Humberto, Professor Hermógenes Roberto Nogueira, Penha Rosendo Leite e Professora Vilma Vieira.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1347/pl_6130_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1347/pl_6130_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 51.000,00 no Orçamento-Programa da SEMUS, para pagamento de folha e encargos de servidores lotados na Central COVID, com recursos do Governo do Estado de Rondônia.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1348/pl_6131_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1348/pl_6131_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro proveniente de recursos do Governo Federal, no valor de R$ 461.238,33 no Orçamento-Programa da SEMUS, para aquisição de equipamentos e material permanente destinados à Central de Regulação, tais como: computador, nobreak, monitor de LED, scanner, tablet, entre outros.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1349/pl_6132_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1349/pl_6132_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 5.289.000,00 no Orçamento-Programa da SEMUS, para pagamento de folha e encargos de servidores lotados na Central COVID e aquisição de material de consumo, tais como: oxigênio, medicamentos, equipamentos de proteção e segurança EPI’s, destinados ao enfrentamento à COVID-19, com recursos dos Governos Federal e do Estado de Rondônia.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1356/pl_6133_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1356/pl_6133_21.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 24 da Lei nº 5.205, de 16 de dezembro de 2019, que dispõe sobre a estrutura administrativa básica do Poder Executivo.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1358/pl_6134_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1358/pl_6134_2021.pdf</t>
   </si>
   <si>
     <t>Acresce o parágrafo único ao artigo 1º da Lei nº 804, de 18 de abril de 1997, que cria o Setor 19 para expansão industrial e disciplina ao uso do solo. Autoriza a inclusão da atividade de serviços compatíveis ao uso industrial, que sirvam de apoio às atividades pertinentes, na quadra 01, lotes 01 a 06 e 11 a 16, e nas quadras 02 a 50 do Setor 19.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1365/pl_6.135_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1365/pl_6.135_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 2.072.000,00 no Orçamento-Programa da SEMED, para complementar o pagamento de folha, encargos previdenciários e rescisões dos servidores da Rede Municipal de Ensino lotados no FUNDEB.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1366/pl_6136_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1366/pl_6136_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 500.000,00 no Orçamento-Programa da SEMED, para aquisição de materiais de consumo, tais como: material de expediente, de limpeza e produção de higiene, de proteção e segurança, material elétrico, eletrônico e para manutenção de bens imóveis.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1375/pl_6137_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1375/pl_6137_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por superávit financeiro, no valor de R$ 50.000,00 no Orçamento-Programa da SEMOSP, para aquisição de transformadores de energia elétrica, visando à manutenção do sistema de iluminação pública do Município.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1376/pl_6138_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1376/pl_6138_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por superávit financeiro, no valor de R$ 3.316.730,76 no Orçamento-Programa da SEMOSP, para atender à contrapartida do Contrato de Financiamento nº 2627.0501.021-67/2020, firmado com a Caixa Econômica Federal, objetivando a contratação de empresa para execução de obra de pavimentação asfáltica, drenagem pluvial, sinalização viária e construção de calçadas nos bairros Alto dos Parecis, Barão do Melgaço I e Bela Vista.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1383/projeto_de_lei_6.139_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1383/projeto_de_lei_6.139_2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4º da Lei nº 5.403, de 24 de novembro de 2020, que institui o Programa Adote um Espaço Público Municipal.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1396/projeto_de_lei_6140_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1396/projeto_de_lei_6140_2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI A DECLARAÇÃO MUNICIPAL DE DIREITOS DE LIBERDADE ECONÔMICA.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1397/pl_6141_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1397/pl_6141_2021.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A TÉCNICA E OS REQUISITOS PARA A DIGITALIZAÇÃO DE DOCUMENTOS PÚBLICOS OU PRIVADOS, A FIM DE QUE OS DOCUMENTOS DIGITALIZADOS PRODUZAM OS MESMOS EFEITOS LEGAIS DOS DOCUMENTOS ORIGINAIS.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1407/projeto_de_lei_6142_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1407/projeto_de_lei_6142_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 1.373.634,70 no Orçamento-Programa da SEMED, para contratação de serviços de internet para a Secretaria e todas as Escolas Municipais e de empresa para reformar a parte elétrica das Escolas Gorete Domingos e Marizeti Mendes de Oliveira; aquisição de gêneros alimentícios para a merenda escolar em planejamento ao possível retorno às aulas presenciais; e pagamento de indenizações e restituições trabalhistas.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
     <t>Samir Ali</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1414/projeto_de_lei_no_6143_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1414/projeto_de_lei_no_6143_2021.pdf</t>
   </si>
   <si>
     <t>Denomina e oficializa rua Cidelina Pereira da Silva a atual rua 2.505, no Bairro Jardim Universitário.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_no_6.144_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_no_6.144_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 79.036,46 no Orçamento-Programa da SEMOSP, para devolução de saldo remanescente do Termo de Convênio nº 095/2020/PJ/DER-RO, firmado com o Departamento Estadual de Estradas de Rodagens e Transportes.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1422/projeto_de_lei_no_6.145_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1422/projeto_de_lei_no_6.145_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 300.000,00 no Orçamento-Programa da SEMAD, para pagamento de rescisões de servidores lotados em diversas Secretarias do Município.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_no_6.146_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_no_6.146_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 130.000,00 no Orçamento-Programa da SEMAGRI, para contratação de serviços e compra de peças e combustível para a frota de veículos da Secretaria, atendendo programas e ações voltadas ao produtor rural.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1424/projeto_de_lei_no_6.147_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1424/projeto_de_lei_no_6.147_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 100.000,00 no Orçamento-Programa da SEMED, para pagamento, no decorrer do exercício, de obrigações patronais dos servidores da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_no_6.148_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_no_6.148_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 1.042.190,74 no Orçamento-Programa da SEMUS, para aquisição de material de consumo e equipamentos e material permanente, como oxigênio, medicamentos, EPIs, uma ambulância, entre outros.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1426/projeto_de_lei_no_6.149_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1426/projeto_de_lei_no_6.149_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, com Recursos Federais, no valor de R$ 199.965,00 no Orçamento-Programa da SEMUS, para aquisição de equipamentos e material permanente, tais como: computadores e CR-digital de imagens radiográficas (monocassete), destinados ao Centro de Especialidades Vilhenense – CER.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1427/projeto_de_lei_no_6.150_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1427/projeto_de_lei_no_6.150_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Excesso de Arrecadação, no valor de R$ 125.000,00 no Orçamento-Programa da SEMUS, para pagamento de termo aditivo da reforma do Hospital Regional Adamastor Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1428/projeto_de_lei_no_6.151_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1428/projeto_de_lei_no_6.151_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, com recursos oriundos do Governo do Estado de Rondônia e de Superávit Financeiro, no valor de R$ 267.690,02 no Orçamento-Programa da SEMUS, para devolução do saldo referente ao objeto do Termo de Convênio nº 126/PGE-2017, firmado com o Governo Estadual.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1438/pl_6152-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1438/pl_6152-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Parque com Pneus, que utiliza pneus inservíveis para a construção de parques sustentáveis desenvolvidos por reeducandos do Sistema Penitenciário em trabalho de ressocialização, no âmbito do Município de Vilhena-RO.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1439/pl_6153-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1439/pl_6153-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 3.767.000,00 no Orçamento-Programa da SEMUS, para pagamento de folha e encargos dos servidores, referentes aos meses de julho e agosto de 2021, e pagamento de auxílios alimentação e moradia aos médicos do Programa Médicos pelo Brasil.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1440/pl_6154-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1440/pl_6154-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 181.000,00 no Orçamento-Programa da SEMAD, para reforma e ampliação da Secretaria Municipal de Planejamento, do Gabinete do Prefeito e dos banheiros públicos do Paço Municipal.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1441/pl_6155-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1441/pl_6155-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 225.000,00 no Orçamento-Programa da SEMAGRI, para aquisição de uma camionete 4x4, cabine dupla, que auxiliará no Programa Balde Cheio.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1442/pl_6156-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1442/pl_6156-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 450.000,00 no Orçamento-Programa da SEMOSP, para aquisição de cascalho que será utilizado na recuperação de vias urbanas e rurais do Município.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1443/pl_6157-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1443/pl_6157-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 5.912.000,00 no Orçamento-Programa da SEMOSP, para aquisição de duas motoniveladoras, três minicarregadeiras, uma camionete, dois caminhões pipa traçados, um caminhão cavalo, uma fresadora, duas vassouras, duas valetadeiras, um tanque para armazenagem de material asfáltico, dois rolos corrugados e uma pá carregadeira de rodas para auxiliar nos trabalhos desenvolvidos pela Secretaria.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1445/pl_6158-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1445/pl_6158-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 500.000,00 no Orçamento-Programa do SAAE, para pagamento das parcelas devidas à empresa que executa a fiscalização das obras de readequação do sistema de abastecimento de água e implantação do sistema de esgotamento sanitário.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1447/pl_6159-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1447/pl_6159-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 1.180.000,00 no Orçamento-Programa do SEMUS, para aquisição de oxigênio, medicamentos e equipamentos de proteção e segurança individual para o Hospital Regional Adamastor Teixeira de Oliveira e para atender as necessidades da UTI – COVID, com recursos do Governo Federal.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1448/pl_6160-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1448/pl_6160-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 57.436,00 no Orçamento-Programa da Fundação Cultural de Vilhena, para reforma do prédio da Fundação.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1449/pl_6161-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1449/pl_6161-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 216.000,00 no Orçamento-Programa da Fundação Cultural de Vilhena – FCV, para realização do Festival de Teatro, premiação de artistas locais, contratação de empresa de serviço de sonorização para realizar Projeto de Concurso Musical – Festival da Canção e aquisição de materiais permanentes.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1459/pl_6162-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1459/pl_6162-2021.pdf</t>
   </si>
   <si>
     <t>Altera o caput e os §§1o e 2o do artigo 3o, o artigo 5o e o Anexo I da Lei nº 5.320, de 30 de junho de 2020, que dispõe sobre as medidas adotadas no âmbito das políticas públicas de recursos humanos enquanto durar o Estado de Calamidade Pública em decorrência da COVID-19. Estende o Auxílio Temporário de Emergência em Saúde Pública aos servidores lotados no Ambulatório de Atendimento aos Sintomáticos Respiratórios/COVID-19 – AASR, exclui os Fonoaudiólogos da necessidade de cumprimento de 70% da sua carga horária para recebimento do Auxílio, inclui os residentes para recebimento de plantão extraordinário e diminui o valor do Auxílio para os Técnicos em Radiologia de R$800,00 para R$ 343,00.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1462/pl6163_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1462/pl6163_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 2.238.852,60 no Orçamento-Programa da SEMAGRI, para aquisição de seis caminhões basculantes, que serão utilizados no transporte de calcário.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1465/pl_6164-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1465/pl_6164-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 292.000,00 no Orçamento-Programa da SEMES, para pagamento de rescisões de servidores da Secretaria, realização dos Jogos Intermunicipais de Rondônia  e aquisição de materiais permanentes e de consumo.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1469/pl_6165-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1469/pl_6165-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Excesso de Arrecadação, no valor de R$ 2.357.647,90 no Orçamento-Programa da SEMED, para construção de cozinha, refeitório e ampliação de cinco salas de aulas e dois banheiros na Escola Luiz Eduardo Rover, e ampliação de cinco salas e dois banheiros nas Escolas Aparecida da Silva e Felipe Rocha Lima.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1470/pl_6166-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1470/pl_6166-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 522.402,37 no Orçamento-Programa da SEMED, para construção de cozinha e refeitório na Escola Felipe Rocha Lima.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1471/pl_6167-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1471/pl_6167-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 35.000,00 no Orçamento-Programa da SEMTRAN, para aquisição de placas de sinalização viária e uma televisão de no mínimo 55’’ (cinquenta e cinco polegadas).</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1473/pl_6.168_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1473/pl_6.168_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, com recursos federais, no valor de R$ 6.856,00 no Orçamento-Programa da Fundação Cultura de Vilhena - FCV, para ação emergencial em apoio aos trabalhadores do setor cultural que tiveram atividades interrompidas devido medidas de distanciamento social por causa do coronavírus.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1477/pl_6.169_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1477/pl_6.169_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 120.000,00 no Orçamento-Programa da SEMAGRI, para aquisição hastes de perfuração e ponteiras para abertura de poços artesianos no âmbito do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1480/pl_6.170.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1480/pl_6.170.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, e com recursos federais, no valor de R$ 4.467.977,94 no Orçamento-Programa da SEMES, para construção do Centro Esportivo, que ficará localizado no Estádio Municipal Arnaldo Lopes Martins, para atender a crescente demanda pela prática das mais variadas modalidades esportivas.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1483/pl_6.171_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1483/pl_6.171_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Excesso de Arrecadação, no valor de R$ 125.000,00 no Orçamento-Programa da SEMUS, para aditivar a despesa referente à reforma do pronto-socorro e dos setores internação e apoio técnico do Hospital Regional Adamastor Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1484/pl_6.172_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1484/pl_6.172_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com Recursos do Governo do Estado, no valor de R$ 193.039,59 no Orçamento-Programa da SEMUS, visando à contratação de empresa especializada para emissão de laudos computadorizados para atender os pacientes que realizarão exames de tomografia no Hospital Regional Adamastor Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1494/projeto_de_lei_no_6.173_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1494/projeto_de_lei_no_6.173_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 500.000,00 no Orçamento-Programa da SEMUS, para efetuar pagamentos de indenizações e restituições trabalhistas dos servidores.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1495/pl_6.174.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1495/pl_6.174.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação e com recursos federais, no valor de R$ 457.000,00 no Orçamento-Programa da SEMUS, para aquisição de um veículo administrativo e um ônibus para atender a demanda com deslocamento de pacientes.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1496/projeto_de_lei_no_6.175_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1496/projeto_de_lei_no_6.175_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Cessão Temporária de Uso de Implementos e Equipamentos Agrícolas e dá outras providências.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1497/pl_6.176.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1497/pl_6.176.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Excesso de Arrecadação, no valor de R$ 3.887.284,18 no Orçamento-Programa da SEMED, para construção de um prédio no Setor 20 onde funcionará a Escola de Educação Infantil Omar Godoy, que atualmente está localizada em imóvel alugado.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1498/pl_6.177.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1498/pl_6.177.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 697.345,63 no Orçamento-Programa da SEMED, para construção de cozinha e refeitório na Escola Municipal de Ensino Fundamental Ivete Brustolin.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1499/pl_6.178_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1499/pl_6.178_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 241.818,64 no Orçamento-Programa da SEMED, para devolução de saldo referente ao repasse proveniente do Termo de Compromisso PAR, firmado com o Governo Federal.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1501/pl_6.179_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1501/pl_6.179_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 545.958,71 no Orçamento-Programa da SEMED, para contratação de empresa especializada para realizar a reforma elétrica na parte interna da Escola Municipal Maria Paulina Donadon e para construção de banheiros na Escola Municipal Marizeti Mendes de Oliveira.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1516/pl_6.180.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1516/pl_6.180.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, com recursos do Estado e contrapartida do Município, no valor de R$ 565.000,00 no Orçamento-Programa da SEMED, para aquisição de 20 parques infantis em madeira para atender as Escolas Municipais.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1517/pl_6.181.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1517/pl_6.181.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 920.000,00 no Orçamento-Programa da SEMED, para pagamento de folha e encargos dos servidores da rede municipal de ensino no decorrer do ano.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1518/pl_6.182.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1518/pl_6.182.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 22.924,84 no Orçamento-Programa da SEMED, visando aquisição de produtos para higienização dos veículos de transporte escolar, protetor facial e máscara de proteção individual para motoristas e monitores, termômetros digitais e banners informativos, como medidas de prevenção da Covid-19.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1519/pl_6.183.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1519/pl_6.183.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recursos do Governo do Estado, no valor de R$ 56.500,00 no Orçamento-Programa da SEMED, para aquisição de 20 aparelhos de ar condicionado para atender à Escola Progresso.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1520/pl_6.184.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1520/pl_6.184.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por excesso de arrecadação, no valor de R$ 4.177.000,00 no Orçamento-Programa da SEMUS, para suplementação de folha de pagamento e encargos referentes aos meses de setembro e outubro dos servidores lotados na Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1521/pl_6.185.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1521/pl_6.185.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por excesso de arrecadação, no valor de R$ 30.000,00 no Orçamento-Programa da SEMUS, para aquisição de um micro-ônibus rural para transporte sanitário.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1522/pl_6.186.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1522/pl_6.186.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 1.230.000,00 no Orçamento-Programa da PGM, para pagamento de precatórios, visando finalizar o exercício financeiro junto ao Tribunal de Justiça, e no Orçamento-Programa da SEMFAZ, para pagamento do parcelamento da dívida junto ao INSS referente aos meses de outubro, novembro e dezembro; pagamento da dívida com o Pró-Transporte relativa aos meses de novembro e dezembro; e pagamento de tarifas bancárias junto aos bancos Caixa Econômica e SICOOB.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1523/pl_6.187.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1523/pl_6.187.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 42.134,00 no Orçamento-Programa do FUMAS, para aquisição de um veículo novo, tipo sedan, para atender o Centro de Referência de Assistência Social - CRAS.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1533/pl_6.188.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1533/pl_6.188.pdf</t>
   </si>
   <si>
     <t>Institui o Festival de Teatro Amazônico no Município de Vilhena e dá Outras Providências.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1543/pl_6.189.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1543/pl_6.189.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Vilhena a realizar a cobrança de débitos de natureza tributária e não tributária por meio de operações com cartão de débito, crédito e sistemas de pagamentos instantâneos e dá outras providências.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1548/pl_6.190.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1548/pl_6.190.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 1.524.000,00 no Orçamento-Programa do IPMV, para pagamento de folha, encargos e auxílio referentes aos meses de outubro, novembro, dezembro e 13º salário dos servidores lotados no Instituto; pagamento de aposentadorias concernentes aos meses de novembro e dezembro e pensões relativas ao 13º salário.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1544/pl_6.191.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1544/pl_6.191.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 338.600,00 no Orçamento-Programa do IPMV, para pagamento de folha dos servidores lotados no Instituto, referente aos meses de outubro, novembro, dezembro e 13º salário.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1545/pl_6.192.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1545/pl_6.192.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 900.000,00 no Orçamento-Programa da SEMAGRI, para suprir a demanda decorrente de aquisição de peças, serviços e combustível no Processo de Gerenciamento de Frota.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1546/pl_6.193.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1546/pl_6.193.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 20.000,00 no Orçamento-Programa do Fundo Municipal do Meio Ambiente, para aquisição de 3 bicicletas, 3 tablets e 3 celulares que serão premiações da I GINCANA VIRTUAL DE CONSCIENTIZAÇÃO ECOLÓGICA.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1547/pl_6.194.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1547/pl_6.194.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar ,  com recursos provenientes do Governo Federal, no valor de R$ 1.140.000,00 no Orçamento-Programa da SEMUS, para aquisição de oxigênio, medicamentos e equipamentos de proteção e segurança para atender as necessidades da Central COVID-19.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1554/pl_6.195.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1554/pl_6.195.pdf</t>
   </si>
   <si>
     <t>Estabelece regras de condução responsável de cães em locais públicos ou privados de acesso ao público, no âmbito do Município de Vilhena.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1569/pl_6.196_2021_-_ppa.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1569/pl_6.196_2021_-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Vilhena para o quadriênio 2022 a 2025.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1570/pl_6.197.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1570/pl_6.197.pdf</t>
   </si>
   <si>
     <t>Autoriza cessão de uso de bem imóvel público para o Estado de Rondônia e dá outras providências.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1578/pl_6.198.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1578/pl_6.198.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º da Lei nº 5.004, de 7 de setembro de 2018, que cria o Conselho Municipal de Desenvolvimento Rural Sustentável de Vilhena - CMDRS e dá outras providências. Modifica a composição da Secretaria Executiva do CMDRS e seu sistema de eleição.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1579/pl_6.199.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1579/pl_6.199.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 128.221,00 no Orçamento-Programa do FUMAS, para aquisição de leite pasteurizado para distribuição às famílias em vulnerabilidade social, através do Programa de Distribuição de Leite.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1580/pl_6.200.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1580/pl_6.200.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 100.980,28 no Orçamento-Programa do FUMAS, para construção de um muro no Centro de Referência de Assistência Social - CRAS.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1582/pl_6.201.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1582/pl_6.201.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 1.153.696,00 no Orçamento-Programa do SAAE, visando o reequilíbrio econômico e financeiro do contrato nº 08/2020, firmado entra a Autarquia e o Consórcio APJ-CIMA, para dar continuidade às obras de Ampliação e Readequação do Sistema de Abastecimento de Água.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1581/pl_6.202.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1581/pl_6.202.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 5.000.000,00 no Orçamento-Programa da SAAE, para pagamento de repactuação/reajustamento do Contrato nº 09/2020, celebrado entre a Autarquia e o Consórcio APJ-CIMA, com recursos provenientes de financiamento firmado junto à Caixa Econômica Federal por meio do Contrato nº 552.330-76</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1583/pl_6.203.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1583/pl_6.203.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar,  por Excesso de Arrecadação, no valor de R$ 614.000,00 no Orçamento-Programa da SEMUS, para reforma e ampliação da lavanderia do Hospital Regional Adamastor Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1584/pl_6.204.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1584/pl_6.204.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 480.000,00 no Orçamento-Programa da SEMUS, para aquisição de materiais de consumo necessários à manutenção dos leitos das Unidades de Terapia Intensiva - UTI da Central COVID.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1588/pl_6.205.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1588/pl_6.205.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar,  por Excesso de Arrecadação, no valor de R$ 1.027.000,00 no Orçamento-Programa da SEMED, para pagamento de folha e auxílio-alimentação, até o mês de dezembro de 2021, dos servidores da Rede Municipal de Ensino lotados no FUNDEB.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1589/pl_6.206.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1589/pl_6.206.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar,  por Excesso de Arrecadação, no valor de R$ 3.180.630,97 no Orçamento-Programa da SEMED, para aquisição de 541 notebooks para as Escolas da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1590/pl_6.207_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1590/pl_6.207_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 916.252,29 no Orçamento-Programa da SEMED, para pagamento de medição e conclusão da obra de construção da obra de construção de uma escola de Ecucação Infantil localizada no Setor 26, Quadra 09, Lote Único, Bairro Embratel.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1592/pl_6.208_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1592/pl_6.208_2021.pdf</t>
   </si>
   <si>
     <t>Institui a política de transparência na cobrança do Imposto sobre a Propriedade Predial e Territorial Urbana (IPTU) no Município de Vilhena.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
     <t>Zezinho Da Diságua</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1597/pl_6.209_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1597/pl_6.209_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de retirada de fios, cabos e equipamentos excedentes, fixados em postes de energia elétrica e das outras providências.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1599/pl_6.210_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1599/pl_6.210_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 211.402,16 no Orçamento-Programa da SEMTRAN, para devolução de valores ao Governo de Rondônia/Departamento Estadual de Trânsito, referente ao Convênio nº 003/2017, para a implantação de sinalização horizontal e vertical com faixas elevadas de travessia de pedestres nas vias urbanas.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1605/pl_6.211_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1605/pl_6.211_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Vilhena, e dá outras providências.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
     <t>Clerida Alves</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1610/pl_6.212_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1610/pl_6.212_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Distribuição de Absorventes Higiênicos nas Escolas Públicas da Rede Municipal de Vilhena.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1625/pl_6.213_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1625/pl_6.213_2021.pdf</t>
   </si>
   <si>
     <t>Insere o parágrafo único ao artigo 336 e o § 3º ao artigo 339 da lei nº 2.547, de 4 de março de 2008, que instituiu o Código Sanitário de Vilhena.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1627/pl_6.214_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1627/pl_6.214_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial,  por Superávit Financeiro, no valor de R$ 380.000,00 no Orçamento-Programa da SEMMA, para aquisição de trinta e seis mil e quinhentas mudas de mini-ixória e mil mudas de ipês para ampliação da arborização e do paisagismo do Município.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1628/pl_6.215_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1628/pl_6.215_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar,  com recursos do Governo Federal e contrapartida do Município, no valor de R$ 3.250.000,00 no Orçamento-Programa da SEMOSP, para contratação de empresa especializada que executará a obra de pavimentação asfáltica em vias urbanas com drenagem, sinalização e construção de calçadas nos Setores 17 e 38.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1629/pl_6.216_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1629/pl_6.216_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar,  por Superávit Financeiro, no valor de R$ 420.000,00 no Orçamento-Programa da SEMOSP, para aquisição de luminárias de LED, visando a modernização da iluminação Pública no Município.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1630/pl_6.217_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1630/pl_6.217_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar,  por Superávit Financeiro, no valor de R$ 850.000,00 no Orçamento-Programa da SEMOSP, para aquisição de combustíveis, peças e realização de serviços de manutenção em veículos pertencentes à frota da Secretaria.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1643/pl_6.218_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1643/pl_6.218_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1658/pl_6.219_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1658/pl_6.219_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar,  por Superávit Financeiro, no valor de R$ 403.290,00 no Orçamento-Programa da SEMFAZ, para aquisição de cinco veículos zero km, destinados aos serviços da Secretaria.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1659/pl_6.220_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1659/pl_6.220_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar,  por Superávit Financeiro, no valor de R$ 132.324,53 no Orçamento-Programa da SEMES, para aquisição de cinco academias calistênicas ao ar livre que serão distribuídas na Câmara Municipal, no Parque Ecológico, na Praça Orleans, na Praça Bodanese e na Praça Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1673/pl_6.221_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1673/pl_6.221_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 550.000,00 no Orçamento-Programa da Câmara Municipal de Vereadores, para aquisição de Equipamentos e Materiais permanentes e para suprir a demanda de Obrigações Patronais relativas a servidores ocupantes de Cargos em Comissão vinculados ao Regime Geral de Previdência - RGPS, devido ao aumento das bases de cálculo e alíquotas.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1662/pl_6.222_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1662/pl_6.222_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 1.300.000,00 no Orçamento-Programa da SEMOSP, para contratação de empresa especializada para executar a decoração natalina em nosso Município.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1678/pl_6.223_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1678/pl_6.223_2021.pdf</t>
   </si>
   <si>
     <t>Denomina e oficializa Rua Camila de Souza Oliveira a Atual Rua 624 no Bairro Setor 6.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1679/pl_6.224_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1679/pl_6.224_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 6.324.702,00 no Orçamento-Programa da SEMUS, para suplementação de folha, salário família, auxílios e pagamentos de obrigações patronais referente aos meses de outubro, novembro e décimo terceiro salário.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1680/pl_6.225_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1680/pl_6.225_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 70.000,00 no Orçamento-Programa da SEMUS, para suplementação de diárias que serão realizadas pelos servidores da Secretaria e para aquisição de material de consumo para atender a Casa de Apoio em Porto Velho.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1681/pl_6.226_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1681/pl_6.226_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 886.000,00 no Orçamento-Programa da SEMUS, para suplementação de folha de pagamento e encargos dos servidores lotados na Central COVID e para pagamento de outras despesas de pessoal decorrente de terceirização.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1682/pl_6.227_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1682/pl_6.227_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de hospitais, unidades básicas de saúde e demais estabelecimentos de atendimento de saúde afixarem, em lugar visível e acessível ao público, a escala semanal dos médicos e demais profissionais plantonistas da saúde.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1692/pl_6.228_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1692/pl_6.228_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 14.450,24 no Orçamento-Programa da SEMED, para devolução de saldo remanescente da execução do Convênio nº 264/PGE-2019, que tem como objeto a construção de 03 salas de aula na Escola Marizeti Mendes.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1693/pl_6.229_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1693/pl_6.229_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 263.502,00 no Orçamento-Programa da SEMED, para aquisição de um veículo tipo caminhão frigorífico, para auxiliar o departamento de alimentação escolar na distribuição de gêneros alimentícios para as escolas da Rede Municipal.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1694/pl_6.230_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1694/pl_6.230_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 123.199,34 no Orçamento-Programa da SEMED, com recursos provenientes do Governo do Estado e contrapartida do Município, para aquisição de 33 notebooks que serão utilizados pelos professores do Colégio Cívico Militar Almirante Tamandaré.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1695/pl_6.231_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1695/pl_6.231_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 216.138,00 no Orçamento-Programa da SAAE, para suprir as despesas com materiais hidráulicos para os serviços continuados de coleta e destinação final de resíduos sólidos urbanos e domiciliares.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1696/pl_6.232_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1696/pl_6.232_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 685.698,07 no Orçamento-Programa do SAAE, para suprir as despesas com os serviços continuados de coleta e destinação final de resíduos sólidos urbanos e domiciliares.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1697/pl_6.233_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1697/pl_6.233_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 179.788,35 no Orçamento-Programa do SAAE, para suprir as despesas com os serviços continuados de coleta e destinação final de resíduos sólidos urbanos e domiciliares.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1698/pl_6.234_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1698/pl_6.234_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Parcerias Público-Privadas e dá outras providências.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1711/pl_6.235_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1711/pl_6.235_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 1.039.993,00 no Orçamento-Programa da SEMUS, para aquisição de materiais de consumo, tais como oxigênio, medicamentos e EPIs para o Hospital Regional Adamastor Teixeira de Oliveira, com recursos do Governo Federal.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1712/pl_6.236_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1712/pl_6.236_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 2.700.000,00 no Orçamento-Programa da SEMUS, para pagamento de despesas com pessoal decorrente de contratos de terceirização e aquisição de materiais de consumo para o Hospital Regional Adamastor Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1713/pl_6.237_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1713/pl_6.237_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 932.000,00 no Orçamento-Programa da SEMUS, para pagamento de indenizações e restituições trabalhistas de servidores.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1714/pl_6.238_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1714/pl_6.238_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 876.000,00 no Orçamento-Programa da SEMUS, para aquisição de medicamentos que auxiliarão os pacientes em recuperação no tratamento da COVID-19, com recursos do Governo Federal.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1715/pl_6.239_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1715/pl_6.239_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 480.000,00 no Orçamento-Programa da SEMUS, para aquisição de materiais de consumo para manutenção dos leitos de UTI na Central COVID, com recursos do Governo Federal.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1716/pl_6.240_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1716/pl_6.240_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar,  por Superávit Financeiro, no valor de R$ 220.685,00 no Orçamento-Programa da SEMES, para aquisição uma caminhonete 4X4, cabine dupla, para auxiliar nas atividades desenvolvidas e apoiadas pela Secretaria em eventos e competições realizadas no Município.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1717/pl_6.241_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1717/pl_6.241_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 1.948.000,00 no Orçamento-Programa da SEMAD e SEMAGRI, para pagamento de vencimentos e vantagens fixas dos servidores municipais relativas ao mês de novembro e 13º salário.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1736/pl_6.242_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1736/pl_6.242_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 1.000.000,00 no Orçamento-Programa da SEMOSP,  para pagamento das despesas referentes ao fornecimento de energia elétrica destinada à iluminação pública e para prestação dos serviços de cobrança da contribuição para custeio da iluminação pública.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1737/pl_6.243_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1737/pl_6.243_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 50.000,00 no Orçamento-Programa da SEMES,  para pagamento de contas de energia elétrica até o final do exercício.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1738/pl_6244_2021_-_ploa_2022.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1738/pl_6244_2021_-_ploa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Vilhena para o Exercício Financeiro de 2022 – LEI ORÇAMENTÁRIA ANUAL - LOA.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1741/pl_6.245_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1741/pl_6.245_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 2.270.552,32 no Orçamento-Programa da SEMOSP,  para contratação de empresa especializada para executar a 1ª etapa da obra de pavimentação asfáltica com drenagem e calçada  na Avenida Lírio dos Vales, com recursos oriundos do Governo Federal e contrapartida do Município.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1742/pl_6.246_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1742/pl_6.246_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 232.959,00 no Orçamento-Programa da SEMES, para contratação e pagamento de professores e estagiários.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1743/pl_6.247_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1743/pl_6.247_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar,  por Excesso de Arrecadação, no valor de R$ 450.000,00 no Orçamento-Programa da SEMFAZ, para complementar o pagamento de PIS/PASEP do mês de novembro e pagamento integral do mês de dezembro, objetivando cumprir as obrigações tributárias e contributivas do Município.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1744/pl_6.248_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1744/pl_6.248_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 50.000,00 no Orçamento-Programa da SEMAD, para despesas com o regime de Previdência Complementar.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/</t>
   </si>
   <si>
     <t>Limita o número de alunos nas salas de aula que possuem matrículas de alunos com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1755/pl_6.250_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1755/pl_6.250_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 970.371,66 no Orçamento-Programa da SEMES, para construção de pista de caminhada e ciclovia na Av. Presidente Nasser.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1756/pl_6.251_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1756/pl_6.251_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, com Recursos do Governo do Estado e de Superávit Financeiro, no valor de R$ 1.027.284,94 no Orçamento-Programa da SEMES, para construção de três quadras de futebol society nos setores 07A, 01 e 85.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1757/pl_6.252_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1757/pl_6.252_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar,  por Excesso de Arrecadação, no valor de R$ 4.355.000,00 no Orçamento-Programa da SEMED, para pagamento de folha e obrigações patronais referentes ao mês de novembro e 13º salário dos servidores da Rede Municipal de Ensino lotados no FUNDEB.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1758/pl_6.253_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1758/pl_6.253_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar  no valor de R$ 775.000,00 no Orçamento-Programa da SEMED, para suplementação de pagamento de folha e obrigações patronais referentes ao mês de novembro e 13º salário dos servidores da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1759/pl_6.254_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1759/pl_6.254_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de teste do olhinho nos recém-nascidos em maternidade e serviços hospitalares da rede pública municipal e conveniados com o Sistema Único de Saúde para doenças oculares.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1766/pl_6.255_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1766/pl_6.255_2021.pdf</t>
   </si>
   <si>
     <t>Altera, acresce e revoga dispositivos da Lei nº 5.025, de 20 de dezembro de 2018, que reestrutura o Regime Próprio de Previdência Social - RPPS e o Instituto de Previdência Municipal de Vilhena - IPMV.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1767/pl_6.256_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1767/pl_6.256_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 231.138,00 no Orçamento-Programa da SAAE, para aquisição de massa asfáltica, peças para manutenção e reparos nos veículos da frota, materiais hidráulicos e pagamento das contribuições obrigatórias para o PIS/PASEP até o final do exercício e de faturas de energia elétrica com vencimento até 28/11/2021.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1768/pl_6.257_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1768/pl_6.257_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 40.167,60 no Orçamento-Programa da SEMOSP, para devolução do saldo remanescente do Termo de Convênio nº 865097/2018/MD-Calha Norte, que teve como finalidade a Implantação de Iluminação Pública de LED na Av. Melvin Jones.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1775/pl_6.258_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1775/pl_6.258_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de concessão, permissão e autorização de serviços públicos e de utilidade pública, de concessão de obras públicas e dá outras providências.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1776/pl_6.259_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1776/pl_6.259_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebrar Contrato Organizativo da Ação Pública Ensino-Saúde com Instituições de Ensino Superior - IES e dá outras providências.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1786/pl_6.260_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1786/pl_6.260_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 1.800.000,00 no Orçamento-Programa da SEMUS, para aquisição de medicamentos para o Hospital Regional Adamastor Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1800/pl_6.261_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1800/pl_6.261_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal doar, com encargos, ao Governo do Estado de Rondônia o imóvel identificado como Lote 01-R1 (Equipamento Público) da Quadra 36, Residencial Cidade Verde III, no perímetro Urbano do Município de Vilhena, para implantação e edificação de escola estadual de Ensino Fundamental II e Ensino Médio.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1801/pl_6.262_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1801/pl_6.262_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 939.373,92 no Orçamento-Programa do SAAE, para o reequilíbrio financeiro do Contrato 08/2020 em razão do aumento inesperado de preços dos materiais, visando dar continuidade às obras de Ampliação e Readequação do Sistema de Abastecimento de Água.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 2.700.000,00 no Orçamento-Programa da SEMAD, da SEMES e da SEMAGRI, para o reforço orçamentário para pagamento de vencimentos e vantagens fixas dos servidores municipais, referente ao mês de dezembro.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1803/pl_6.264_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1803/pl_6.264_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com o SEBRAE/RO para elaboração do Plano Municipal de Turismo.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1804/pl_6.265_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1804/pl_6.265_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recursos federais e Superávit Financeiro, no valor de R$ 1.118.737,79 no Orçamento-Programa da SEMAGRI, para contratação de empresa especializada para reformar as feiras dos Bairros B.N.H e São José.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1805/pl_6.266_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1805/pl_6.266_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recursos federais e contrapartida do Município, no valor de R$ 387.427,87 no Orçamento-Programa da SEMOSP, para contratação de empresa especializada para executar obra de construção de praça pública no Setor 33 (Bairro Jardim Social, Quadra 20-R - Lote Único).</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1813/pl_6.267_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1813/pl_6.267_2021.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para edição e publicação de decretos de abertura de créditos adicionais e suplementares pelo Poder Executivo. _x000D_
 NOVA EMENTA</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1822/pl_6.268_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1822/pl_6.268_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono pecuniário aos profissionais da Educação da Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1828/pl_6.269_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1828/pl_6.269_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Apoio Financeiro às Escolas Municipais de Vilhena - PAFEMV e dá outras providências.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1829/pl_6.270_2021_1_1.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1829/pl_6.270_2021_1_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar com encargos ao Governo do Estado de Rondônia o imóvel que identifica como Lote 01U-R (equipamento público), Quadra 97, Setor 05, no perímetro urbano do Município de Vilhena, e dá outras providências.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1830/pl_6.271_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1830/pl_6.271_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar com encargos ao Governo do Estado de Rondônia o imóvel identificado como Lote Rural 06-A, do Setor Rio Vermelho, da Gleba Guaporé, localizado no Município de Vilhena/RO.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1839/pl_6.272_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1839/pl_6.272_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 130.000,00 no Orçamento-Programa da Câmara Municipal de Vereadores, para aquisição de equipamentos e materiais permanentes.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1840/pl_6.273_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1840/pl_6.273_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar  no valor de R$ 429.397,20 no Orçamento-Programa da SEMED, para pagamento de reequilíbrio econômico e financeiro referente à obra da escola do Bairro Embratel, reajuste e restituição da obra da Escola José Paulo Paes e pagamento de transporte escolar para o encerramento do ano letivo.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1841/pl_6.274_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1841/pl_6.274_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar  no valor de R$ 1.778.343,87 no Orçamento-Programa da SEMED, para aquisição de notebooks, visando atender supervisores, orientadores e gestores escolares, bem como de equipamentos e materiais permanentes para suprir as demandas das Escolas Municipais, do Núcleo de Atendimento Multiprofissional e da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1842/pl_6.275_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1842/pl_6.275_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Excesso de Arrecadação, no valor de R$ 2.549.858,00 no Orçamento-Programa da SEMED, para aquisição de equipamentos e materiais permanentes para atender as Escolas Municipais.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1853/pl_6276_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1853/pl_6276_2021.pdf</t>
   </si>
   <si>
     <t>Denomina e oficializa Rua José Maximino de Souza a atual Rua 527, Bairro Jardim América.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1854/pl_6277_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1854/pl_6277_2021.pdf</t>
   </si>
   <si>
     <t>Denomina e oficializa Rua Radialista Adelino Lima a atual Rua 339, Bairro Parque Industrial Tancredo Neves.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1852/pl_6278_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1852/pl_6278_2021.pdf</t>
   </si>
   <si>
     <t>Denomina e oficializa Rua Professor João Thomaz Pereira a atual Rua 2509, Bairro Jardim Universitário.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1855/pl_6279_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1855/pl_6279_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de bancos de empregos para mulheres vítimas de violência doméstica e dá outras providências.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1856/pl_6280_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1856/pl_6280_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a tramitação prioritária dos processos administrativos que figurem como parte ou interessada a vítima de violência doméstica e familiar.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1857/pl_6281_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1857/pl_6281_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 3.041.050,00 no Orçamento-Programa da SEMUS, para pagamento de folha dos servidores lotados nessa Secretaria, referente ao mês de dezembro de 2021.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1858/pl_6282_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1858/pl_6282_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 105.670,42 no Orçamento-Programa da SEMOSP, para devolução do saldo remanescente do Convênio nº 865315/2018, que teve como objetivo a implantação da iluminação pública na pista de caminhada do Parque Ecológico, e  do Convênio nº 880427/2018, que teve como finalidade a Construção da Praça K, no Bairro Bodanese.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1859/pl_6283_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1859/pl_6283_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 30.152,47 no Orçamento-Programa da SEMOSP, para devolução do saldo remanescente do Termo de Convênio nº 055/2020/FITHA/Governo do Estado, que teve como finalidade a aquisição de um caminhão-pipa.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1860/pl_6.284_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1860/pl_6.284_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 12.225,08 no Orçamento-Programa da SEMUS, para devolução do saldo remanescente do Termo de Convênio nº 409/2018, firmado com o Governo do Estado de Rondônia.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1861/pl_6.285_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1861/pl_6.285_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 289.641,74 no Orçamento-Programa do SAAE, para pagamento de faturas de energia elétrica com vencimento em 28/12/2021.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1862/pl_6.286_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1862/pl_6.286_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Excesso de Arrecadação, no valor de R$ 58.174,02 no Orçamento-Programa do SAAE, para pagamento de despesas relativas aos reajuste do Contrato nº 54/2016 referente à implantação do Sistema de Esgotamento Sanitário de Vilhena.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1871/pl_6.287_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1871/pl_6.287_2021.pdf</t>
   </si>
   <si>
     <t>Denomina e oficializa Rua Albano Silvério de Oliveira a atual Rua 545, Bairro Jardim América.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
     <t>Pedrinho, Samir Ali</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1878/pl_6.288_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1878/pl_6.288_2021.pdf</t>
   </si>
   <si>
     <t>Denomina e oficializa Praça Jaime Alves dos Santos o próprio público localizado no Lote 13, Quadra 02, do Setor 69, Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1882/pl_6.289_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1882/pl_6.289_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Jovem Aprendiz no âmbito da Administração Pública Direta e Indireta no Município de Vilhena.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1880/pl_6.290_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1880/pl_6.290_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 667.249,42 no Orçamento-Programa da SEMED, para pagamento de folha, obrigações patronais e rescisões dos servidores de apoio e dos profissionais do magistério da Rede Municipal de Ensino, referente ao mês de dezembro de 2021.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1881/pl_6.291_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1881/pl_6.291_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 1.845.738,94 no Orçamento-Programa da SEMED, para pagamento de abono aos profissionais do magistério.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1879/pl_6.292_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1879/pl_6.292_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 277.720,00 no Orçamento-Programa da SEMUS, para pagamento de folha e encargos dos servidores lotados na Secretaria, referente ao mês de dezembro de 2021.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1883/pl_6.293_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1883/pl_6.293_2021.pdf</t>
   </si>
   <si>
     <t>Altera o caput e o § 1º do artigo 2º da Lei nº 3.580, de 18 de fevereiro de 2013, que autoriza o Poder Executivo a celebrar Termo de Cooperação Técnica e Convênio, bem como a contratar, por prazo determinado, em caráter emergencial, servidores para prestar serviços atinentes às atividades de inspeção sanitária de produtos de origem animal, atendendo necessidade temporária de excepcional interesse do Município. Aumenta a quantidade de Agentes de Inspeção Sanitária de 28 para 32 e a remuneração destes de R$ 1.600,00 para R$ 2.000,00.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1169/projeto_de_decreto_legislativo_032_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1169/projeto_de_decreto_legislativo_032_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação de prazo para prestação de contas do exercício de 2020 e envio dos balancetes mensais referentes aos meses de janeiro a abril de 2021.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2020/1884/parecer_previo_ppl-tc_00036_2018.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2020/1884/parecer_previo_ppl-tc_00036_2018.pdf</t>
   </si>
   <si>
     <t>Prestação de contas do Poder Executivo do Exercício de 2017</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1885/parecer_previo_ppl-tc_00027_2020.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1885/parecer_previo_ppl-tc_00027_2020.pdf</t>
   </si>
   <si>
     <t>Prestação de contas referente ao exercício de 2019 do Poder Executivo</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1162/resolucao_041_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1162/resolucao_041_2021.pdf</t>
   </si>
   <si>
     <t>Altera o § 3º do artigo 1º da Resolução nº 024, de 24 de julho de 2019, que regulamenta a concessão de gratificação por curso de estudo adicional ou especialização aos servidores efetivos da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1816/pr_042_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1816/pr_042_2021.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 4º da Resolução nº 033, de 14 de outubro de 2020, que fixa o subsídio dos vereadores para a legislatura 2021-2024 e dá outras providências. O artigo 4º, objeto da revogação, prevê a revisão do subsídio dos vereadores na mesma data e no mesmo índice aplicado ao servidor público municipal.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1239/req_09_2021_4_22_13_0_33_66425.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1239/req_09_2021_4_22_13_0_33_66425.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 009/2021._x000D_
 _x000D_
 Requere ao Prefeito Municipal relação de todos os veículos pesados, bem como cópia da habilitação dos condutores e da permissão para operar os veículos, das seguintes Secretarias: _x000D_
 _x000D_
 Secretaria Municipal da Agricultura – SEMAGRI;_x000D_
 Secretaria Municipal de Assistência Social – SEMAS; _x000D_
 Secretaria Municipal de Obras e Serviços Públicos – SEMOSP; e _x000D_
 Secretaria Municipal de Saúde – SEMUS.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1507/req_12_2021_8_11_12_46_14_825.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1507/req_12_2021_8_11_12_46_14_825.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 012/2021._x000D_
 _x000D_
 Os Vereadores, subscritores deste, nos termos do artigo 58, § 3º, da Constituição Federal, do artigo 1° da Lei Federal n. 1.579/52, do artigo 60 da Lei Orgânica do Município de Vilhena e dos artigos 63 e 64 do Regimento Interno da Câmara de Vereadores de Vilhena, vêm REQUERER a constituição de uma Comissão Parlamentar de Inquérito – CPI, pelo prazo determinado de 120 (cento e vinte) dias, prorrogáveis por igual período, mediante deliberação desta Câmara de Vereadores, a fim de investigar, analisar e fiscalizar as ações e eventuais omissões ou irregularidades por parte do Poder Executivo de Vilhena relacionados ao combate à COVID-19.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1240/req_15_2021_4_22_13_0_33_66425.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1240/req_15_2021_4_22_13_0_33_66425.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 015/2021._x000D_
 Requeiro ao Sr. Eduardo Toshiya Tsuru, Digníssimo Prefeito Municipal: _x000D_
 _x000D_
 1.	Quais as despesas realizadas e pagas com os recursos originados da Proposta nº 36000.312923/2020-00 do Fundo Nacional de Saúde, conforme espelho em anexo, habilitada através da Portaria nº 718, de 08/04/2020, no valor de R$ 500.000,00 (recursos recebidos através da Ordem bancária nº 2020OB808721, em 30/04/2020);_x000D_
 2.	Que seja encaminhada planilha detalhada contendo o número de todos os Processos Administrativos, informando a relação das despesas efetuadas e cópias das Notas de Empenho referentes a tais despesas realizadas com os recursos da Proposta;_x000D_
 3.	Em caso de não ter sido individualizado o uso dos recursos, considerando serem para custeio MAC, informar se as despesas de custeio realizadas incluíram pagamento de medicamentos e material penso, despesas com empresas terceirizadas e despesas com pessoal, gratificações e encargos sociais.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1241/req_16_2021_4_22_13_2_40_83946.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1241/req_16_2021_4_22_13_2_40_83946.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 016/2021._x000D_
 Requeiro ao Sr. Eduardo Toshiya Tsuru, Digníssimo Prefeito Municipal:_x000D_
 _x000D_
 1.	Quais as despesas realizadas e pagas com os recursos originados da Proposta nº 36000.312916/2020-00 do Fundo Nacional de Saúde, conforme espelho em anexo, habilitada através da Portaria nº 977, de 04/05/2020, no valor de R$ 1.700.000,00 (recursos recebidos através da Ordem bancária nº 2020OB810412, em 22/05/2020);_x000D_
 2.	Que seja encaminhada planilha detalhada contendo o número de todos os Processos Administrativos, informando a relação das despesas efetuadas e cópias das Notas de Empenho referentes a tais despesas realizadas com os recursos da Proposta;_x000D_
 3.	Em caso de não ter sido individualizado o uso dos recursos, considerando ser para custeio MAC, informar se as despesas de custeio realizadas incluíram pagamento de medicamentos e material penso, despesas com empresas terceirizadas e despesas com pessoal, gratificações e encargos sociais.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1242/req_17_2021_4_22_13_4_22_66343.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1242/req_17_2021_4_22_13_4_22_66343.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 017/2021._x000D_
 Requeiro ao Sr. Eduardo Toshiya Tsuru, Digníssimo Prefeito Municipal:_x000D_
 _x000D_
 1.	Quais os equipamentos a serem adquiridos com os recursos relativos ao Processo nº 25000.180029/2020-49 do Fundo Nacional de Saúde, conforme espelho em anexo, habilitados através da Portaria nº 3473, de 22/12/2020, no valor de R$ 13.900,00 (recursos recebidos através da Ordem bancária nº 0066240833, em 21/12/2020);_x000D_
 2.	Informar se foi instaurado algum Processo Administrativo para aquisição dos materiais constantes da Proposta;_x000D_
 3.	Em caso de já ter sido instaurado Processo Administrativo para aquisição dos materiais constantes da Proposta, informar número dos processos e cópia da solicitação de compra.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1243/req_18_2021_4_22_13_5_55_71854.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1243/req_18_2021_4_22_13_5_55_71854.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 018/2021._x000D_
 Requeiro ao Sr. Eduardo Toshiya Tsuru, Digníssimo Prefeito Municipal:_x000D_
 _x000D_
 1.	Quais as despesas realizadas e pagas com os recursos originados da Proposta nº 36000.302845/2020-00 do Fundo Nacional de Saúde, conforme espelho em anexo, habilitada através da Portaria nº 726, de 08/04/2020, no valor de R$ 1.000.000,00 (recursos recebidos através da Ordem bancária nº 2020OB808721, em 30/04/2020);_x000D_
 2.	Que seja encaminhada planilha detalhada contendo o número de todos os Processos Administrativos, informando a relação das despesas efetuadas e cópias das Notas de Empenho referentes a tais despesas realizadas com os recursos da Proposta;_x000D_
 3.	Em caso de não ter sido individualizado o uso dos recursos, considerando ser para custeio MAC, informar se as despesas de custeio realizadas incluíram pagamento de medicamentos e material penso, despesas com empresas terceirizadas e despesas com pessoal, gratificações e encargos sociais.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1244/req_19_2021_4_22_13_7_15_57496.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1244/req_19_2021_4_22_13_7_15_57496.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 019/2021._x000D_
 Requeiro ao Sr. Eduardo Toshiya Tsuru, Digníssimo Prefeito Municipal:_x000D_
 _x000D_
 1.	Cópia da Proposta nº 21467.008000/1200-04 do Fundo Nacional de Saúde, conforme espelho em anexo, habilitada através da Portaria nº 3659, de 22/12/2020, no valor de R$ 579.161,00 (recursos recebidos através da Ordem bancária nº 2020OB839469, em 31/12/2020);_x000D_
 2.	Informar se foi instaurado algum Processo Administrativo para aquisição dos materiais constantes da Proposta;_x000D_
 3.	Em caso de já ter sido instaurado Processo Administrativo para aquisição dos materiais constantes da Proposta, informar número dos processos e cópia da solicitação de compra.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1303/req_20_2021_5_17_13_3_37_12970.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1303/req_20_2021_5_17_13_3_37_12970.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 20/2021. _x000D_
 _x000D_
 Requeiro ao Sr. Eduardo Toshiya Tsuru, Prefeito Municipal:_x000D_
 _x000D_
 1.	Cópia das Resoluções do Conselho Municipal de Saúde, homologadas pelo Secretário Municipal de Saúde, relativas à análise e emissão de parecer conclusivo sobre o Relatório Anual de Gestão – RAG dos anos 2018 e 2019, nos termos do § 1º do art. 36 da Lei Complementar nº 141, de 2012.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1304/req_21_2021_5_17_13_5_43_27182.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1304/req_21_2021_5_17_13_5_43_27182.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 21/2021._x000D_
 _x000D_
 Requeiro ao Sr. Eduardo Toshiya Tsuru, Prefeito Municipal: _x000D_
 _x000D_
 1.	Processo nº 25000.136803/2020-84:_x000D_
 a)	Quais os medicamentos adquiridos e pagos com os recursos originados do Processo nº 25000.136803/2020-84, junto ao Fundo Nacional de Saúde, conforme espelho em anexo, habilitados através da Portaria nº 2516, de 21/09/2020, no valor de R$ 312.765,66 (recursos recebidos através da Ordem bancária nº 2020OB828974, em 30/09/2020); (...)_x000D_
 _x000D_
 2.	Processo nº 25000.137464/2020-53:_x000D_
 a)	Quais as despesas realizadas e pagas com os recursos originados do Processo nº 25000.137464/2020-53 junto ao Fundo Nacional de Saúde, conforme espelho em anexo, habilitados através da Portaria nº 2.624, de 28/09/2020, no valor de R$ 300.000,00 (recursos recebidos através da Ordem bancária nº 2020OB 829841, em 02/10/2020); (...)</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1598/30-2021_requerimento_inss__total_de_pessoas_que_estao_na_fila_de_espera.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1598/30-2021_requerimento_inss__total_de_pessoas_que_estao_na_fila_de_espera.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 30/2021: De acordo com o inciso VII, artigo 126, do Regimento Interno - Resolução n° 030/2020,  requeiro  ao Senhor Franklo Inácio Bispo, Gerente Geral da Instituto Nacional do Seguro Social (INSS), na Cidade de Vilhena, as seguintes informações:_x000D_
 _x000D_
 ·	total de pessoas que estão na fila de espera;_x000D_
 ·	tempo médio de espera;_x000D_
 ·	quantidade de atendimentos por dia e/ou mês; e_x000D_
 ·	quantidade de médicos peritos e técnicos previdenciários ativos para  atendimento em Vilhena.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1752/requerimento_35-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1752/requerimento_35-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 35/2021. Lastreada nos arts. 123 e 126, inciso VI, do Regimento Interno (Resolução nº 030/2020) e art. 96, inciso XVII, da Lei Orgânica do Município de Vilhena, solicito ao Senhor Prefeito cópia integral de todos os processos administrativos dos servidores públicos da Secretaria Municipal de Educação cedidos para outros órgãos da Administração Pública.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1753/requerimento_36-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1753/requerimento_36-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 36/2021. Lastreada nos arts. 123 e 126, inciso VI, do Regimento Interno (Resolução nº 030/2020) e art. 96, inciso XVII, da Lei Orgânica do Município de Vilhena, solicito ao Excelentíssimo Senhor Prefeito informações e prestação de contas detalhadas sobre o andamento da execução, histórico processual, alterações do convênio realizadas e/ou solicitadas e informações pertinentes sobre as medidas que serão adotadas sobre as seguintes emendas parlamentares alocadas pela Deputada Estadual Rosângela Donadon: a) R$ 500.000,00 (quinhentos mil reais), para aquisição de medicamentos e penso hospitalar para o Hospital Regional de Vilhena, conveniado com a SESAU/RO (convênio nº 409-PGE-2018) e depositado em 31/01/2019, com cinco termos aditivos; e b) R$ 350.000,00 (trezentos e cinquenta mil reais), para a aquisição de um aparelho de endoscopia e acessórios para o Hospital Regional de Vilhena, recurso disponibilizado em julho de 2021 e ainda não conveniado com a SESAU/RO.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3597/emenda_impositiva_no_18_-_ass._apae.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3597/emenda_impositiva_no_18_-_ass._apae.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 15.000,00 - destinada a ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE VILHENA - APAE.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3598/emenda_impositiva_no_19_-_lar_dos_idosos_maria_tereza_da_lamarta.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3598/emenda_impositiva_no_19_-_lar_dos_idosos_maria_tereza_da_lamarta.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 15.000,00 - destinada ao LAR DOS IDOSOS MARIA TEREZA DA LAMARTA.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3599/emenda_impositiva_no_36_-_saae_-__servico_autonomo_de_aguas_e_esgotos.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3599/emenda_impositiva_no_36_-_saae_-__servico_autonomo_de_aguas_e_esgotos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 20.373,23 - destinada ao SAAE - SERVIÇO AUTÔNOMO DE ÁGUAS E ESGOTOS.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3600/emenda_impositiva_no_53_-_ong_o_caminho.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3600/emenda_impositiva_no_53_-_ong_o_caminho.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 10.000,00 - destinada a ONG O CAMINHO.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3601/emenda_impositiva_no_63_-_ass._amavi.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3601/emenda_impositiva_no_63_-_ass._amavi.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 5.000,00 - destinada a ASSOCIAÇÃO DE PAIS E AMIGOS DO AUTISTA DE VILHENA - AMAVI.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3602/emenda_impositiva_no_67_-_secretaria_municipal_de_saude_-_vigilancia_em_saude.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3602/emenda_impositiva_no_67_-_secretaria_municipal_de_saude_-_vigilancia_em_saude.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 34.169,54 - destinada a SECRETÁRIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3603/emenda_impositiva_no_68_-_secretaria_municipal_de_saude_-_uti.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3603/emenda_impositiva_no_68_-_secretaria_municipal_de_saude_-_uti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 11.000,00 - destinada a SECRETÁRIA MUNICIPAL DE SAÚDE (UTI).</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3604/emenda_impositiva_no_69_-_secretaria_municipal_de_saude_-_saude_basica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3604/emenda_impositiva_no_69_-_secretaria_municipal_de_saude_-_saude_basica.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 7.000,00 - destinada a SECRETÁRIA MUNICIPAL DE SAÚDE (SAÚDE BÁSICA).</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3605/emenda_impositiva_no_70_-_semtran_-_secretaria_municipal_de_transportes_e_transito.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3605/emenda_impositiva_no_70_-_semtran_-_secretaria_municipal_de_transportes_e_transito.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 15.000,00 - destinada a SEMTRAN - SECRETÁRIA MUNICIPAL DE TRANSPORTES E TRÂNSITO.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3606/emenda_impositiva_no_71_-_ass._desportiva_de_artes_marciais_e_cultura_de_vilhena.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3606/emenda_impositiva_no_71_-_ass._desportiva_de_artes_marciais_e_cultura_de_vilhena.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 2 .000,00 - destinada a ASSOCIAÇÃO DESPORTIVA DE ARTES MARCIAIS E CULTURA DE VILHENA.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3607/emenda_impositiva_no_72_-_ass._dos_pequenos_produtores_rurais_dos_quinze_-_appr-15.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3607/emenda_impositiva_no_72_-_ass._dos_pequenos_produtores_rurais_dos_quinze_-_appr-15.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 20.000,00 - destinada a ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DOS QUINZE - APPR - 15.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3608/emenda_impositiva_no_73_-_secretaria_municipal_de_transportes_e_transito_-_sinalizacao_viaria_urbana.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3608/emenda_impositiva_no_73_-_secretaria_municipal_de_transportes_e_transito_-_sinalizacao_viaria_urbana.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 3.214,29 - destinada a SECRETÁRIA MUNICIPAL DE TRANSPORTES E TRÂNSITO.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3609/emenda_impositiva_no_74_-_emef_-_ensina-me__a_viver.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3609/emenda_impositiva_no_74_-_emef_-_ensina-me__a_viver.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 10.000,00 - destinada a EMEF - ENSINA-ME A VIVER.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3610/emenda_impositiva_no_75_-_emef_-_felipe_rocha_de_lima.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3610/emenda_impositiva_no_75_-_emef_-_felipe_rocha_de_lima.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 10.000,00 - destinada a EMEF - FELIPE ROCHA DE LIMA.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3611/emenda_impositiva_no_76_-_ass._yawara_de_judo.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3611/emenda_impositiva_no_76_-_ass._yawara_de_judo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 20.169,54 - destinada a ASSOCIAÇÃO YAWARA DE JUDÔ.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/996/mocao_001_21_-_damasceno.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/996/mocao_001_21_-_damasceno.pdf</t>
   </si>
   <si>
     <t>Homenageia o Senhor Benedito José de Souza por salvar a vida de um cidadão que estava se afogando após o veículo ter caído em rio próximo à cidade de Vilhena.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1292/mocao_de_apoio_002_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1292/mocao_de_apoio_002_21.pdf</t>
   </si>
   <si>
     <t>Apoia o Projeto de Lei nº 5.829, de 2019, que dispõe sobre a adoção de modelo que permite o desenvolvimento sustentável das fontes alternativas e renováveis de energia, na medida em que estabelece o marco legal da energia solar, de autoria do Deputado Federal Silas Câmara-AM.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1660/mocao_de_aplauso_003_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1660/mocao_de_aplauso_003_2021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à 4ª Delegacia da Polícia Rodoviária Federal de Vilhena/RO pela ação voluntária na Campanha Estrada Solidária</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1708/mocao_de_aplauso_004_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1708/mocao_de_aplauso_004_2021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Cabo PM Geraldo Magela Alves de Cordeiro Júnior por salvar a vida de uma criança engasgada em um supermercado, com uma manobra de primeiros socorros.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_001-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_001-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2021_x000D_
 Indica ao Prefeito Municipal o patrolamento e encascalhamento da Rua 737, Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_002-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_002-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2021_x000D_
 Indica ao Prefeito Municipal o patrolamento e encascalhamento da estrada que vai sentido ao balneário Lagoa Azul até a aldeia IQUÊ.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_003-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_003-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 003/2021_x000D_
 Indica ao Prefeito Municipal o patrolamento da Estrada Setor Piracolino, Zona Rural, sentido a Chácara e Balneário da Amizade.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_01.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Indicação nº 01/2021_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a construção de um redutor de velocidade no cruzamento das Avenidas: Olmiro Michel e Zacarias Rocha de Azevedo, no Bairro Belo Vista, altura do Mercado Skinão.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_02.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Indicação nº 02/2021_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a instituição de uma campanha de combate à dengue.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>Zé Duda</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_01.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_01.docx</t>
   </si>
   <si>
     <t>Indicação nº 001/2021_x000D_
 indica ao Prefeito Municipal o patrolamento e encascalhamento da linha chafariz, 105 do Roosevelt, e da linha chafariz 144 que vai para zero grau.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/988/01-2021_indicacao_patrolamento_e_encascalhamento_rua_av_102.05_e_linha_135.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/988/01-2021_indicacao_patrolamento_e_encascalhamento_rua_av_102.05_e_linha_135.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2021_x000D_
 Patrolamento e Encascalhamento no Bairro _x000D_
 Res. Moysés de Freitas, com urgência na Av. 102.05, na linha 135 e no bairro Jardim _x000D_
 Social.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_02.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_02.docx</t>
   </si>
   <si>
     <t>Indicação nº 002/2021 indica ao Prefeito Municipal o patrolamento e encascalhamento das ruas Palestra Itália,Minas Gerais e Avenidas Florianopolis e Goiás localizado no Bairro Embratel cidade de Vilhena.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_001_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_001_2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2021_x000D_
 Indica ao Prefeito, instalação de redutor de velocidades na Av. Curitiba, nº 3664, Bairro Jardim das Oliveiras, em frente a garagem do Sr. Parerinha, nas proximidades da Padaria Delicia.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_002_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_002_2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2021_x000D_
 Indica ao Prefeito, instalação de redutor de velocidade, na Rua 5004 com a rua 8003, Bairro Alvorada, antes da Igreja Pentecostal Assembleia de Deus, Fonte de Água Viva.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_003_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_003_2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 003/2021_x000D_
 Indica ao Senhor Prefeito, a instalação de redutor de velocidade,  na RUA 1.512 E 1714 (Samambaia) nº 2.917, Setor 029, Quadra 003, Lote 013.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>Indicação nº 004/2021 indica ao Prefeito Municipal a limpeza e manutenção de uma Área Verde localizado na rua Emilia Terezinha no Bairro Alphaville.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_01-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_01-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2021 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feita instalação de internet para alunos da rede pública Municipal.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_02-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_02-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2021_x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja feita a aquisição de Notebook para cada Professor da Rede Pública Municipal que atua em sala de aula.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_03-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_03-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação nº 003/2021_x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal, a construção da Ponte sobre o Rio que corta o travessão 182, bem como encascalhamento do referido travessão.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1000/ind_01-21_2021_2_2_16_6_57_9681.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1000/ind_01-21_2021_2_2_16_6_57_9681.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal a operação tapa-buraco em frente à Casa do Chimarrão na Avenida Paraná, Bairro Jardim Eldorado, Setor 04.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1001/ind_02-21_2021_2_2_16_7_59_13259.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1001/ind_02-21_2021_2_2_16_7_59_13259.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal, o encascalhamento e patrolamento na Rua Califórnia, no Bairro Alto Alegre.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1002/ind_03-21_2021_2_2_16_8_42_95246.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1002/ind_03-21_2021_2_2_16_8_42_95246.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal que os proprietários de terrenos baldios do bairro Barão do Melgaço III sejam notificados para efetuarem a limpeza dos terrenos.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_004_patrolamento_e_encascalhamento_do_moyses_de_freitas.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_004_patrolamento_e_encascalhamento_do_moyses_de_freitas.docx</t>
   </si>
   <si>
     <t>Indicação nº 004/2021_x000D_
 Indica ao Prefeito Municipal o patrolamento e encascalhamento do Bairro Moysés de Freitas.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_005_faixa_de_pedestre_em_frente_o_mercado_irmaos_goncalves.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_005_faixa_de_pedestre_em_frente_o_mercado_irmaos_goncalves.docx</t>
   </si>
   <si>
     <t>Indicação nº 005/2021_x000D_
 Indica ao Prefeito Municipal a pintura de uma faixa de pedestre em frente ao Supermercado Irmãos Gonçalves, na Avenida Tancredo Neves.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_006_redutor_de_velocidade_na_perimetral.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_006_redutor_de_velocidade_na_perimetral.docx</t>
   </si>
   <si>
     <t>Indicação nº 006/2021_x000D_
 Indica ao Prefeito Municipal a implantação de 01 (um) redutor de velocidade (quebra-molas), nas normas do CONTRAN, na Avenida Dedimes Chechinel (Perimetral), entre os Residenciais Maria Moura e União.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_05.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_05.docx</t>
   </si>
   <si>
     <t>Indicação nº 005/2021 indica ao Prefeito Municipal o patrolamento e encascalhamento das ruas 102-05, 102-06, 102-09 e avenida 1507, ( pontos críticos ) todos localizado no Bairro Moisés de Freitas na Cidade de Vilhena.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_no01-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_no01-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2021_x000D_
 Que seja realizado a limpeza do bueiro localizado na Avenida Brigadeiro Eduardo Gomes.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_no02-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_no02-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2021 Que seja realizado a pintura do parquinho localizado na E. M. E. I. Chitosse Mochisuki Inaba</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_no03-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_no03-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº 003/2021 Que seja realizado a reforma do banheiro público na praça da Avenida Brigadeiro Eduardo Gomes.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_001-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_001-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 001/2021_x000D_
 _x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que proceda a construção de uma rampa de acessibilidade em frente ao Rei do Pano e ao canteiro central da Avenida Major Amarante.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_no_002-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_no_002-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 002 /2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a Elaboração de um Projeto para criação de um Espaço Alternativo de Esporte, Lazer e Cultura de Vilhena, a se realizar nos dois sentidos do trecho da Avenida Tancredo Neves em frente à Câmara de Vereadores e na Praça dos Três Poderes.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Indicação 004/2021_x000D_
 _x000D_
 Indica ao Senhor Prefeito, a instalação de lâmpadas, na Rua José de Alencar, nº 1157, Centro (nas margens da Av 1º de Maio).</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Indicação 005/2021_x000D_
 _x000D_
 Indica ao Senhor Prefeito, a instalação de lâmpadas na Rua Rosaline A. de Castro, nº 1125, Centro (nas margens da Av 1º de Maio).</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_006_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_006_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 006/2021_x000D_
 _x000D_
 Indica ao Senhor Prefeito, a instalação de lâmpadas na Av . Marechal Deodoro da Fonseca, nº 1137, Centro (nas margens da Av 1º de Maio).</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_01-2021_-_vereadora_clerida_alves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_01-2021_-_vereadora_clerida_alves.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2021 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal a sinalização de trânsito em toda a extensão da Avenida Rondônia.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_02-2021_-_vereadora_clerida_alves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_02-2021_-_vereadora_clerida_alves.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2021 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal a construção de uma rotatória entre a BR -174 e Avenida Rondônia.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_2021-01_-_vacinacao_dos_servidores_da_educacao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_2021-01_-_vacinacao_dos_servidores_da_educacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 01/2021. Indica ao Excelentíssimo Senhor Prefeito que, caso haja retorno das aulas e atividades presenciais nas escolas municipais: a) todos os trabalhadores da educação sejam previamente vacinados contra a COVID; e b) que o ambiente físico das escolas municipais seja previamente preparado com respeito a todas as diretrizes e protocolos para contenção da COVID estabelecidos pela Organização Mundial da Saúde (OMS) e legislação nacional, inclusive com a disponibilização de Equipamentos de Proteção Individual (EPI’s) e treinamento de todos os trabalhadores da educação.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_03.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_03.docx</t>
   </si>
   <si>
     <t>Indicação nº 003/2021 indica ao Prefeito Municipal a limpeza e manutenção da Praça do bairro Orleans.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_03.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Indicação 03/2021_x000D_
  O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a realização de uma campanha de conscientização contra o Covid-19.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_04.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Indicação 04/2021_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a reconstrução do meio-fio da Rua Nelson Tremea, nº 260, próximo ao Banco do Brasil, na altura do Mimos’Pet Banho e Tosa, Bairro Centro.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1022/02-2021_indic._implantacao_projeto_legal.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1022/02-2021_indic._implantacao_projeto_legal.pdf</t>
   </si>
   <si>
     <t>Indicação nº 002/2021 Indica ao Prefeito Municipal a implantação do Projeto Hora Legal para que a Polícia Militar atue em conjunto com o Município visando à Implantação de medidas de Combate às Atividades Irregulares e Ilegais.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1023/03-2021_indic._vacinacao_seguranca_e_educacao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1023/03-2021_indic._vacinacao_seguranca_e_educacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 003/2021 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a inclusão dos profissionais da segurança pública (agentes penitenciários penais, policiais e bombeiros) e dos profissionais da rede de educação para vacinação contra COVID-19.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_007_bebedouros_e_banheiro_no_parque_ecologico.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_007_bebedouros_e_banheiro_no_parque_ecologico.docx</t>
   </si>
   <si>
     <t>Indicação nº 007/2021_x000D_
 Indica ao Prefeito Municipal a instalação de bebedouros e construção de banheiros no Parque Ecológico Rondon.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_008_patrolamento_e_encascalhamento_da_av_1511_cristo_rei.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_008_patrolamento_e_encascalhamento_da_av_1511_cristo_rei.docx</t>
   </si>
   <si>
     <t>Indicação nº 008/2021_x000D_
 Indica ao Prefeito Municipal o patrolamento e encascalhamento na Avenida 1.511, principalmente em frente ao número 1757, Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_009_patrolamento_e_encascalhamento_da_av_tancredo_neves.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_009_patrolamento_e_encascalhamento_da_av_tancredo_neves.docx</t>
   </si>
   <si>
     <t>Indicação nº 009/2021_x000D_
 Indica ao Prefeito Municipal o patrolamento e encascalhamento da Avenida Tancredo Neves, na área não pavimentada desta via.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_2021-02_-_criacao_do_auxilio_internet_para_docentes.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_2021-02_-_criacao_do_auxilio_internet_para_docentes.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 02/2021. Indica ao Senhor Prefeito a criação de auxílio internet mensal para os professores da rede municipal de educação em valor a ser estabelecido em conformidade com o orçamento da Secretaria Municipal de Educação (SEMED).</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1043/03-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1043/03-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 03/2021. Indica ao Senhor Prefeito a pavimentação asfáltica das avenidas do Bairro Jardim Social.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1044/04-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1044/04-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 04/2021. Indica ao Senhor Prefeito a construção de uma praça no bairro Jardim Social.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_no04-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_no04-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº004/2021 - Que seja adquirido 10 (dez) cadeira de roda para atender a demanda do Hospital Regional Adamastor Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_no05-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_no05-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº005/2021 - Que seja realizado a contratação de prestação de Serviços Telefônico Fixo para o fornecimento de uma linha telefônica em atendimento as necessidades do Hospital Regional Adamastor Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1047/indicacao_no06-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1047/indicacao_no06-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº006/2021 - Que seja realizado o patrolamento e encascalhamento das estradas localizada na linha Rio Claro.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1048/ind_04-21_2021_2_10_16_16_6_2342.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1048/ind_04-21_2021_2_10_16_16_6_2342.pdf</t>
   </si>
   <si>
     <t>Indicação nº 004/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal que efetue a limpeza do Terreno localizado na Rua Capivari, onde será construída a quadra de esportes no Bairro Solar de Vilhena.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1049/ind_05-21_2021_2_10_16_17_43_95824.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1049/ind_05-21_2021_2_10_16_17_43_95824.pdf</t>
   </si>
   <si>
     <t>Indicação nº 005/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal, a limpeza e desobstrução do bueiro localizado na Avenida José do Patrocínio, de esquina com a Rua Presidente Médici.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1050/ind_06-21_2021_2_10_16_19_9_99741.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1050/ind_06-21_2021_2_10_16_19_9_99741.pdf</t>
   </si>
   <si>
     <t>Indicação nº 006/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal, a recuperação asfáltica na Av. Brigadeiro Eduardo Gomes, no trecho entre o Parque de Exposição e o Bairro Resid. Solar de Vilhena.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_003.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_003.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 003/2021_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente que proceda a troca da Tampa do bueiro localizada na esquina da Avenida Brigadeiro Eduardo Gomes com a Avenida Brasil.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_06.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_06.docx</t>
   </si>
   <si>
     <t>Indicação nº 006/2021, indica a construção de Quebra-Molas na Av. Carmelita dos Anjos 34, próximo a residência de n° 7966, e na Av. Boa Vista próximo a residência de n° 7223, e na Av. José Roberto Garcia Moreira, sendo um próximo a residência de n° 7471 e outro próximo a residência de n°7653, todos localizados no Bairro Embratel na Cidade de Vilhena.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_004.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_004.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 004/2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, o encascalhamento e patrolamento na Rua 8216, no Bairro Barão do Melgaço II.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_005.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_005.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº005 /2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a viabilidade da permuta do prédio antigo da 1º e 2º Vara Criminal da Comarca de Vilhena com Delegacia Especializada no Atendimento à Mulher - DEAM.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao__008_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao__008_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 008/2021_x000D_
 _x000D_
 Indica ao Senhor Prefeito, a instalação de redutor de velocidade (quebra-molas), no seguinte endereço:_x000D_
 _x000D_
 Rua 901, nº 2196, Lote 06-A, Setor 9, Quadra 01, Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao__009_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao__009_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 009/2021_x000D_
 _x000D_
 Indica ao Senhor Prefeito, patrolamento e cascalhamento, no seguinte endereço:_x000D_
 Av. Marechal Deodoro da Fonseca, nº 1137, Centro (no final da Avenida Marechal Deodoro da Fonseca, abaixo da Avenida 1º de Maio ).</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_007_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_007_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 007/2021_x000D_
 _x000D_
 Indica ao Senhor Prefeito, a instalação de lâmpadas de led e limpeza da área (cortar grama e matos) no seguinte endereço:_x000D_
 _x000D_
 Praça Orleans, em frente à Rua Cleber Mafra de Souza, Bairro Orleans.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1061/04-2021_revitalizacao_das_pracas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1061/04-2021_revitalizacao_das_pracas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 04/2021 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a revitalização, manutenção e conservação de todas as praças da cidade, como roçada de gramado, recuperação de pavimentos, pintura de meio fio, conserto de aparelhos de atividade física, reposição de areia das áreas de playground e manutenção de áreas verdes.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1062/05-2021_pista_ta_de_caminhada.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1062/05-2021_pista_ta_de_caminhada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 05/2021 O Vereador subscritor desta, na forma regimental, indica ao Prefeito a construção de uma pista de caminhada na Avenida Tancredo Neves, com início na Prefeitura e término na Avenida Melvin Jones.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1064/indicacao_no05.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1064/indicacao_no05.pdf</t>
   </si>
   <si>
     <t>Indicação nº 05/2021_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a realização de um Processo Seletivo para a contratação de médicos Clínico Geral.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1065/ind_07-21_2021_2_19_13_27_26_5831.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1065/ind_07-21_2021_2_19_13_27_26_5831.pdf</t>
   </si>
   <si>
     <t>Indicação nº 007/2021_x000D_
 _x000D_
 Indica ao Prefeito Municipal a troca de lâmpadas na Av. Magnólia, em frente ao nº 1051, no bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1066/ind_08-21_2021_2_19_13_28_39_83759.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1066/ind_08-21_2021_2_19_13_28_39_83759.pdf</t>
   </si>
   <si>
     <t>Indicação nº 008/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal a limpeza das calçadas, construídas pela prefeitura, na Av. Rotary Clube, no Jardim Universitário.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1067/ind_09-21_2021_2_19_13_29_49_39746.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1067/ind_09-21_2021_2_19_13_29_49_39746.pdf</t>
   </si>
   <si>
     <t>Indicação nº 009/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal que seja efetuada a limpeza do terreno onde está localizado o posto de saúde Leonardo Alves de Souza, no Bairro Alto Alegre.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_2021-05_-_limpeza_dos_terrenos_do_moyses_de_freitas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_2021-05_-_limpeza_dos_terrenos_do_moyses_de_freitas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 05/2021. Indica ao Senhor Prefeito a notificação dos proprietários dos terrenos desocupados do Bairro Moysés de Freitas para que tomem providência quanto à limpeza dos referidos terrenos.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_2021-06_-_asfalto_alto_dos_parecis.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_2021-06_-_asfalto_alto_dos_parecis.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 06/2021. Indica ao senhor prefeito a pavimentação asfáltica na Rua 8215 do Bairro Alto dos Parecis.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_no07-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_no07-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº07/2021 - Que seja realizado o combate à proliferação de pombos na escola E.M.E.I. Professora Aparecida da Silva.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_no08-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_no08-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº08/2021 - Que seja realizada a limpeza da calçada lateral e fundo na E.E.E.F. Senador Ronaldo Aragão.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_no09-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_no09-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº09/2021 - Que seja realizada a limpeza das bocas de lobo localizadas na Avenida Paraná.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/2021. Indica ao Senhor Prefeito a construção de uma praça de lazer com projeto paisagístico em frente ao aeroporto de Vilhena.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1074/indicacao_2021-08_-_asfalto_barao_do_melgaco.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1074/indicacao_2021-08_-_asfalto_barao_do_melgaco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2021. Indica ao Senhor Prefeito a pavimentação asfáltica da Rua 8208 do Bairro Barão do Melgaço I.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1076/indicacao_006.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1076/indicacao_006.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº006/2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a elaboração de um Projeto de pavimentação asfáltica na Avenida 1º de Maio, entre as Ruas Domingos Linhares a Rua Gonçalves Dias.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1078/indicacao_007.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1078/indicacao_007.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº007/2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a elaboração de um Projeto de pavimentação asfáltica Rua Santa Terezinha, Bairro São José.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_008.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_008.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 008/2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, a criação de uma campanha que incentive a população a consumir no comércio local e a fazer uso de serviços autônomos, para fortalecer a economia (emprego e renda) neste tempo de pandemia.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_004_-__vereadora_clerida_alves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_004_-__vereadora_clerida_alves.pdf</t>
   </si>
   <si>
     <t>Indicação Nº004/2021 - Vereadora Clerida Alves_x000D_
 Indica ao Prefeito Municipal a manutenção da iluminação da Rua 1502, Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_005_-__vereadora_clerida_alves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_005_-__vereadora_clerida_alves.pdf</t>
   </si>
   <si>
     <t>Indicação 005/2021 - Vereadora Clerida Alves_x000D_
 Indica ao Prefeito Municipal o patrolamento da Rua 1807, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_006_-__vereadora_clerida_alves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_006_-__vereadora_clerida_alves.pdf</t>
   </si>
   <si>
     <t>Indicação 006/2021 - Vereadora Clerida Alves_x000D_
 Indica ao Prefeito Municipal a abertura do canteiro central da Avenida Paraná com as  ruas 2307 e rua V-1, Bairro Cohab.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1083/06-2021_indica_cargos_de_psicologo_e_assistente_social_nas_escolas_municipais.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1083/06-2021_indica_cargos_de_psicologo_e_assistente_social_nas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Indicação nº 006/2021_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito que interceda junto a Secretaria de Educação e a Secretaria de Administração da municipalidade no sentido de providenciar com urgência criação dos cargos de Psicólogo e Assistente Social para atuarem nas escolas municipais como preconiza a Lei Federal nº. 13.935/2019.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1084/07-2021_contracao_de_professor_auxiliar_para_alunos_com_deficiecias_e_transtornos_globais.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1084/07-2021_contracao_de_professor_auxiliar_para_alunos_com_deficiecias_e_transtornos_globais.pdf</t>
   </si>
   <si>
     <t>Indicação nº 007/2021. O Vereador subscritor desta, na forma regimental, indica ao Prefeito que faça projeto de lei para contratação de professor auxiliar nas escolas de ensino regular para alunos com deficiências, transtornos globais do desenvolvimento e altas habilidades/superdotação, visto que é de previsão legal que o principio da igualdade seja exercido na rede municipal de ensino. Abaixo a justifica com as lei que tornam o projeto plausível e digno de ser aplicado. Em anexo o projeto de lei para análise e acréscimo de outros benefícios conforme o senhor achar necessário.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1085/08-2021_manutencao_no_telhado_da_unidade_de_saude_do_setor_12.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1085/08-2021_manutencao_no_telhado_da_unidade_de_saude_do_setor_12.pdf</t>
   </si>
   <si>
     <t>Indicação nº 008/2021. O Vereador subscritor desta, na forma regimental, indica ao Prefeito que que seja feito a manutenção e reparos do telhado e do forro da Unidade Básica de Saúde do setor 12.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1086/indicacao_010-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1086/indicacao_010-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 010/2021_x000D_
 Indica ao Prefeito Municipal o patrolamento e encascalhamento da Avenida 1º de Maio até a Avenida Marechal Rondon, Bairro Vila Operaria, Setor 03.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1087/indicacao_011-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1087/indicacao_011-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 011/2021_x000D_
 Indica ao Prefeito Municipal o encascalhamento das Linhas 1 e 2, descendo a Rua Jamari.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_012-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_012-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 012/2021_x000D_
 Indica ao Prefeito Municipal a construção de uma praça de ginástica calistênica no Bairro Assosset.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_no10-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_no10-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº10/2021 - Que seja realizado a reposição de areia, pintura das traves e arquibancadas da quadra esportiva localizada na praça Padre Ângelo Spadari, bem como colocar uma rede de proteção esportiva nas laterais desta quadra de areia</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_no11-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_no11-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº11/2021 - Que seja realizado a pintura das faixas de pedestre localizada na Av. Duque de Caxias.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_no12-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_no12-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº12/2021 - Que seja retirado os entulhos que se encontra, em frente a E.M.E.F. Ensina-me Viver.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_no06.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_no06.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 06/2021_x000D_
 _x000D_
 Indica ao Prefeito Municipal uma Pista de Caminhada, Ciclovia e Iluminação de Lâmpadas de LED, na Avenida Tancredo Neves, com início na esquina da Câmara de Vereadores até a Avenida Paraná.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_013-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_013-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 013/2021_x000D_
 Indica ao Prefeito Municipal o patrolamento e encascalhamento na Linha Boa Esperança, Gleba Iquê, Setor Tenente Marques.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_014-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_014-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 014/2021_x000D_
 Indica ao Prefeito Municipal a reforma, ampliação e manutenção da Pista de Skate na Praça Padre Ângelo Spadari.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_015-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_015-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 015/2021_x000D_
 Indica ao Prefeito Municipal o reparo na iluminação na Avenida Rio Grande do Norte, no trecho da Avenida Mato Grosso até a Avenida Dedimes Cechinel (Perimetral).</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Indicação 10/2021 Indica ao Prefeito que seja feito meio fio, drenagem, lama asfáltica e iluminação na Avenida Brigadeiro Eduardo Gomes, no trecho que se inicia na esquina da Avenida 34 até o Setor 23.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1101/11-2021_indica_plano_diretor.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1101/11-2021_indica_plano_diretor.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 11/2021 Indica ao Prefeito que seja dado início a Plano Diretor do Município que deve ser renovado, o Estatuto da Cidade (Lei Nacional n. 10.257/2001), no § 3º do seu artigo 30, determina que, pelo menos, a cada 10 (dez) anos, os planos diretores devem ser revistos, visto que Vilhena já está neste prazo.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1102/09-2021_indica_iluminacao_academia_livre.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1102/09-2021_indica_iluminacao_academia_livre.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 09/2021 indica ao Prefeito que seja retirado o poste que está inutilizado em frente ao terreno ao lado da academia Atmus, na Rua. Júlio Kzyzanoski e que seja instalado na academia pública ao lado Prefeitura  da Câmara, pois este local está sem iluminação.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Indicação 004 - Vereadora Nica Cabo João_x000D_
 _x000D_
 Indica ao Prefeito que seja feita a instalação de semáforo no cruzamento da Avenida Rondônia _x000D_
 com Avenida Presidente Nasser, que se torna Rio Grande do Norte.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_05_-_nica_cabo_joao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_05_-_nica_cabo_joao.pdf</t>
   </si>
   <si>
     <t>Indicação 005 - Vereadora Nica Cabo João_x000D_
 _x000D_
 Indica ao Prefeito que seja feito o calçamento em volta da feira municipal de domingo, _x000D_
 que fica localizada na Avenida Leopoldo Peres, bairro centro.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Indicação 006 - Vereadora Nica Cabo João_x000D_
 _x000D_
 Indica ao Prefeito que seja feita a substituição do atendimento com médico cardiologista e médico pediatra para atender no Centro de Especialidades Vilhenense - CEV.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1106/ind_10-21_2021_3_8_12_21_26_6551.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1106/ind_10-21_2021_3_8_12_21_26_6551.pdf</t>
   </si>
   <si>
     <t>Indicação nº 010/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal que seja realizado o serviço de patrolamento e o encascalhamento na Rua Profeta Jeremias, Bairro Ipanema.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1107/ind_11-21_2021_3_8_12_22_57_79859.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1107/ind_11-21_2021_3_8_12_22_57_79859.pdf</t>
   </si>
   <si>
     <t>Indicação nº 011/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal a manutenção da iluminação pública, troca de lâmpadas queimadas, colocação de braço de luminária na Rua Manaus, Setor Chácaras.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1108/ind_12-21_2021_3_8_12_23_47_20646.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1108/ind_12-21_2021_3_8_12_23_47_20646.pdf</t>
   </si>
   <si>
     <t>Indicação nº 012/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal a troca de lâmpadas na Av. Leopoldo Perez, em frente ao nº 4814, atrás do Centro de Tradições Gaúcho – CTG, no Bairro Centro.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1114/indicacao_07.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1114/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Indicação nº 07/2021_x000D_
 O Vereador subscritor desta, na forma regimental,  indica ao Poder Executivo Municipal de Vilhena, por meio da Secretaria Municipal de Obras e Serviços Públicos, que tome providências, a fim de sanar o problema de acúmulo de água  oriundo das chuvas, na  Avenida Melvin Jones na altura dos  estabelecimentos Ideal Móveis e 100% Jeans.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1115/12-2021_indica_construcao_de_sala_de_leitura_na_escola_hermogenes_nogueira.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1115/12-2021_indica_construcao_de_sala_de_leitura_na_escola_hermogenes_nogueira.pdf</t>
   </si>
   <si>
     <t>Indicação 12/2021 O Vereador subscritor desta, na forma regimental, indica ao Prefeito a Construção de uma sala de leitura na Escola Municipal de Ensino Fundamental Professor Hermógenes Nogueira.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1116/13-2021_indica_construcao_de_um_laboratorio_de_informatica_na_escola_hermogenes_nogueira.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1116/13-2021_indica_construcao_de_um_laboratorio_de_informatica_na_escola_hermogenes_nogueira.pdf</t>
   </si>
   <si>
     <t>Indicação 13/2021. O Vereador subscritor desta, na forma regimental, indica ao Prefeito a Construção um laboratório de informática na Escola Municipal de Ensino Fundamental Professor Hermógenes Nogueira.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1117/14-2021_indica_ao_prefeito_a_construcao_do_muro_e_reforma_da_quadra_esportiva_da_escola_municipal_de_ensino_fundamental_professor_hermogenes_nogueira..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1117/14-2021_indica_ao_prefeito_a_construcao_do_muro_e_reforma_da_quadra_esportiva_da_escola_municipal_de_ensino_fundamental_professor_hermogenes_nogueira..pdf</t>
   </si>
   <si>
     <t>Indicação  14/2021. O Vereador subscritor desta, na forma regimental, indica ao Prefeito a construção do muro e reforma da quadra esportiva da Escola Municipal de Ensino Fundamental Professor Hermógenes Nogueira.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1118/ind_13-21_2021_3_10_15_31_37_3521.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1118/ind_13-21_2021_3_10_15_31_37_3521.pdf</t>
   </si>
   <si>
     <t>Indicação nº 013/2021_x000D_
 _x000D_
 Indica ao Prefeito Municipal que revise o protocolo de medicamentos COVID do município e inclua o medicamento Actemra (tocilizumabe) para ser disponibilizado para os pacientes.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1119/ind_14-21_2021_3_10_15_32_46_10659.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1119/ind_14-21_2021_3_10_15_32_46_10659.pdf</t>
   </si>
   <si>
     <t>Indicação nº 014/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal a troca de lâmpadas na Av. Benno Luiz Graebin, em frente ao nº 5084, no bairro Jardim Eldorado.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_009.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_009.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 009/2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, uma operação tapa buraco em toda extensão da Avenida Presidente Nasser.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_010.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_010.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 010/2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, a criação de uma campanha em conjunto com o Conselho Regional de Contabilidade, que incentive o contribuinte a doar parte do seu Imposto de Renda ou restituição a instituições sociais.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_no13-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_no13-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº13/2021 Que seja realizado uma reforma, juntamente com a instalação de dois exaustores, na cozinha da Escola Municipal de Ensino Fundamental Ensina-me a Viver.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_no14-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_no14-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº 14/2021 - Que seja adquirido e instalado um bebedouro na Ala da Maternidade do Hospital Regional Adamastor Teixeira de Oliveira</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1127/indicacao_no15-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1127/indicacao_no15-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº 15/2021 - Que seja realizado serviço de tapa-buraco na Av. Dedimes Cechinel.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1128/fundo_municipal_do_idoso.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1128/fundo_municipal_do_idoso.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 01/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja criado o Fundo Municipal do Idoso, conforme Anteprojeto em anexo.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1129/acao_conjunta_entre_semosp_e_saae.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1129/acao_conjunta_entre_semosp_e_saae.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 02/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos faça uma operação conjunta com o SAAE para que seja realizado o patrolamento, cascalhamento e nivelamento nas ruas e avenidas onde o SAAE estiver executando o serviço de saneamento básico.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1130/desifeccao_quimica_no_comercio_local.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1130/desifeccao_quimica_no_comercio_local.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 03/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a utilização do Hipoclorito de Sódio para que seja realizado a Desinfecção química do comercio local em combate ao COVID-19.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1131/scan_2021_3_12_15_35_20_7731.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1131/scan_2021_3_12_15_35_20_7731.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 011/2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, instalação de poste e rede de iluminação pública na Avenida Tancredo Neves, da Rua 743 até o final da Avenida, no bairro Marcos Freire.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_09-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_09-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2021. Indica ao Senhor Prefeito o reparo da pavimentação asfáltica via operação de tapa-buraco na Av. 1705, no cruzamento com a Av. Curitiba.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_2021-10_-_contratacao_profissionais_de_saude_cer.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_2021-10_-_contratacao_profissionais_de_saude_cer.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 10/2021. Indica ao Senhor Prefeito a contratação de médico oftalmologista, fisioterapeuta, nutricionista e psicólogo para atendimento no Centro Especialização de Reabilitação (CER).</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Indicação nº 016/2021_x000D_
 Indica ao Prefeito Municipal a construção de redutor de velocidade (quebra-molas) na Avenida Benno Luiz Graebin, próximo ao Auto Posto e Lava Jato Cidade, Bairro Jardim América.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_017-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_017-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 017/2021_x000D_
 Indica ao Prefeito Municipal o patrolamento e encascalhamento da Rua Vanderlan José da Silva, Bairro Belém.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_018-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_018-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 018/2021_x000D_
 Indica ao Prefeito Municipal a operação tapa-buracos na Avenida Aldo Heidmann, Bairro Residencial Barão do Melgaço III.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_07.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_07.docx</t>
   </si>
   <si>
     <t>Indicação nº 07/2021 Indica Extensão de Rede de  Baixa Tensão para o bairro Embratel nas seguintes ruas, Mato Grosso (5004) no limite de n° 2523 sentido o bairro Belém 500Mts, e na rua Itália entre as Avenidas José Roberto e Boa Vista 100Mts.  E na rua Vale do Guaporé entre a rua Alvorada com a AV Florianópolis 60Mts, todos localizados no Bairro Embratel na Cidade de Vilhena.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_12.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_12.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 012/2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, determinar ao setor competente que tome providências quanto à instalação de lombada ou redutor de velocidade, na Rua Manaus com a Avenida Washington Luiz, próximo a Casa do Marceneiro – Centro.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_13.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_13.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 013/2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, a contratação emergencial de um médico oftalmologista para atender a rede pública de saúde.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_14.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_14.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 014/2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, a realização de estudos e elaboração de um Projeto para a viabilização de recurso financeiro para pavimentação asfáltica da Rua Reinaldo Gonçalves, no bairro Parque Industrial Tancredo Neves.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1149/ind_16-21_2021_3_18_13_12_57_21159.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1149/ind_16-21_2021_3_18_13_12_57_21159.pdf</t>
   </si>
   <si>
     <t>Indicação nº 016/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal a troca de lâmpadas na Travessa 03, em frente ao nº 3622, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_016_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_016_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 016/2021_x000D_
 _x000D_
 Indica ao Senhor Prefeito, PATROLAMENTO E CASCALHAMENTO na_x000D_
 Av 2202, Nº 1721, Setor 22, em frente a Igreja do ALTÍSSIMO</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_007.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_007.docx</t>
   </si>
   <si>
     <t>Indicação 007/2021 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feita a higienização varias vezes por dia das cadeiras da sala de triagem e sala de medicação do Hospital Regional de Vilhena, nesse período de Pandemia.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_008.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_008.docx</t>
   </si>
   <si>
     <t>Indicação 008/2021 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feita a higienização dos equipamentos utilizado na triagem ( aparelho de pressão, oxímetro, termômetro entre outros) entre o uso de um paciente e outro do Hospital Regional de Vilhena.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_009.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_009.docx</t>
   </si>
   <si>
     <t>Indicação 009/2021 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feito o encascalhamento e limpeza das Ruas 844, 906, 908, 918,921, Setor 9 A, Bairro  Nova Esperança.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Indicação nº 08/2021 Indica ao Prefeito Municipal, juntamente a JBS a reforma da passarela, sobre o Rio Pires de Sá, localizada no final da AV. Celso Mazutti,  que dá acesso ao Frigorifico da Cidade de Vilhena, pois a mesma está interditada pela Defesa Civil do Município, onde se encontra  intransitável.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_no16-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_no16-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº16/2021 - Que seja realizado serviço de poda de árvores no canteiro central da Av. Presidente Nasser.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_no17-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_no17-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº17/2021 - Que seja construído meio-fio, na rua Ana Neri, próximo a localidade da base da Polícia Militar</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_no18-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_no18-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº18/2021 - Que seja realizado operação tapa-buraco na Av. Jó Sato.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_2021-11_-_encascalhamento_no_cidade_nova.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_2021-11_-_encascalhamento_no_cidade_nova.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 11/2021. Indica ao Senhor Prefeito o encascalhamento das Ruas 1005 e Olívio Noetzold, no Bairro Cidade Nova, Setor Chacareiro.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_2021-13_-_encascalhamento_bairro_ique.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_2021-13_-_encascalhamento_bairro_ique.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 12/2021. Indica ao Senhor Prefeito a manutenção da rede de iluminação pública e troca de lâmpadas queimadas na Rua João Batista dos Santos, bairro Iquê.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_2021-13_-_encascalhamento_bairro_ique.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_2021-13_-_encascalhamento_bairro_ique.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 13/2021. A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito o esgotamento das vias alagadas e encascalhamento das Ruas denominadas 651; 8302; 8304; 8307; 8401, e Fábio Leite, do bairro Iquê.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_010-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_010-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 010/2021_x000D_
                                                A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal, a Intervenção junto a este órgão DNIT, a viabilidade de fazer uma Rotatória ou colocação de um Semáforo  no cruzamento da BR 174 com a  Avenida Rondônia.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_011-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_011-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 011/2021_x000D_
                                                   A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feita uma vistoria no Bairro Alto dos Parecis e solicite que proprietários de terreno baldios façam limpeza em seus terrenos.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_012-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_012-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 012/2021_x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feito o encascalhamento da Rua 1802 e da Rua 8225 que dão acesso ao Bairro Alto dos Parecis.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1173/scan_2021_3_26_13_41_17_70946.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1173/scan_2021_3_26_13_41_17_70946.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, a poda com urgência das árvores, localizadas no Distrito de Nova Conquista.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1174/scan_2021_3_26_13_40_39_81159.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1174/scan_2021_3_26_13_40_39_81159.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, a poda das árvores do canteiro central na Avenida Presidente Nasser.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1175/scan_2021_3_26_13_40_4_421.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1175/scan_2021_3_26_13_40_4_421.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, a revitalização das faixas de pedestre e de motos, no Semáforo do cruzamento das Avenidas Benno Luiz Graebin com a Jô Sato.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1176/indica_acao_civil_publica_para_contratacao_de_medicos_que_ainda_nao_fizeram_o_revalida_durante_a_pandemia.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1176/indica_acao_civil_publica_para_contratacao_de_medicos_que_ainda_nao_fizeram_o_revalida_durante_a_pandemia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 15/2021_x000D_
 Indica ao Prefeito que entre com Ação Civil Pública no MP solicitando a licença para a contratação temporária de médicos brasileiros com habilitação para o exercício de medicina no exterior que não prestaram REVALIDA, para atuação no munícipio de Vilhena durante o estado de calamidade pelo COVID-19. Que seja determinado ao CRM/RO que se abstenha de exigir licença para o exercício de medicina e/ou prova de revalidação de diplomas expedidos por instituições estrangeiras a médicos brasileiros formados nestas instituições , para que atuem na rede de saúde municipal de Vilhena durante o período de calamidade pública; e que se abstenha de aplicar qualquer penalidade, tanto ao Município quanto aos profissionais médicos que serão contratados.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_017_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_017_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 017/2021_x000D_
 _x000D_
 Indica ao Senhor Prefeito, FAIXA DE PEDESTRE no seguinte endereço:_x000D_
 Rua José Roberto Garcia Moreira, nº 7430, Setor Embratel</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1188/scan_2021_4_1_16_24_46_8261.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1188/scan_2021_4_1_16_24_46_8261.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 018/2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, a criação de um banco de classificados de emprego no site oficial da Prefeitura.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1189/scan_2021_4_1_16_25_28_65259.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1189/scan_2021_4_1_16_25_28_65259.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 019/2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, o estudo e elaboração de um Projeto para a de pavimentação asfáltica da Avenida Brigadeiro Eduardo Gomes, entre o Parque de Exposição e o Bairro Residencial Solar.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_2021-14_-_iluminacao_da_rua_valeci_uebilin.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_2021-14_-_iluminacao_da_rua_valeci_uebilin.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 14/2021. Indica ao Senhor Prefeito a manutenção da rede de iluminação pública e troca de lâmpadas queimadas na Rua Valesi Wiebbelling, altura do número 140, Setor Chacareiro Pires de Sá.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 15/2021. Indica ao Senhor Prefeito a manutenção por patrolamento e encascalhamento das Ruas 102-04; 102-07 e 102-08 do bairro Moysés de Freitas.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_019-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_019-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 019/2021_x000D_
 Indica ao Prefeito Municipal uma reforma geral e a construção de um parque infantil na praça do Bairro São José.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_020-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_020-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 020/2021_x000D_
 Indica ao Prefeito Municipal o patrolamento e encascalhamento da estrada setor 01, passa em frente a chácara 13, Bairro Embratel, Zona Rural.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_021-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_021-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 021/2021_x000D_
 Indica ao Prefeito Municipal a construção de uma praça e um parque infantil, na rotatória da Avenida Vitória Régia (1.705) com a Avenida Campos Elísio, Bairro Cidade Verde II.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_no19-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_no19-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº19/2021 - Que seja retornado os atendimentos médicos na UBS do Distrito de Nova Conquista.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_no20-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_no20-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº020/2021 - Que seja construído calçada em frente à Escola Cleonice Batista de Jesus.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_no21-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_no21-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº021/2021 - Que seja construída ciclofaixas de ambos os lados da Av. Rondônia demarcando o espaço exclusivo dos ciclistas e pedestres.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_013-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_013-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 013/2021                                                      _x000D_
     A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja instalada a extensão da farmácia básica do Município, juntamente com profissional capacitado para esse tipo de atendimento, na Unidade Básica de Saúde Liro Hoesel do Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_014-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_014-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 014/2021_x000D_
 _x000D_
                                                         A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que volte a ter o atendimento de Posto de Coleta para exames de rotina laboratoriais, na Unidade Básica de Saúde Liro Hoesel no Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_015-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_015-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 015/2021_x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que solicite ao Coordenador da Rede Básica de Saúde que crie uma rotina semanal juntamente com coordenadores das Unidades, para que não falte materiais pensos, medicamentos ambulatoriais e materiais para curativos.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_09.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Indicação nº 09/2021 Indica ao Prefeito Municipal a providência cabíveis para Contratação de um Médico Oftalmologista para o CER Centro Especializado em Reabilitação em Vilhena -RO.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_10.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Indicação nº 010/2021 Indica ao Prefeito Municipal a contração de um Engenheiro de Trânsito para SEMTRAN - Secretaria Municipal de Transporte e Trânsito.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_no22-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_no22-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº22/2021 - Que seja reparado o conjunto de equipamento (roda d’água) que destina água para o reservatório do Park Ecológico.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_no23-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_no23-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº23/2021 - Que seja colocado cesto coletor nos bueiros da cidade transformando-os em bueiro inteligente.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1206/scan_2021_4_9_14_41_49_7111.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1206/scan_2021_4_9_14_41_49_7111.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº020/2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, uma operação tapa buraco em toda extensão da Avenida Antônio Quintino Gomes, no bairro Jardim América.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1207/scan_2021_4_9_14_42_45_15259.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1207/scan_2021_4_9_14_42_45_15259.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº021/2021_x000D_
 _x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, que notifique o proprietário para que tome providências quanto à limpeza do terreno localizado na Avenida Pio Menezes Veiga Júnior, ao lado do Nº 5536 – Jardim das Oliveiras.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_022-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_022-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 022/2021_x000D_
 Indico ao Prefeito Municipal o patrolamento e encascalhamento da estrada na Linha Sabiá, sentido Linha Carevel, próximo ao “bailão da Bia”.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_023-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_023-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 023/2021_x000D_
 Indico ao Prefeito Municipal o reparo na iluminação em alguns pontos das Avenidas Leopoldo Péres, Beira Rio, Sete de Setembro e 1º de Maio, Bairro São José.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_024-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_024-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 024/2021_x000D_
 Indico ao Prefeito Municipal a operação tapa-buracos na Avenida Leopoldo Péres, entre o trecho da Rua Marechal Deodoro da Fonseca até a Rua Costa e Silva.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_08.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_08.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2021_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena, por meio da Secretaria Municipal de Obras e Serviços Públicos, que realize a recuperação paliativa da estrada Carevel, no Setor Piracolino, até a altura da Chácara Recanto Ilheus Braz.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_2021-16_-_inclusao_de_interpretes_de_libras_para_adicional_de_magisterio.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_2021-16_-_inclusao_de_interpretes_de_libras_para_adicional_de_magisterio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 16/2021. Indica ao Senhor Prefeito a alteração da Lei nº 5.012, de 14 de dezembro de 2018, para incluir os profissionais dos cargos de Instrutor de Libras II (MAG 319) e Intérprete de Libras (MAG 320) entre os profissionais que podem receber a Gratificação de Incentivo ao Magistério.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1222/scan_2021_4_13_16_5_37_5231.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1222/scan_2021_4_13_16_5_37_5231.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a limpeza e manutenção na Praça da Avenida Rondônia.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1223/scan_2021_4_13_16_6_25_73459.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1223/scan_2021_4_13_16_6_25_73459.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o estudo da viabilidade de converter o estacionamento permitido na Avenida Curitiba para apenas um lado da via.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1224/scan_2021_4_13_16_7_10_97946.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1224/scan_2021_4_13_16_7_10_97946.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a instalação de Placas Educativas destinadas para os ciclistas.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_11.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Indicação nº 011/2021 Indica ao Prefeito Municipal o Estudo e a  elaboração e um Projeto de Infraestrutura e Pavimentação Asfáltica  para ruas e avenidas ainda não contempladas, no bairro Embratel.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_016_-_2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_016_-_2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 016/2021                                          _x000D_
                  A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que verifique e efetue em caráter de urgência, que seja pago as horas extras para os profissionais de Saúde, Agente de Saúde e Vacinadoras que estão em escala para realizar campanhas de vacinas e estão atuando na linha de frente da Covid-19.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_017_-_2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_017_-_2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 017/2021_x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que efetue o pagamento do adicional de insalubridade em grau máximo (40%) aos profissionais de saúde que trabalham na linha de frente do enfrentamento á covid-19, incluindo os profissionais das unidades básicas de saúde e hospital municipal.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_018_-_2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_018_-_2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 018/2021 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que juntamente com a Secretária de Saúde realize ações em formato Drive-thru, onde seja realizado Testes Rápidos de Covid-19 com mais frequências.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_no24-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_no24-2021.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 024/2021- Que seja realizado a reforma do forro no Centro Especializado Reabilitação (CER).</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1231/tapa_buraco_na_avenida_melvin_jones.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1231/tapa_buraco_na_avenida_melvin_jones.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 04/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos faça uma operação Tapa buraco na avenida Melvin Jones.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1232/reparo_iluminacao_avenida_parana.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1232/reparo_iluminacao_avenida_parana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 05/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos que seja feito o Reparo na iluminação pública na Avenida Paraná.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1233/tapa_buraco_avenida_tancredo_neves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1233/tapa_buraco_avenida_tancredo_neves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 06/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos faça uma operação Tapa buraco na Avenida Tancredo Neves no limite entre a Avenida Jô Sato e a avenida Brigadeiro Eduardo Gomes.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1238/indc_12.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1238/indc_12.pdf</t>
   </si>
   <si>
     <t>Indicação nº 0012/2021  Indica ao Prefeito Municipal Eduardo Toshiya Tsuru o Patrolamento, Encascalhamento,Reconstrução da Ponte 01 na linha 150 sentido ao Aterro Sanitário.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_17.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_17.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 17/2021. Indica ao Senhor Prefeito o encascalhamento da Rua Amapá, Bairro Novo Tempo.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_no25-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_no25-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 025/2021 Que seja realizado um levantamento dos bairros onde ainda não se tem sinalização de trânsitos nas ruas e avenidas e posteriormente seja colocado as placas de sinalização.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_no26-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_no26-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 026/2021 que seja realizado a poda de grama e limpeza do canteiro central e rotatória na Avenida Vitoria Régia.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_no27-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_no27-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N27º Que seja realizado a manutenção das tampas dos bueiros (boca de lobo) localizado no cruzamento da Av. José Roberto Garcia Moreira com a Rua José Bonifácio.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_17-21_2021_4_23_12_9_35_6811.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_17-21_2021_4_23_12_9_35_6811.pdf</t>
   </si>
   <si>
     <t>Indicação nº 017/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal que seja realizado o serviço de patrolamento e o encascalhamento na Av. Das Magnólias (1701), Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1250/ind_18-21_2021_4_23_12_10_36_94259.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1250/ind_18-21_2021_4_23_12_10_36_94259.pdf</t>
   </si>
   <si>
     <t>Indicação nº 018/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal a troca de lâmpadas na Av. Lírio do Vale, ao lado do nº 908, no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1259/indc_13.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1259/indc_13.pdf</t>
   </si>
   <si>
     <t>Indicação nº 013/2021 Indica ao Senhor Prefeito Municipal, na forma regimental, a  Construção de uma Rotatória, no cruzamento da Avenida Rondônia com a Rua Rio Grande do Norte.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1260/scan_2021_4_27_15_27_3_7431.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1260/scan_2021_4_27_15_27_3_7431.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a restauração da parede lateral que cerca a quadra de esporte do CRECA – Centro de Referência Especializado em Crianças e adolescentes.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_2021-18_-_iluminacao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_2021-18_-_iluminacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 18/2021. Indica ao Senhor Prefeito a manutenção da rede de iluminação pública e troca de lâmpadas queimadas na Rua 1713, altura do nº 907, Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_2021-19_-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_2021-19_-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 19/2021. Indica ao Senhor Prefeito a construção de um redutor de velocidade na Rua 916, altura do número 6300, bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_025-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_025-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 025/2021_x000D_
 Indico ao Prefeito Municipal o patrolamento e encascalhamento da Rua Jandaia, Bairro Parque Cidade Jardim I.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Indicação nº 026/2021_x000D_
 Indico ao Prefeito Municipal o reparo na iluminação da Rua 1.510, Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_027-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_027-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 027/2021_x000D_
 Indico ao Prefeito Municipal o patrolamento e encascalhamento da Linha 130, depois do Recanto das Araras.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1269/scan_2021_4_30_15_19_8_7761.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1269/scan_2021_4_30_15_19_8_7761.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o patrolamento, encascalhamento e nivelamento, com curvas de nível nos pontos de escoamento na Linha 135, estrada 152, sentido Pires de Sá.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1270/scan_2021_4_30_15_19_37_46959.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1270/scan_2021_4_30_15_19_37_46959.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a pavimentação asfáltica das Ruas: 1.701, 1.703, 1.707, 1.709, 1.711 e 1.713, no Setor 17, Bairro Jardim Primavera junto com o Setor 35.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Indicação nº 007/2021 - Vereadora Clerida Alves._x000D_
 _x000D_
 Indico ao Prefeito Municipal a instalação de placas de _x000D_
 nomenclatura das principais avenidas da cidade.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_008-2021_-_vereadora_clerida_alves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_008-2021_-_vereadora_clerida_alves.pdf</t>
   </si>
   <si>
     <t>Indicação nº008/2021 -  Vereadora Clerida Alves_x000D_
 _x000D_
 indico ao Prefeito Municipal o patrolamento e cascalhamento _x000D_
 da Rua 102 - 04, nº2606,  Bairro Moisés de Freitas.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Indicação de nº 010/2021 - Vereadora Clerida Alves._x000D_
 _x000D_
 Indico ao Prefeito Municipal o patrolamento e cascalhamento _x000D_
 da Rua 2502, Bairro Jardim Social.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1275/ind._n_7_molhar_as_ruas_do_bairro_alto_dos_parecis.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1275/ind._n_7_molhar_as_ruas_do_bairro_alto_dos_parecis.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 07/2021 -O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja utilizado o caminhão pipa para molhar as ruas do bairro Alto dos Parecis com foco na Rua Tupis.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1276/ind._n_8_patrolamento_da_estrada_do_indio.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1276/ind._n_8_patrolamento_da_estrada_do_indio.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 08/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja feito o Patrolamento e o encascalhamento da Estrada do Índio, s/n, Gleba Corumbiara.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_020-2021_-_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_020-2021_-_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 020/2021_x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que providencie cadeiras para coleta de sangue no Laboratório Municipal.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_021-2021__nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_021-2021__nica.pdf</t>
   </si>
   <si>
     <t>Indicação 021/2021_x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que providencie a troca das lâmpadas dos  postes na Rua Atílio Cervi entre a Rua 8225 e a BR 174  que da o acesso aos Bairros Alto dos Parecis e Bela Vista.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_022-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_022-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 022/2021_x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feita a substituição do atendimento com médico Ortopedista em caráter de Urgência, para atender no Centro de Especialidades Vilhenense - CEV.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1281/indicacao_2021-20_-_instalacao_de_semaforo.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1281/indicacao_2021-20_-_instalacao_de_semaforo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 20/2021. Indica ao Senhor Prefeito a instalação de um semáforo no cruzamento da Av. Tancredo Neves com a Av. Melvin Jones.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1283/estudo_de_viabilidade_para_implementacao_de_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1283/estudo_de_viabilidade_para_implementacao_de_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 09/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, estudo de viabilidade para implantação de redutores de velocidade (quebra-molas) nos pontos críticos da Rua Walisson Junior Arrigo (Rua 743), próximo ao IESA.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1284/ind14_2021_5_11_11_32_24_3191.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1284/ind14_2021_5_11_11_32_24_3191.pdf</t>
   </si>
   <si>
     <t>Indicação nº 014/2021 Indica Patrolamento e Encascalhamento da Linha 130, e Ramal 03 atendendo a solicitação da Associação ASPRAM (Associação dos pequenos produtores do Alto Melgaço),Vilhena/RO.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1285/ind15_2021_5_11_11_33_17_80759.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1285/ind15_2021_5_11_11_33_17_80759.pdf</t>
   </si>
   <si>
     <t>Indicação nº 015/2021 Indica  O Patrolamento e Encascalhamento da Rua 622, que passa no ST 12 e 13 da Cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1286/ind16_2021_5_11_11_34_2_98246.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1286/ind16_2021_5_11_11_34_2_98246.pdf</t>
   </si>
   <si>
     <t>Indicação nº 016/2021 Indica O Patrolamento e Encascalhamento das Ruas C, D e E, e da Rua 7501 e 7502 Setor Embratel da Cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Indicação nº 028/2021 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, o estudo e elaboração de um projeto de pavimentação asfáltica para Rua: 844 entre as Ruas 919 e 921 no Bairro Alto Alegre.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_023-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_023-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 023/2021 _x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja furado um novo poço artesiano no bairro 5ºbec para melhorar a qualidade e a falta de água.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_024-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_024-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 024/2021_x000D_
 _x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feita a troca de lâmpadas e a manutenção na Praça do bairro São José.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_010-2021_-_vereadora_clerida_alves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_010-2021_-_vereadora_clerida_alves.pdf</t>
   </si>
   <si>
     <t>Indicação 010/2021 - Vereadora Clerida Alves_x000D_
 _x000D_
 indico ao Prefeito Municipal a substituição das lâmpadas _x000D_
 queimadas da Rua 819, nº1675, Bairro Alto Alegre.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_011-2021_-_vereadora_clerida_alves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_011-2021_-_vereadora_clerida_alves.pdf</t>
   </si>
   <si>
     <t>Indicação 011/2021 - Vereadora Clerida Alves._x000D_
 _x000D_
 Indico ao Prefeito Municipal a instalação_x000D_
 de lâmpadas na Rua 844, nº6190, Setor 08.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_012-2021_-_vereadora_clerida_alves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_012-2021_-_vereadora_clerida_alves.pdf</t>
   </si>
   <si>
     <t>Indicação nº012/2021 -  Vereadora Clerida Alves_x000D_
 _x000D_
 Indico ao Prefeito Municipal a substituição de lâmpadas_x000D_
  queimadas na Travessa com Rua 902, nº6248, Setor 09.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_no28-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_no28-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 028/2021 - Que seja adquirido 5 (cinco) cadeira de roda para atender as demandas do (CER) Centro Especializado em Reabilitação.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_no29-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_no29-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº029/2021 - Que seja realizado o patrolamento e reparo nos desaguadores da Linha 135.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_no30-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_no30-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 030/2021 - Que seja instalada Placa Proibindo Visitantes Alimentar os Peixes no lago do Parque Ecológico.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_no31-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_no31-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 031/2021 - Viabilidade de construção de quebra-molas na Av. Celso Mazutti, 9611 - Parque São Paulo, próximo a empresa Rondinox.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_no32-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_no32-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº032/2021 - Que seja realizado ampliação na Unidade Básica de Saúde (UBS) no Setor 19.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_no33-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_no33-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº033/2021 - Que seja realizado a revitalização (pintura) de todas as faixas de pedestre localizada no perímetro urbano de Vilhena.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Indicação nº 017/2021 Indica ao Senhor Prefeito Municipal, na forma regimental, O Patrolamento e Encascalhamento das Ruas 8501,8500,8502,8504,8506,8508,8510,8514,8516,8518,8520,8522,8511,8507,8505,8503,7605 e Avenidas 8512 e 8509, do Bairro Assosete  da Cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1313/ind_19-21_2021_5_21_16_13_49_1871.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1313/ind_19-21_2021_5_21_16_13_49_1871.pdf</t>
   </si>
   <si>
     <t>Indicação nº 19/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal que disponibilize o caminhão-pipa para molhar as Ruas do Bairro Cidade Nova e Jardim Social.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1314/ind_20-21_2021_5_21_16_14_56_67559.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1314/ind_20-21_2021_5_21_16_14_56_67559.pdf</t>
   </si>
   <si>
     <t>Indicação nº 20/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal a recuperação asfáltica na Av. José do Patrocínio, no Bairro Centro, em frente ao Mercado Todo Dia.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1315/ind_19.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1315/ind_19.pdf</t>
   </si>
   <si>
     <t>Indicação nº 019/2021 Indica ao Senhor Prefeito Municipal, na forma regimental, O Patrolamento e Encascalhamento das Ruas Olávio Bilac, Rua Jorge Teixeira, Rua Cabixi, Rua Bocaiuva e parte da avenida Joaquim Nabuco do Bairro Embratel da Cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1316/ind_18.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1316/ind_18.pdf</t>
   </si>
   <si>
     <t>Indicação nº 018/2021 Indica ao Senhor Prefeito Municipal, na forma regimental, O Patrolamento e Encascalhamento das Ruas 2211,2205,2209,2207,2225,2204 do ST 22 Bairro Alto alegre da Cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1317/16-2021_patrolamento_e_encascalhamento_de_todas_as_ruas_do_setor_19.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1317/16-2021_patrolamento_e_encascalhamento_de_todas_as_ruas_do_setor_19.pdf</t>
   </si>
   <si>
     <t>Indicação 16-2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito que seja feito o patrolamento e encascalhamento de todas as ruas do Setor 19 (dezenove).</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1318/17-2021_poda_de_arvors_no_cer.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1318/17-2021_poda_de_arvors_no_cer.pdf</t>
   </si>
   <si>
     <t>Indicação 17-20221: O Vereador subscritor desta, na forma regimental, indica ao Prefeito que faça a poda das arvores no CER (Centro de Reabilitação).</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1319/18-2021_manutencao_e_reparos_na_estrutura_do_cer.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1319/18-2021_manutencao_e_reparos_na_estrutura_do_cer.pdf</t>
   </si>
   <si>
     <t>Indicação 18-2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito que_x000D_
 faça manutenção e reparos na estrutura do CER (Centro de Reabilitação), na parte do_x000D_
 forro e troca de lâmpadas, e demais reparos que forem necessários.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1321/19-2021_playground_ecologico_feito_com_pneus_usados.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1321/19-2021_playground_ecologico_feito_com_pneus_usados.pdf</t>
   </si>
   <si>
     <t>Indicação 19-2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito que_x000D_
 faça nas praças do Munícipio o  playground ecológico feito com pneus usados, sugiro que_x000D_
 seja feita parceria com o Estado para utilizar a mão- de -obra dos presos como forma de_x000D_
 reintegração dos mesmos no mercado de trabalho e na sociedade..</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1322/20-2021_revitalizacao_da_placa_com_o_nome_do_marco_geodesico.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1322/20-2021_revitalizacao_da_placa_com_o_nome_do_marco_geodesico.pdf</t>
   </si>
   <si>
     <t>Indicação 20-2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a revitalização da placa com o nome do marco geodésico  e um cercado,  localizado na praça Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1323/21-2021_constucao_de_passarela_de_travessia_em_frente_a_camara.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1323/21-2021_constucao_de_passarela_de_travessia_em_frente_a_camara.pdf</t>
   </si>
   <si>
     <t>Indicação 21-2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a_x000D_
 construção de uma passarela de travessia em frente à Câmara de Vereadores.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_025-2021__nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_025-2021__nica.pdf</t>
   </si>
   <si>
     <t>Indicação 025/2021 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que providencie a Capacitação com curso em especialização em ortopedia, de 08 (oito) funcionários efetivos da saúde  que são concursados na referida área, para que os mesmos venham executar seus trabalhos na oficina  Ortopédica que se encontra no CER (Centro Especializado em Reabilitação).</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1325/ind_20.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1325/ind_20.pdf</t>
   </si>
   <si>
     <t>Indicação nº 020/2021 Indica ao Senhor Prefeito Municipal, na forma regimental, Aquisição de um Veiculo para o Serviço Especializado em Engenharia de Segurança do Trabalho (SESMT).</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_no34-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_no34-2021.pdf</t>
   </si>
   <si>
     <t>Indicação Nº034/2021 - Que seja construído uma Unidade Básica de Saúde UBS entre os bairros Cidade Verde e Moysés de Freitas.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1327/indicacao_no35-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1327/indicacao_no35-2021.pdf</t>
   </si>
   <si>
     <t>Indicação Nº035/2021 - Que seja realizado o plantio de árvores frutíferas, em áreas urbanas tipo: parques, praças, canteiro central das avenidads entre outros locais.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_no36-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_no36-2021.pdf</t>
   </si>
   <si>
     <t>Indicação Nº036/2021 - Que seja realizado: recuperação das pontes, patrolamento e cascalhamento  da linha que dá acesso a cascalheira.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1329/ind_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1329/ind_21.pdf</t>
   </si>
   <si>
     <t>Indicação nº 021/2021 indica  ao Senhor Prefeito Municipal, na forma regimental, O Patrolamento e Encascalhamento da Rua: 8401 do Bairro Embratel da Cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1330/ind_22.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1330/ind_22.pdf</t>
   </si>
   <si>
     <t>Indicação nº 022/2021 Indica ao Senhor Prefeito Municipal, na forma regimental, o patrolamento e encascalhamento da Rua: Paulo Roberto Gasparian, 327, 329 do Bairro Industrial Tancredo Neves cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1331/indicacao_013-2021_-_vereadora_clerida_alves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1331/indicacao_013-2021_-_vereadora_clerida_alves.pdf</t>
   </si>
   <si>
     <t>Indicação nº013 de 2021 - _x000D_
 _x000D_
 Indico ao Prefeito Municipal a instalação de um _x000D_
 quebra molas na Rua 7605, nº918, Bairro: Assossete.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1332/ind_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1332/ind_23.pdf</t>
   </si>
   <si>
     <t>Indicação nº 023/2021 Indica ao senhor Prefeito Municipal, na forma regimental, a separação da Avenida Rondônia com tachão refletivo e a construção de uma mini rotatória entre Av. Rondônia e a Av. Lírio do Vale (1713) na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1333/scan_2021_5_31_15_42_53_2881.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1333/scan_2021_5_31_15_42_53_2881.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, a construção de redutores de velocidade em toda a extensão da Avenida Reinaldo Gonçalves, no Bairro 5º Bec até o início do Bairro Vila Operária.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1334/scan_2021_5_31_14_15_0_341.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1334/scan_2021_5_31_14_15_0_341.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, a elaboração de um projeto para construção de bocas de lobo na Avenida Capitão Castro, no cruzamento com a Rua Castelo Branco, conforme foto anexa.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1335/scan_2021_5_31_14_16_22_68246.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1335/scan_2021_5_31_14_16_22_68246.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Excelentíssimo Prefeito Municipal, a operação limpeza na Avenida Capitão Castro em toda a sua extensão.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1336/indicacao_no37-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1336/indicacao_no37-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 037/2021 - Que seja realizado o Patrolamento e Encascalhamento da rua Tocantins; rua Goiás; rua Acre e rua Bahia no bairro Novo Tempo.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1337/indicacao_no38-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1337/indicacao_no38-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 038/2021 - Que disponibilize a passagem do caminhão pipa, ao menos duas vezes ao dia, na Rua Mato Grosso.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1338/ind_24.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1338/ind_24.pdf</t>
   </si>
   <si>
     <t>Indicação nº 024/2021 indica ao Senhor Prefeito Municipal, na forma regimental, o patrolamento e encascalhamento da linha Carevel, rua que dá acesso ao Pesque e Pague Piracolino, cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_2021-21_-_encascalhamento_na_linha_135.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_2021-21_-_encascalhamento_na_linha_135.pdf</t>
   </si>
   <si>
     <t>Indicação nº 21/2021. Indica ao Senhor Prefeito a realização de obra com maquinário específico para “quebrar” o morro da Kapa 140.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1344/indi_25.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1344/indi_25.pdf</t>
   </si>
   <si>
     <t>Indicação nº 025/2021 Indica o patrolamento e encascalhamento das linhas que dão acesso à Associação dos Produtores Rurais Corumbiara Vida Nova (ASPROVIN) na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1350/22-2021_indicacao_vacinacao_equipe_do_aeroporto.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1350/22-2021_indicacao_vacinacao_equipe_do_aeroporto.pdf</t>
   </si>
   <si>
     <t>Indicação 22/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito que seja feita a vacinação da equipe de trabalho de embarque e desembarque do aeroporto do Município, em torno de 50 funcionários.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_026-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_026-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 026/2021_x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja feita a troca de lâmpadas nos postes das Ruas 103-13 nº 4570, Rua 103-04 nº 5140, Rua 103-10 nº 5018 e nº 4988 e Rua 103-20 nº 4944, Bairro Barão do Melgaço 3.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_027-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_027-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 027/2021_x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que providencie banheiro químico para ser instalado no Parque Ecológico Municipal.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1353/indi_26_2021_6_8_13_20_18_85065.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1353/indi_26_2021_6_8_13_20_18_85065.pdf</t>
   </si>
   <si>
     <t>Indicação nº 026/2021 Indica ao Prefeito Municipal, o patrolamento e encascalhamento da rua 6001, ST 60 que dá acesso ao Balneário Pôr do Sol na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1354/indi_27_2021_6_8_13_21_1_97628.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1354/indi_27_2021_6_8_13_21_1_97628.pdf</t>
   </si>
   <si>
     <t>Indicação nº 027/2021 Indica ao Prefeito Municipal, o patrolamento e encascalhamento das ruas 01, 03, 04, 06, 07, 09, 11 e rua Pastor Adilson da Costa no bairro Embratelzinho na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1357/23-2021_reparo_quebra_molas_av_curitiba.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1357/23-2021_reparo_quebra_molas_av_curitiba.pdf</t>
   </si>
   <si>
     <t>23/2021 O Vereador subscritor desta, na forma regimental, indica ao Prefeito a manutenção e reparos em dois quebra-molas localizados na Avenida Curitiba, entre as Avenidas 1705 e Presidente Nasser.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1359/24-2021_indica_ao_prefeito_a_vacinacao_de_todos_os_servidores_do_posto_fiscal.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1359/24-2021_indica_ao_prefeito_a_vacinacao_de_todos_os_servidores_do_posto_fiscal.pdf</t>
   </si>
   <si>
     <t>Indicação 24/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito a vacinação de todos os funcionários e servidores públicos que trabalham diariamente no Posto Fiscal, pois estes mantém contato constante com pessoas que entram no Estado:_x000D_
 •	Sefin: 64 (sessenta e quatro) servidores, dentre eles auditores fiscais, técnicos, administrativos e estagiários._x000D_
 •	Idaron: 28 (vinte e oito) servidores nas várias atuação que o órgão atua_x000D_
 •	Servidores terceirizados Arauna: 37 (trinta e sete) servidores, agentes para carga e descarga, zeladoria.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1360/scan_2021_6_11_15_10_51_6601.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1360/scan_2021_6_11_15_10_51_6601.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o estudo de uma parceria com o Governo Estadual para a implantação da Central de Atendimento ao Cidadão “Tudo Aqui”.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a instalação de brinquedos com acessibilidade para Crianças com Deficiência em todas as praças do Município.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_no39-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_no39-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº039/2021 - Que seja realizada uma limpeza no pátio da UBS setor Industrial.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_no40-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_no40-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº040/2021 - Que seja instalado aparelho de ar condicionado na recepção e na brinquedoteca na UBS do setor Industrial.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_no41-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_no41-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº041/2021 - Que seja feita a dedetização (fumacê) em todos os bueiro da cidade.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_014-2021_-_vereadora_clerida_alves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_014-2021_-_vereadora_clerida_alves.pdf</t>
   </si>
   <si>
     <t>Indicação 014 /2021 - Vereadora Clerida Alves._x000D_
 _x000D_
 A vereadora subscritora desta, na forma regimental, _x000D_
 indica ao Prefeito Municipal a substituição das lâmpadas_x000D_
 queimadas na Rua Pernanbuco, nº2026, Setor 19.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_015-2021_-_vereadora_clerida_alves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_015-2021_-_vereadora_clerida_alves.pdf</t>
   </si>
   <si>
     <t>Indicação 015/2021 - A Vereadora subscritora desta, na forma regimental, _x000D_
 indica ao Prefeito Municipal a substituição de lâmpadas queimadas na _x000D_
 Rua João Demétrio Schuastz, Jardim das Oliveiras.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_09.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_09.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº09/2021_x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena, que dê seguimento na reforma do prédio do Centro de Saúde Leonardo Alves de Souza, localizado na Rua 819, Setor 08.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 010/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a Secretaria Municipal de Obras e Serviços Públicos -SEMOSP realize uma operação Tapa Buracos na Avenida Presidente Nasser no Bairro Jardim América.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1371/implantacao_de_redutores_de_velocidade_quebra-molas_nos_pontos_criticos_da_rua_marques_henrique_proximo_a_unir..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1371/implantacao_de_redutores_de_velocidade_quebra-molas_nos_pontos_criticos_da_rua_marques_henrique_proximo_a_unir..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 011/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, estudo de viabilidade para implantação de redutores de velocidade (quebra-molas) nos pontos críticos da Rua Marques Henrique próximo à Unir.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1372/implantada_uma_placa_de_maior_visibilidade_na_beira_da_br_174_no_km-15_para_a_identificacao_da_escola_iquezinha.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1372/implantada_uma_placa_de_maior_visibilidade_na_beira_da_br_174_no_km-15_para_a_identificacao_da_escola_iquezinha.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 012/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja implantada uma placa de maior visibilidade na beira da BR-174 no Km-15 para a identificação da escola Iquezinha, localizada na Avenida Padre Jesus Xisto Coperfrutos, Vilhena.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1373/indicacao_no42-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1373/indicacao_no42-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº042/2021 -que seja adquirido mobiliária tipo; mesa, cadeira e armário a fim de atender as demandas da UBS - Unidade Básica de Saúde no Setor Industrial.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1374/indicacao_no43-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1374/indicacao_no43-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 043/2021 - Que contrate empresa especializada em prestação de serviço com caminhões pipa a fim de auxiliar no controle de emissão de poeira nas ruas e avenidas.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_2021-22_-_molhar_rua.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_2021-22_-_molhar_rua.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 22/202. Indica ao Senhor Prefeito a disponibilização de caminhão-pipa para molhar a Rua Fernandes Felipe, no bairro Alto Alegre, principalmente às terças-feiras.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1378/ind28_2021_6_18_13_42_8_9451.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1378/ind28_2021_6_18_13_42_8_9451.pdf</t>
   </si>
   <si>
     <t>Indicação nº 28/2021 indica ao Prefeito Municipal, o patrolamento e cascalhamento das linhas 1, 2, 3 e travessas 01, 02, Setor 12, Associação Corumbiara Nova, sentido BR-364 cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1379/indi29_2021_6_21_13_25_0_3391.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1379/indi29_2021_6_21_13_25_0_3391.pdf</t>
   </si>
   <si>
     <t>Indicação nº 29/2021 indica ao Prefeito Municipal, o patrolamento e cascalhamento da AV. Tancredo Neves nas mediações da AV. 627 até o setor 13 na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1380/ind_21-21_2021_6_21_12_44_55_4781.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1380/ind_21-21_2021_6_21_12_44_55_4781.pdf</t>
   </si>
   <si>
     <t>Indicação nº 21/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal a recuperação asfáltica na Rua Zacarias Rocha de Azevedo, no Bairro Belo Vista, em frente ao nº 1196.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1381/ind_22-21_2021_6_21_12_45_53_19759.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1381/ind_22-21_2021_6_21_12_45_53_19759.pdf</t>
   </si>
   <si>
     <t>Indicação nº 22/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal a troca de lâmpadas na Rua 736, em frente ao nº 2064, no Bairro Marcos Freire.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1382/ind_23-21_2021_6_21_12_46_45_55946.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1382/ind_23-21_2021_6_21_12_46_45_55946.pdf</t>
   </si>
   <si>
     <t>Indicação nº 23/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal a manutenção na rede elétrica interna da Unidade Básica de Saúde Lírio Hoesel, localizado no Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1384/indicacao_2021-23_-_reforma_de_ponte_do_rio_vermelho.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1384/indicacao_2021-23_-_reforma_de_ponte_do_rio_vermelho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 23/2021. Indica ao Senhor Prefeito a reforma da ponte sobre o Rio Vermelho, localizada na estrada velha de Colorado.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_2021-24_-_pavimentacao_rua_910_setor_09.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_2021-24_-_pavimentacao_rua_910_setor_09.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 24/2021. Indica ao Senhor Prefeito a pavimentação asfáltica da Rua 910, Setor 09.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_2021-25_-_pavimentacao_rua_b.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_2021-25_-_pavimentacao_rua_b.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 25/2021. Indica ao Senhor Prefeito a pavimentação asfáltica da Rua B, Parque São Paulo.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1387/indi30.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1387/indi30.pdf</t>
   </si>
   <si>
     <t>Indicação nº 30/2021 indica ao Prefeito Municipal a providência cabíveis para Contratação de um Médico Cardiologista para Hospital Regional Adamastor Teixeira de Oliveira de  Vilhena -RO.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1389/25-2021_202_indica_ao_prefeito_a_vacinacao_de_todos_os_trabalhadores_de_limpeza_urbana_de_coleta_de_lixo_incluindo_garis_e_motoristas_de_caminhoes_de_coleta.4_46_52_37992.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1389/25-2021_202_indica_ao_prefeito_a_vacinacao_de_todos_os_trabalhadores_de_limpeza_urbana_de_coleta_de_lixo_incluindo_garis_e_motoristas_de_caminhoes_de_coleta.4_46_52_37992.pdf</t>
   </si>
   <si>
     <t>Indicação 25/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a vacinação de todos os trabalhadores de limpeza urbana de coleta de lixo, incluindo garis e motoristas de caminhões de coleta.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1391/27-2021__indica_ao_prefeito_a_vacinacao_de_todos_os_trabalhadores_de_limpeza_urbana_de_coleta_de_lixo_incluindo_garis_e_motoristas_de_caminhoes_de_coleta..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1391/27-2021__indica_ao_prefeito_a_vacinacao_de_todos_os_trabalhadores_de_limpeza_urbana_de_coleta_de_lixo_incluindo_garis_e_motoristas_de_caminhoes_de_coleta..pdf</t>
   </si>
   <si>
     <t>Indicação 27/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a colocação de barra fixa e barra paralela para pratica de atividades físicas, na academia ao ar livre que fica localizada ao lado da Câmara Municipal de Vilhena.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1392/ind_24-21_2021_6_23_16_11_47_6451.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1392/ind_24-21_2021_6_23_16_11_47_6451.pdf</t>
   </si>
   <si>
     <t>Indicação nº 24/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal que seja realizado o serviço de patrolamento e o encascalhamento na extensão da Rua 724, descendo a área verde, no setor Pires de Sá.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_no10.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_no10.pdf</t>
   </si>
   <si>
     <t>Indicação nº 10/2021_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena, patrolamento e encascalhamento da estrada sentindo Balneário do Raimundo, zona rural.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_31.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Indicação nº 31/2021 Indica ao Senhor Prefeito Municipal, na forma regimental, Limpeza de pátio da parte externa da e frente  da Escola EMEIEF Progresso Cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1399/indi32_2021_6_24_15_24_39_7321.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1399/indi32_2021_6_24_15_24_39_7321.pdf</t>
   </si>
   <si>
     <t>Indicação nº 32/2021 Indica  ao Prefeito Municipal, na forma regimental. A construção de dois (2) quebra-molas na AV. 743, entre os números 1069 e 1177. Solicito ao órgão competente, pintura de faixa de pedestre enfrente a praça que fica localizada na mesma avenida acima citada, o serviço a ser feito fica localizado entre os bairros Marcos Freires e Cristo Rei, na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1400/indi33.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1400/indi33.pdf</t>
   </si>
   <si>
     <t>Indicação nº 033/2021 Indica ao Prefeito Municipal, na forma regimental. A construção de dois (2) quebra-molas na AV. Antônio Quintino Gomes, nas mediações dos números 4075 e 4144, na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1401/scan_2021_6_25_15_38_47_66159.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1401/scan_2021_6_25_15_38_47_66159.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a elaboração de um projeto de pavimentação das ruas do Bairro Novo Horizonte com bloquetes.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1402/scan_2021_6_25_15_38_3_3931.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1402/scan_2021_6_25_15_38_3_3931.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o estudo da viabilidade da abertura de um processo seletivo para contratação de Agentes de Trânsito.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1403/indicacao_no44-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1403/indicacao_no44-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº044/2021 - Que seja realizado uma manutenção no parque infantil e da academia ao ar livre na praça do bairro Orleans.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1404/indicacao_no45-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1404/indicacao_no45-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 045/2021  Que seja colocado haste de iluminação pública nos postes da Estrada D, A1   Bairro Embratel 28.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1405/indicacao_no46-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1405/indicacao_no46-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 046/2021 - Que seja realizado a implantação de poste de luminária, praça  Bacia da Macrodrenagem, final da Avenida Brigadeiro Eduardo Gomes.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1406/indi34.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1406/indi34.pdf</t>
   </si>
   <si>
     <t>Indicação nº 034/2021 Indica ao Prefeito Municipal, na forma regimental, A instalação de Parque Infantil na praça do bairro Orleans na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1408/indicacao_no47-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1408/indicacao_no47-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 047/2021 - Que promova campanhas para doação de Sangue. (sem nenhum custo com transporte aos interessados).</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1409/indicacao_no48-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1409/indicacao_no48-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº048/2021 - _Que seja realizado a aquisição e instalação de parque infantil, com quadra de futebol e vôlei, assim como uma área de lazer a fim de atender os bairros do Cidade Verde.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1410/indicacao_028-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1410/indicacao_028-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 028/2021_x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja feita a Complementação da Pavimentação em execução na Avenida Arnaldo Batista de Andrade (627) entre o trecho da Avenida Goiás e Avenida Carmelita Fermina dos Anjos (34) no Bairro Parque São Paulo setor 06 (seis).</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_029-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_029-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 029/2021 _x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que providencie a troca das lâmpadas dos  postes na Avenida Josefa Ferreira Damasceno entre as Ruas 19 (dezenove) e 27 (vinte sete)   Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1412/indicacao_030-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1412/indicacao_030-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 030/2021_x000D_
 _x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja providenciado uma operação tapa buracos no trecho da Avenida Marechal Rondon e Celso Masutti que da acesso a Avenida Paraná.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1413/indicacao_018_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1413/indicacao_018_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 018/2021_x000D_
 _x000D_
 Indica ao Prefeito, Patrolamento e Cascalhamento na Linha 135, km 14, Gleba 37, Setor Corumbiara, Zona Rural (Estrada da Carevel), próximo ao Sítio Jordão.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1415/indi35_2021_6_30_15_43_0_3581.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1415/indi35_2021_6_30_15_43_0_3581.pdf</t>
   </si>
   <si>
     <t>Indicação nº 035/2021Indica ao Prefeito Municipal, na forma regimental. Contratação de 25 (Vinte e Cinco) , ACS Agente de Saúde Comunitário sendo 12 (doze) é substituição de vagas e 13 (treze) para suprir bairros e localidades rurais sem atendimentos, destinados para Secretária de Saúde Municipal na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1416/29-2021_passagem_do_caminhao_pipa_para_molhar_as_ruas_com_regularidade_do_setor_12.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1416/29-2021_passagem_do_caminhao_pipa_para_molhar_as_ruas_com_regularidade_do_setor_12.pdf</t>
   </si>
   <si>
     <t>Indicação 29/2021: O Vereador Subscritor, na forma regimental, indica ao Prefeito que seja feito a passagem do caminhão pipa para molhar as ruas, com regularidades do setor 12.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1417/indi36.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1417/indi36.pdf</t>
   </si>
   <si>
     <t>Indicação nº 036/2021 Indica ao Prefeito Municipal, na forma regimental. O termino de um banheiro destinado a crianças especiais e construção de dois banheiros sendo um masculino e um feminino na área externa da escola Professora Penha Rosendo Leite na AV. Melvin Jones na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1418/indicacao_no49-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1418/indicacao_no49-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº 049/2021 Que seja realizado o combate de proliferação de pombo na UBS Leonardo Alves de Souza.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Indicação 019/2021_x000D_
 Indica ao Sr. Prefeito substituição de lâmpadas na Avenida Guaporé, nº 316, Bairro Solar</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1420/30-2021_indica_ao_prefeito_a_construcao_de_uma_praca_publica_no_setor_12..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1420/30-2021_indica_ao_prefeito_a_construcao_de_uma_praca_publica_no_setor_12..pdf</t>
   </si>
   <si>
     <t>Indicação 30/ 2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a construção de uma praça pública no Setor 12.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1429/31-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_iluminacao_dos_bairros_perifericos_com_lampadas_de_led..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1429/31-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_iluminacao_dos_bairros_perifericos_com_lampadas_de_led..pdf</t>
   </si>
   <si>
     <t>Indicação 31/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a iluminação dos bairros periféricos com lâmpadas de led.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1430/32-2021__indica_ao_prefeito_a_construcao_de_pontos_de_onibus_com_cobertura_nas_areas_rurais_do_municipio_para_proteger_as_criancas_que_aguardam_a_espera_de_transporte_escolar..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1430/32-2021__indica_ao_prefeito_a_construcao_de_pontos_de_onibus_com_cobertura_nas_areas_rurais_do_municipio_para_proteger_as_criancas_que_aguardam_a_espera_de_transporte_escolar..pdf</t>
   </si>
   <si>
     <t>Indicação 32/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a construção de pontos de ônibus com cobertura nas áreas rurais do Município para proteger as crianças que aguardam a espera de transporte escolar.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_no50-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_no50-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº050/2021 - Que seja colocado areia na quadra, assim como, também, fazer uma reforma no quiosque colocando um piso que possibilita o melhor conforto para as crianças da E.E.I.E.F. Bianca e Leonardo de Mattos Bezerra.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1432/indicacao_no51-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1432/indicacao_no51-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº051/2021 - Que seja realizado a interligação, mediante passarela de madeira, entre o Parque Ecológico e a praça da Bacia de Drenagem.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_no52-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_no52-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº052/2021 - Que seja transformado o banheiro localizado na Av. Brigadeiro Eduardo Gomes em uma galeria de exposição de materiais esportivos.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1434/implantacao_de_quebra-molas_na_avenida_rondonia.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1434/implantacao_de_quebra-molas_na_avenida_rondonia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n°13 /2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, estudo de viabilidade para implantação de redutores de velocidade (quebra-molas) nos pontos críticos da Avenida Rondônia.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>INDICAÇÃO n°14/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, estudo de viabilidade para implantação de redutores de velocidade (Rotatória) ou (Semáforo) do cruzamento da Avenida Presidente Nasser com a Avenida Rondônia.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1436/indi37.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1436/indi37.pdf</t>
   </si>
   <si>
     <t>Indicação nº 037/2021 Indica ao Prefeito Municipal, na forma regimental a abertura da rua, dando continuidade da avenida Dedimes Cechinel no bairro Barão do Melgaço II, interligando com a linha 135 no setor 27.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1437/camscanner_07-08-2021_12.52.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1437/camscanner_07-08-2021_12.52.pdf</t>
   </si>
   <si>
     <t>Indicação nº 038/2021 Indica ao Prefeito Municipal, na forma regimental, a operação “tapa buracos” na rua116-15 do bairro União cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1444/33-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_instituicao_do_auxilio_saude_para_os_servidores_municipais..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1444/33-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_instituicao_do_auxilio_saude_para_os_servidores_municipais..pdf</t>
   </si>
   <si>
     <t>Indicação 33/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a instituição do auxílio saúde para os servidores municipais.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1450/indicacao_031-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1450/indicacao_031-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 031/2021_x000D_
 _x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja providenciado a pintura refletiva dos quebra- molas na Avenida Paraná.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_032-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_032-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 032/2021_x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja providenciado quebra- mola na Avenida  Marechal Rondon entre a Rua Natal e Claudio Coutinho.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1452/indicacao_033-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1452/indicacao_033-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 033/2021_x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja colocado o Nome da Engenheira Civil Jasmin Sadika Mohamed Hussein, na Praça que esta em construção no Bairro Bodanese.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1453/33-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_instituicao_do_auxilio_saude_para_os_servidores_municipais..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1453/33-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_instituicao_do_auxilio_saude_para_os_servidores_municipais..pdf</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1454/34-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_iluminacao_com_lampadas_de_led_na_rotatoria_do_bairro_cidade_verde_2..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1454/34-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_iluminacao_com_lampadas_de_led_na_rotatoria_do_bairro_cidade_verde_2..pdf</t>
   </si>
   <si>
     <t>Indicação 34/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a iluminação com lâmpadas de led na rotatória do Bairro Cidade Verde 2.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_39.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Indicação nº 039/2021  Indica ao Prefeito Municipal Eduardo Toshiya Tsuru o patrolamento, encascalhamento, reconstrução da Ponte  na linha 100 e Travessão do Chimarrão.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_40.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Indicação nº 040/2021 Indica ao Prefeito Municipal Eduardo Toshiya Tsuru a aquisição de 01 (um) Aparelho de ultrassom ultra Portátil  RKU10 e 02(duas) baterias do mesmo, destinado a Secretária de Agricultura para os produtores Rurais, principalmente os participantes do programa Balde Cheio.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1460/indicacao_41.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1460/indicacao_41.pdf</t>
   </si>
   <si>
     <t>Indicação nº041/2021 indica ao Prefeito Municipal Eduardo Toshiya Tsuru o patrolamento e  encascalhamento,  na linha 70 (setenta) sentido  Distrito Nova Conquista.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1461/35-2021_indica_ao_prefeito_a_realizacao_de_um_itinerante_percorrendo_os_bairros_de_vilhena_com_suas_sugestoes_para_a_elaboracao_do_ppa__plano_pluri.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1461/35-2021_indica_ao_prefeito_a_realizacao_de_um_itinerante_percorrendo_os_bairros_de_vilhena_com_suas_sugestoes_para_a_elaboracao_do_ppa__plano_pluri.pdf</t>
   </si>
   <si>
     <t>Indicação 35/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a realização de um itinerante percorrendo os bairros de Vilhena, para buscar, divulgar, esclarecer dúvidas e estimular a população a participar com suas sugestões para a elaboração do PPA – Plano Plurianual.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_42.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Indicação nº 042/2021 Indica ao Prefeito Municipal Eduardo Toshiya Tsuru o patrolamento e  encascalhamento ,  na rua Alvorada bairro Jardim das Oliveiras VILHENA/RO.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_028-2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_028-2021.pdf</t>
   </si>
   <si>
     <t>Indicação N.º 028/2021. O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja feito, por meio da Secretaria Municipal de Planejamento – SEMPLAN e sua equipe de engenharia, um estudo e posterior emissão de laudo técnico que é necessário para o conserto de várias goteiras existentes na cobertura do Ginásio de Esportes da Associação Vilhenense de Voleibol -  AVV.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_021_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_021_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 021/2021_x000D_
 _x000D_
 Indica ao Prefeito a disponibilização de um Médico Clínico Geral para atender a Associação dos Chacareiros União da Vitória - ASCUV, na linha 135, uma vez por semana, bem como um Agente Comunitário de Saúde, para realiozar o acompanhar daquelas familias.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_022_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_022_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 022/2021_x000D_
 _x000D_
 Indica ao Prefeito, a aquisição de material para construção de salas na Associação dos Chacareiros União da Vitória - ASCUV, na linha 135, Gleba Corumbiara, para realização de atendimento médico às familias que residem naquele Setor.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1476/36-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_incluir_nos_projetos_de_asfaltos_a_implantacao_de_quebra-molas_na_cidade_de_vilhena.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1476/36-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_incluir_nos_projetos_de_asfaltos_a_implantacao_de_quebra-molas_na_cidade_de_vilhena.pdf</t>
   </si>
   <si>
     <t>Indicação 36-2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a incluir nos projetos de asfaltos a implantação de quebra-molas na cidade de Vilhena.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1478/indi43.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1478/indi43.pdf</t>
   </si>
   <si>
     <t>Indicação nº 043/2021 Indica ao Prefeito Municipal Eduardo Toshiya Tsuru á construção de um salão para auditório e brinquedoteca e ampliação da dispensa onde armazena os alimentos da Escola EMEI Mário Grasso, na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_44.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Indicação nº 044/2021 Indica ao Prefeito Municipal Eduardo Toshiya Tsuru o patrolamento e encascalhamento da Linha 165 Comonidade Santo André ao Igarapé Raso, indo ate o KM 03 sentido ao Rio Areia, com continuidade até a Cascalheira, em direção ao Distrito de Nova Conquista.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1481/ind._n_15_reparo_na_passarela_do_parque_ecologico.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1481/ind._n_15_reparo_na_passarela_do_parque_ecologico.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 15/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que que sejam feitos reparos na escadaria e na passarela do Parque Ecológico.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1482/ind._n_16_reparo_na_rua_augusto_nicolielo_esquina_com_a_sabino_bezerra_de_queiroz.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1482/ind._n_16_reparo_na_rua_augusto_nicolielo_esquina_com_a_sabino_bezerra_de_queiroz.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 16/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize o reparo do buraco existente na esquina da Rua Augusto Nicolielo com a Av. Sabino Bezerra de Queiroz.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1485/indicacao_34-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1485/indicacao_34-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 034/2021_x000D_
 _x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja contratado um Cardiologista para realizar consultas eletivas do Eco cardiograma.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1486/indicacao_35-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1486/indicacao_35-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 035/2021_x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja chamado em caráter de urgência os motoristas concursados para suprir as vagas de máquinas e veículos pesados do Município.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1487/indicacao_36-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1487/indicacao_36-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 036/2021_x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja instalado placas de sinalização de transito nos cruzamentos da Rua 816 e 809 setor 08 Alto Alegre.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1488/indicacao_45.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1488/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Indicação nº 045/2021 Indica ao Prefeito Municipal Eduardo Toshiya Tsuru contratação  de 04 profissionais de Fisioterapia para atender demandas urgentes de saúde no CER – Centro Reabilitação.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1489/indi46_2021_8_3_14_31_35_1251.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1489/indi46_2021_8_3_14_31_35_1251.pdf</t>
   </si>
   <si>
     <t>Indicação nº 046/2021 Indica ao Prefeito Municipal Eduardo Toshiya Tsuru o Estudo e a  elaboração e um Projeto de Infraestrutura e Pavimentação Asfáltica  para ruas e avenidas ainda não contempladas, no bairro Res. Moysés de Freitas.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1490/indi47_2021_8_3_14_32_37_12559.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1490/indi47_2021_8_3_14_32_37_12559.pdf</t>
   </si>
   <si>
     <t>Indicação nº 047/2021 Indica ao Prefeito Municipal, na forma regimental. A construção de dois (2) quebra-molas na AV.627, nas mediações dos números 737 e 860,ST 06 na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1491/37-2021_indica_ao_prefeito_que_seja_feito_um_quebra-molas_na_rua_7502_bairro_jardim_bandeirante_e_outro_quebra-molas_na_rua_7605_bairro_jardim_vitoria.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1491/37-2021_indica_ao_prefeito_que_seja_feito_um_quebra-molas_na_rua_7502_bairro_jardim_bandeirante_e_outro_quebra-molas_na_rua_7605_bairro_jardim_vitoria.pdf</t>
   </si>
   <si>
     <t>Indicação 37-2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito que seja feito um quebra-molas na Rua 7502, Bairro Jardim Bandeirante, e outro quebra-molas na Rua 7605, Bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1492/38-2021_2021_7_29_12_52_27_21559.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1492/38-2021_2021_7_29_12_52_27_21559.pdf</t>
   </si>
   <si>
     <t>Indicação 38/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito que seja feito um quebra-molas na Avenida Marechal Rondon próximo a Transpérola.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1493/39-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_aquisicao_de_um_eletrocardiograma_para_a_unidade_de_saude_do_setor_12..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1493/39-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_aquisicao_de_um_eletrocardiograma_para_a_unidade_de_saude_do_setor_12..pdf</t>
   </si>
   <si>
     <t>Indicação 39/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a aquisição de um Eletrocardiograma para a Unidade de Saúde do Setor 12.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1500/indicacao_037-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1500/indicacao_037-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 037/2021_x000D_
 _x000D_
   A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que quando for feito projetos de pavimentação asfáltica que seja incluso a instalação de redutores de velocidade e placas de sinalização de velocidade.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1502/40-2021_o_vereador_subscritor_desta_na_forma_regimental_a_instalacao_de_cameras_e_seguranca_em_todas_as_creches_e_escolas_municipais.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1502/40-2021_o_vereador_subscritor_desta_na_forma_regimental_a_instalacao_de_cameras_e_seguranca_em_todas_as_creches_e_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Indicação 40/2021: O Vereador subscritor desta, na forma regimental, a instalação de câmeras e segurança em todas as creches e escolas municipais.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1503/41-2021_indica_ao_prefeito_a_reforma_da_pista_de_skate_como_no_projeto_original.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1503/41-2021_indica_ao_prefeito_a_reforma_da_pista_de_skate_como_no_projeto_original.pdf</t>
   </si>
   <si>
     <t>Indicação 41/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a que a reforma da Pista de Skate deixe a pintura e design como no projeto original.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1504/42-2021_indica_ao_prefeito_a_reforma_do_muro_da_escola_mario_grasso.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1504/42-2021_indica_ao_prefeito_a_reforma_do_muro_da_escola_mario_grasso.pdf</t>
   </si>
   <si>
     <t>Indicação 42/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a que a reforma do muro da Escola Municipal Mário Grasso.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_2021-26_-_pavimentacao_rua_1501.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_2021-26_-_pavimentacao_rua_1501.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 26/2021. Indica ao Senhor Prefeito a pavimentação asfáltica da Rua 1501, bairro Cristo Rei.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1506/indicacao_2021-27_-_mudanca_de_local_da_semosp.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1506/indicacao_2021-27_-_mudanca_de_local_da_semosp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 27/2021. Indica ao Senhor Prefeito a realização de estudos de viabilidade e alteração de endereço da Secretaria Municipal de Obras (SEMOSP).</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1508/indicacao_48.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1508/indicacao_48.pdf</t>
   </si>
   <si>
     <t>Indicação nº 048/2021 Indica ao Prefeito Municipal, na forma regimental. A abertura de uma passagem que liga a Rua 2213, St. 22 com a via da direita da AV. Brigadeiro Eduardo Gomes, sentido BR 364.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1509/ind_26-21_2021_8_12_15_35_47_1011.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1509/ind_26-21_2021_8_12_15_35_47_1011.pdf</t>
   </si>
   <si>
     <t>Indicação nº 026/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal a instalação de um ar condicionado na Central de Regulação.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1510/ind_27-21_2021_8_12_15_36_46_34559.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1510/ind_27-21_2021_8_12_15_36_46_34559.pdf</t>
   </si>
   <si>
     <t>Indicação nº 027/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal a realização da passagem do caminhão pipa para molhar as vias não asfaltadas do Bairro Assossete.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1511/ind_28-21_2021_8_12_15_37_35_22046.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1511/ind_28-21_2021_8_12_15_37_35_22046.pdf</t>
   </si>
   <si>
     <t>Indicação nº 028/2021._x000D_
 _x000D_
  Indica ao Prefeito Municipal que seja realizado o reparo na iluminação pública na Travessa 3 (três), em frente ao nº 3402,  Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1513/indicacao_no54-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1513/indicacao_no54-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº054/2021 - Que seja feito a retirada das raízes das árvores que foram recortadas no canteiro central na Av. Presidente Nasser.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1514/indicacao_no53-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1514/indicacao_no53-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº053/2021 - Que seja realizado a recuperação de trecho da linha  Linha 135, nas mediações da Associação ASPROVIN, Setor 12, Gleba Corumbiara.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1515/indicacao_no_1-2021_com_anexos_-_fundo_do_idoso.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1515/indicacao_no_1-2021_com_anexos_-_fundo_do_idoso.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 1/2021_x000D_
 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal A REGULARIZAÇÃO DO FUNDO MUNICIPAL DE APOIO À POLÍTICA DOS DIREITOS DO IDOSO.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_023_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_023_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 023/2021_x000D_
 _x000D_
 Indica ao Prefeito Municipal Patrolamento e Cascalhamento na Linha da Farinheira, Gleba Corumbiara.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1525/indicacao_010_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1525/indicacao_010_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 010/2021_x000D_
 _x000D_
 Indica ao Prefeito Municipal, faixa de pedestre na Avenida Curitiba, Jardim das Oliveiras (em frente a garagem do Sr. Pererinha)</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_011_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_011_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 011/2021_x000D_
 _x000D_
 Indica ao Prefeito Municipal, substituição do suporte e da lâmpada de led na Avenida Benno Luiz Greabim, nº 5511, bairro Jardim Eldorado.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1527/indicacao_012_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1527/indicacao_012_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 012/2021_x000D_
 _x000D_
 Indica ao Prefeitura Municipal, asfaltamento na Avenida Carmelita F dos Anjos, Setor 046, bairro Embratel.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1528/indicacao_013_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1528/indicacao_013_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 013/2021_x000D_
 _x000D_
 Indica ao Prefeito Municipal, patrolamento, cascalhamento e asfaltamento na Rua Dr. Paulo Gasparian, Bairro Industrial Tancredo Neves.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1529/indicacao_014_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1529/indicacao_014_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 014/2021_x000D_
 _x000D_
 Indica ao Prefeito Municipal, emparelhamento e cascalhamento na Rua 8502, Bairro Assossete.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1530/indicacao_015_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1530/indicacao_015_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 015/2021_x000D_
 _x000D_
 Indica ao Prefeito  Municipal, asfaltamento na Avenida Carmelita F dos Anjos. Setor 046, Bairro Embratel.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1531/indicacao_no_02-2021_-_sinalizacao_hrv_-_upa.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1531/indicacao_no_02-2021_-_sinalizacao_hrv_-_upa.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal sinalizar no prédio do Hospital Regional de Vilhena (HRV) a mudança do pronto-socorro para a Unidade de Pronto Atendimento (UPA) localizada no mesmo prédio que o Centro de Especialidades Vilhenense (CEV).</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1532/indicacao_no_03-2021_-_eletrocardiograma_cati.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1532/indicacao_no_03-2021_-_eletrocardiograma_cati.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a aquisição de um aparelho de Eletrocardiograma para o Centro de Atendimento ao Idoso - CATI.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_16-2021_-_vereadora_clerida_1.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_16-2021_-_vereadora_clerida_1.pdf</t>
   </si>
   <si>
     <t>Indicação  016/2021 - Vereadora Clerida Alvess._x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal, que seja incluso a instalação e _x000D_
 canalização de água do SAAE nos terrenos sem construção, no processo de execução da pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1536/43-2021_indica_ao_prefeito_a_processo_seletivo_de_dois_tecnicos_de_enfermagem_para_a_unidade_basica_de_saude_do_distrito_nova_conquista.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1536/43-2021_indica_ao_prefeito_a_processo_seletivo_de_dois_tecnicos_de_enfermagem_para_a_unidade_basica_de_saude_do_distrito_nova_conquista.pdf</t>
   </si>
   <si>
     <t>Indicação 43/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a processo seletivo de dois técnicos de enfermagem para a Unidade Básica de Saúde do Distrito Nova Conquista.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1537/44-2021_coleta_do_lixo_na_gleba_corumbiara_linha_135_a_onde_fica_localizado_associacao_dos_pequenos_produtores_rurais_aguas_claras.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1537/44-2021_coleta_do_lixo_na_gleba_corumbiara_linha_135_a_onde_fica_localizado_associacao_dos_pequenos_produtores_rurais_aguas_claras.pdf</t>
   </si>
   <si>
     <t>Indicação 44/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a  possibilidade de fazer a coleta do lixo na Gleba Corumbiara Linha 135 a onde fica localizado Associação dos Pequenos Produtores Rurais Águas Claras - Gleba Corumbiara e demais linhas que ficam próximos a mesma a cada 15 dias.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1538/45-2021_indica_ao_prefeito_a_construcao_de_um_portal_na_entrada_da_cidade_para_que_a_cidade_ganhe_destaque_aos_que_transitam_pela_rodovia_e_os_visitantes_sejam_bem_recepcionados_no_municipio.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1538/45-2021_indica_ao_prefeito_a_construcao_de_um_portal_na_entrada_da_cidade_para_que_a_cidade_ganhe_destaque_aos_que_transitam_pela_rodovia_e_os_visitantes_sejam_bem_recepcionados_no_municipio.pdf</t>
   </si>
   <si>
     <t>Indicação 45/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a construção de um portal na entrada da cidade, para que a cidade ganhe destaque aos que transitam pela rodovia e os visitantes sejam bem recepcionados no Município.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1539/indicacao_49.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1539/indicacao_49.pdf</t>
   </si>
   <si>
     <t>Indicação nº 049/2021 Indica ao Prefeito Municipal Eduardo Toshiya Tsuru o Estudo e a  Elaboração e um Projeto de Infraestrutura e Pavimentação Asfáltica  para ruas e avenidas ainda não contempladas, no Setor 22 na Cidade Vilhena/RO.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1540/indicacao_no55-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1540/indicacao_no55-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº 055/2021- Que seja colocado luminária pública com haste de metal em 10 poste localizado na Av. Reinaldo Gonçalves no bairro Tancredo Neves.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1541/indicacao_no56-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1541/indicacao_no56-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº 056/2021- Que seja colocado Ar Condicionado nas salas da Escola Municipal Ensino Infantil - Santa Luzia localizada Rua 310, 7108, Vila Operaria Tancredo Neves.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_no57-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_no57-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 057/2021 - Que seja dado continuidade nos reparos da linha 130 no trecho em que dá acesso a Associação Asprova mediante o patrolamento e encascalhamento da estrada, assim como a manutenção das pontes.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1550/indica_36.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1550/indica_36.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito a reforma da quadra de esportes da Escola Municipal de Ensino Fundamental Marizeti Mendes de Oliveira com o término de colocação de grades até a quadra.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1552/46-2021_indica_a_alteracao_do_art._5o_da_lei_3.808-2013.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1552/46-2021_indica_a_alteracao_do_art._5o_da_lei_3.808-2013.pdf</t>
   </si>
   <si>
     <t>Indicação 46/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a alteração do Artigo 5º Inciso I, da Lei Nº 3.808/2013 para 115 (cento e quinze) hectares. A Lei dispõe sobre o Programa Porteira Adentro voltado a para agricultura familiar. O Artigo 5º, inciso I, limita a propriedade  a 80 (oitenta) hectares.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1553/47-2021_indica_ao_prefeito_a_implantacao_de_guarda_municipal.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1553/47-2021_indica_ao_prefeito_a_implantacao_de_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação 47/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a implantação da Guarda Municipal em Vilhena.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_no_4-2021_-_placa_-_assosete.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_no_4-2021_-_placa_-_assosete.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja instalado placas de sinalização de trânsito no cruzamento da Rua 8516 com a Rua 8507, localizado no Bairro Assossete.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_no_5-2021_-_sinalizacao_-_alto_alegre_e_parque_sao_paulo.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_no_5-2021_-_sinalizacao_-_alto_alegre_e_parque_sao_paulo.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja instalado placas de sinalização de trânsito nos cruzamentos da Travessa 816 e Rua 831,  da Rua 822 com a Rua 831, da Rua 827 com a Rua 822, localizados no Bairro Alto Alegre e da Rua 619 com a Rua 649, da Rua 611 com a Rua 649, localizados no Bairro Parque São Paulo.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1557/indicacao_2021-28_-_iluminacao_da_rua_7612.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1557/indicacao_2021-28_-_iluminacao_da_rua_7612.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 28/2021. Indica ao Senhor Prefeito a manutenção da rede de iluminação pública e troca de lâmpadas queimadas na Rua 7612, altura do número 3571, Bairro Alphaville.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1558/camscanner_08-26-2021_12.29.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1558/camscanner_08-26-2021_12.29.pdf</t>
   </si>
   <si>
     <t>Indicação nº 50/2021 Indica ao Prefeito Municipal Eduardo Toshiya Tsuru o Reparo da Ponte localizado na Linha 01 Igarapé Raso km 60, BR 435 sentido a Cidade de Colorado.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1559/indicacao_no58-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1559/indicacao_no58-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº058/2021 - Que seja realizado a expansão e ampliação da rede elétrica até a residência de Nº 6980 na rua Nº830 bairro Nova Jerusalém</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1560/indicacao_no59-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1560/indicacao_no59-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação n° 059/2021 - Que seja realizado a abertura de rua interligando a de Nº329 como a 331, dando assim, continuidade na Av.1º de maio no bairro Tancredo Neves.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1561/adobe_scan_30_de_ago._de_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1561/adobe_scan_30_de_ago._de_2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 51/2021 Indica ao Senhor Prefeito Municipal, na forma regimental, O Patrolamento e Encascalhamento do bairro Iquê da Cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1562/ind_29-21_2021_8_27_15_40_15_5581.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1562/ind_29-21_2021_8_27_15_40_15_5581.pdf</t>
   </si>
   <si>
     <t>Indicação nº 029/2021_x000D_
 _x000D_
 Indica ao Prefeito Municipal  que promova a demarcação/sinalização de trânsito (de solo) por toda cidade, bem como a fixação de placas de indicação e alerta.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1563/ind_30-21_2021_8_27_15_42_56_21659.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1563/ind_30-21_2021_8_27_15_42_56_21659.pdf</t>
   </si>
   <si>
     <t>Indicação nº 030/2021_x000D_
 _x000D_
 Indica ao Prefeito Municipal a elaboração de um projeto de pavimentação asfáltica da Rua Santa Terezinha, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1564/ind_31-21_2021_8_27_15_43_45_87346.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1564/ind_31-21_2021_8_27_15_43_45_87346.pdf</t>
   </si>
   <si>
     <t>Indicação nº 031/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal adotar medidas para a instalação de placas de sinalização alertando a presença de ciclista nas rodovias estaduais e municipais.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1565/indicacao_no60-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1565/indicacao_no60-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº 060/2021 - Que seja construído uma cobertura entre o pavilhão e uma sala de aula ao lado na E.M.E.I.F Mário Grasso no bairro São José.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1566/indicacao_no61-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1566/indicacao_no61-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº061/2021 - Que seja instalado um Parque Playground Infantil na E.M.E.I.F Mário Grasso no bairro São José.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1567/camscanner_08-30-2021_10.02.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1567/camscanner_08-30-2021_10.02.pdf</t>
   </si>
   <si>
     <t>Indicação nº 52/2021 Indica ao Prefeito Municipal Eduardo Toshiya Tsuru o Estudo e a  Elaboração e um Projeto de Infraestrutura e Pavimentação Asfáltica  para ruas e avenidas ainda não contempladas, no Setor 23 na Cidade Vilhena/RO.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_no_6-2021_-_servidores_ambulatorio_municipal.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_no_6-2021_-_servidores_ambulatorio_municipal.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a lotação de um(a) Enfermeiro(a) e um(a) Técnico(a) de Enfermagem, do quadro efetivo da Secretária Municipal de Saúde lotado(a) no Ambulatório Municipal Governador Jorge Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1571/indicacao_029.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1571/indicacao_029.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 029/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o patrolamento e o encascalhamento dos Travessões que ligam a BR-364 à Linha 135, Associação Asprovera.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_030.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_030.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 030/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja realizado um estudo de viabilidade de implantação de placas de energia solar no Estádio Municipal e demais quadras esportivas públicas deste Município.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1573/indicacao_031.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1573/indicacao_031.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 031/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, a manutenção e o reparo do desvio da Linha 60 (Serra do Sr. Adão), em Nova Conquista.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1574/indicacao_032.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1574/indicacao_032.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 032/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o patrolamento e encascalhamento da Linha 135 (Linha da substação), próximo ao Sítio 2 Irmãos.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1575/48-2021_indica_que_seja_feito_um_quebra-mola_na_av_dedimes_cechinel__proximo_ao_mercado_alianca.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1575/48-2021_indica_que_seja_feito_um_quebra-mola_na_av_dedimes_cechinel__proximo_ao_mercado_alianca.pdf</t>
   </si>
   <si>
     <t>Indicação 48/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito que seja feito um quebra-mola na Avenida Dedimes Cechinel próximo ao Mercado Aliança, sentido Cuiabá.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1576/49-2021_indica_3_metros_de_areia_para_uma_area_de_laer_toldos_nas_leterais_das_salas_e_a_construcao_de_um_parquinho_para_a_creche_municipal_jose_paulo_paes.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1576/49-2021_indica_3_metros_de_areia_para_uma_area_de_laer_toldos_nas_leterais_das_salas_e_a_construcao_de_um_parquinho_para_a_creche_municipal_jose_paulo_paes.pdf</t>
   </si>
   <si>
     <t>Indicação 49/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito  a realização das seguintes demandas na Creche Municipal José Paulo Paes, localizada no Bairro Moisés de Freitas:_x000D_
 _x000D_
 o	Três metros de areia, para uma área quadrada;_x000D_
 o	Toldos nas laterais das salas;_x000D_
 o	Manutenção na fiação que está solta e_x000D_
 o	A Construção de um parquinho.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1577/indica_38.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1577/indica_38.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que na realização do JIR - Jogos Intermunicipais de Rondônia, que acontecerá do dia 12 a 21 novembro,  tendo Vilhena como sede, seja exigido que todos os atletas e todas as equipes técnicas participantes comprovem ter tomado a vacina contra o Corona Vírus.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1585/indicacao_no_9-2021_-_acessibilidade_de_calcadas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1585/indicacao_no_9-2021_-_acessibilidade_de_calcadas.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a fiscalização do cumprimento da Lei 1.905/2005 a fim de promover a acessibilidade das pessoas portadoras de deficiência ou com mobilidade reduzida.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1586/indicacao_no_7-2021_-_internet_professores.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1586/indicacao_no_7-2021_-_internet_professores.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a disponibilização de internet de qualidade para uso dos professores da Rede Municipal de Educação.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1587/indicacao_no_8-2021_-_irrigacao_gramados.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1587/indicacao_no_8-2021_-_irrigacao_gramados.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que realize a irrigação dos gramados, canteiros centrais, rotatórias, praças e passeios públicos do Município, bem como elabore estudo para instalação de sistema de irrigação por gotejamentos.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1591/camscanner_09-06-2021_11.14.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1591/camscanner_09-06-2021_11.14.pdf</t>
   </si>
   <si>
     <t>Indicação nº 53/2021 Indica ao Prefeito Municipal Eduardo Toshiya Tsuru , a implementação de rede de fios baixa tensão, na rua 8401, st. chácara na Cidade Vilhena/RO.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1593/50-2021_indica_a_iluminacao_de_led_na_praca_nossa_senhora_aparecida_e_dos_mensageiros.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1593/50-2021_indica_a_iluminacao_de_led_na_praca_nossa_senhora_aparecida_e_dos_mensageiros.pdf</t>
   </si>
   <si>
     <t>Indicação 50/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito  a iluminação de led na Praça Nossa Senhora Aparecida da Avenida Major Amarante e na Praça dos Mensageiros da Avenida Paraná.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1594/indicacao_2021-29_-_limpeza_do_meio_fio.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1594/indicacao_2021-29_-_limpeza_do_meio_fio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 29/2021. Indica ao Senhor Prefeito a limpeza da via e do meio-fio da Rua João Demétrio Schuastz, bairro Jardim das Oliveiras.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1595/camscanner_09-09-2021_10.58.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1595/camscanner_09-09-2021_10.58.pdf</t>
   </si>
   <si>
     <t>Indicação nº 054/2021 Indica ao Senhor Prefeito Municipal, na forma regimental, O patrolamento e encascalhamento do bairro Parque Cidade Jardim 2 na Cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_no_11.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_no_11.pdf</t>
   </si>
   <si>
     <t>Indicação nº 11/2021_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena, abertura da linha 144 até a linha 115, trecho de aproximadamente  4 km, localizada na linha 115, Gleba Corumbiara, Setor 12.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1600/51-2021_indica_a_limpeza_e_manutencao_dos_bueiros_do_municipio_e_o_patrolamento_e_encascalhamento_no_bairro_belem.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1600/51-2021_indica_a_limpeza_e_manutencao_dos_bueiros_do_municipio_e_o_patrolamento_e_encascalhamento_no_bairro_belem.pdf</t>
   </si>
   <si>
     <t>Indicação 51/2021:  O Vereador subscritor desta, na forma regimental, indica ao Prefeito a tomada de providências quanto à limpeza e manutenção dos bueiros do município, e o Patrolamento e Encascalhamento no Bairro Belém no município de Vilhena.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1601/52-2021_indica_a_abertura_de_uma_rua_que_ligue_a_praca_da_macrodrenagem_ate_o_museu..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1601/52-2021_indica_a_abertura_de_uma_rua_que_ligue_a_praca_da_macrodrenagem_ate_o_museu..pdf</t>
   </si>
   <si>
     <t>Indicação 52/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito  a abertura de uma rua que ligue a praça da macrodrenagem até o Museu.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1602/indicacao_no_10_-_interprete_de_libras.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1602/indicacao_no_10_-_interprete_de_libras.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a presença de um/a intérprete da Língua Brasileira de Sinais - LIBRAS em todas as repartições públicas do Município de Vilhena/RO.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1603/indicacao_no_11_-_convocacao_no_concurso_pcd.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1603/indicacao_no_11_-_convocacao_no_concurso_pcd.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a convocação das pessoas com deficiência (PcD) aprovadas no Concurso Público nº 001/2019/PMV/RO, respeitado o número de vagas e a ordem de classificação.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1604/indicacao_no_12_-_patrolamento_avenida_1507.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1604/indicacao_no_12_-_patrolamento_avenida_1507.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o patrolamento e encascalhamento da Avenida 1507, Bairro Cristo Rei, em toda a sua extensão.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_n_13-2021_-_banheiro_angelo_spadari.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_n_13-2021_-_banheiro_angelo_spadari.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a reforma dos banheiros da Praça Padre Ângelo Spadari.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1607/53-2021_indica_ao_prefeito_a_revitalizacao_da_academia_ao_lado_da_escola_municipal_santa_luzia_no_bairro_vila_operaria.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1607/53-2021_indica_ao_prefeito_a_revitalizacao_da_academia_ao_lado_da_escola_municipal_santa_luzia_no_bairro_vila_operaria.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 53/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito  a revitalização da academia ao lado da Escola Municipal Santa Luzia no Bairro Vila Operária.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1608/54-_2021_indica_ao_prefeito__um_parquinho_infantil_na_praca_angelo_spadar.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1608/54-_2021_indica_ao_prefeito__um_parquinho_infantil_na_praca_angelo_spadar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 54/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito  um parquinho infantil na praça Ângelo Spadari.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1609/55-2021_indica_ao_prefeito__a_sinalizacao_de_placas_indicativas_nas_esquinas_da_cidade_com_o_nome_das_ruas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1609/55-2021_indica_ao_prefeito__a_sinalizacao_de_placas_indicativas_nas_esquinas_da_cidade_com_o_nome_das_ruas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 55/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito  a sinalização de placas indicativas nas esquinas da cidade com o nome das ruas.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1611/indicacao_no_14-2021_-_quebra-molas_tancredo_neves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1611/indicacao_no_14-2021_-_quebra-molas_tancredo_neves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a construção de um redutor de velocidade (quebra-molas) com pintura reflexiva, na Avenida Tancredo Neves, sentido Avenida Brigadeiro, em frente ao Espeto’s Bar, no Bairro Jardim Eldorado.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1612/camscanner_09-15-2021_10.50.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1612/camscanner_09-15-2021_10.50.pdf</t>
   </si>
   <si>
     <t>Indicação nº 055/2021 Indica ao Prefeito Municipal, na forma regimental. A construção de um quebra-molas na Rua Álvaro José Gonçalves esquina com a Rua 1807, Bairro Bela Vista na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1613/camscanner_09-15-2021_10.49_1.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1613/camscanner_09-15-2021_10.49_1.pdf</t>
   </si>
   <si>
     <t>Indicação nº 056/2021  Indica ao Prefeito Municipal. A construção de um (1) quebra-molas na rua Cleber Mafra de Souza, esquina com a rua 7607, bairro Orleans na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_024_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_024_2021.pdf</t>
   </si>
   <si>
     <t>Indicação 024/2021_x000D_
 _x000D_
 Indica ao Senhor Prefeito, Operação Tapa Buraco, no seguinte endereço:_x000D_
 Rua Augusto Nicolielo (mediações do Posto Bodanese até  na Avenida Tancredo Neves)</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_no_15-2021_-_lampadas_-_av_marechal.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_no_15-2021_-_lampadas_-_av_marechal.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a troca das lâmpadas queimadas, por lâmpadas de led, dos postes da Avenida Marechal Rondon, entre as Ruas Costa e Silva e Castelo Branco, no Bairro Centro.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1617/indicacao_no62-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1617/indicacao_no62-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº062/2021 - Que seja construído uma praça de lazer com projeto paisagístico na região conhecida como Cohab.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1618/indicacao_no63-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1618/indicacao_no63-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº063/2021 - Que seja construído arquibancada na quadra de esporte do CRECA - Centro de Referência Especializado em Criança e Adolescente.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1619/indicacao_no64-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1619/indicacao_no64-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº064/2021 - Que seja realizado uma reforma na cozinha do CRECA - Centro de Referência Especializado em Criança e Adolescente.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_no65-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_no65-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº065/2021 - Que seja adquirido ar condicionado a fim de ser colocado nas salas da EMEIEF - Professora Noeme Barros Pereira.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_no66-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_no66-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº066/2021 - Que seja retirado uma escada de concreto localizada no corredor da Escola Marizeti Mendes de Oliveira e realizado uma rampa possibilitando acessibilidade para as pessoas com deficiência.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1622/indicacao_no67-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1622/indicacao_no67-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº067/2021 - Que seja realizado um estudo a fim de verificar a viabilidade de construção de quebra-molas na Av. 1º Maio, bem como na Av. Curitiba em frente a Auto Escola JM.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1623/indicacao_2021-30_-_iluminacao_do_bairro_solar.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1623/indicacao_2021-30_-_iluminacao_do_bairro_solar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 30/2021. Indica ao Senhor Prefeito a manutenção da rede de iluminação pública com troca de lâmpadas queimadas e uma operação de tapa-buracos na Av. Brigadeiro Eduardo Gomes, altura do bairro Solar de Vilhena.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_2021-31_-_sinalizacao_de_transito_no_bairro_solar.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_2021-31_-_sinalizacao_de_transito_no_bairro_solar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 31/2021. Indica ao Senhor Prefeito a sinalização de trânsito, inclusive com a instalação de placas indicativas, na entrada do bairro Solar de Vilhena.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1626/indicacao_39.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1626/indicacao_39.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que elabore para o SAAE - Serviço Autónomo de Água e Esgoto um Programa de Estímulo à Regularização Fiscal de Contribuintes do Município (REFIS), nos moldes da Lei Complementar nº 296/21.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1631/poda_das_arvores_na_avenida_tancredo_neves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1631/poda_das_arvores_na_avenida_tancredo_neves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 18/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja feito a poda das arvores na Avenida Tancredo Neves, mas especificamente sobre a pista de caminhada.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1632/camscanner_09-21-2021_11.32.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1632/camscanner_09-21-2021_11.32.pdf</t>
   </si>
   <si>
     <t>Indicação nº 057/2021 Indica ao Prefeito Municipal a Contratação de 23 (Vinte e Três ), Professores de Educação Física.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1633/56-2021_patrolamento_vila_operaria.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1633/56-2021_patrolamento_vila_operaria.pdf</t>
   </si>
   <si>
     <t>Indicação 56/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito  o patrolamento e encascalhamento do Bairro Vila Operária.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1634/57-2021_quebra_molas_av_claudio_coutinho_quinto_bec.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1634/57-2021_quebra_molas_av_claudio_coutinho_quinto_bec.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 57/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito  a implantação de um quebra-molas na Avenida Cláudio Coutinho, no Bairro Quinto Bec, próximo a Casa das Pizzas.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1635/58-2021_sinalizacao_em_frente_a_upa.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1635/58-2021_sinalizacao_em_frente_a_upa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 58/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito  a sinalização de “proibido estacionar”, pintando o meio de amarelo e placas de sinalização em frente a UPA.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1636/indicacao_2021-32_-_faixa_de_pedestres.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1636/indicacao_2021-32_-_faixa_de_pedestres.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 32/2021. Indica ao Senhor Prefeito a instalação de uma faixa de travessia de pedestres na Av. Tancredo Neves, altura do número 3432, bairro Jardim América.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1637/indicacao_no68-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1637/indicacao_no68-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº 068/2021 - Que seja transformado a Rua das Rosas, no bairro Jardim Primavera, em via de mão única.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_no69-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_no69-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº069/2021 - Que seja realizado o Patrolamento e Cascalhamento de todas as Avenidas e Ruas do Bairro Jardim Social.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_no70-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_no70-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº070/2021 - Que seja instalado uma cancela na Av. Tancredo Neves em frente à Câmara de Vereadores.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1640/ind_32-21_2021_9_24_13_50_31_5841.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1640/ind_32-21_2021_9_24_13_50_31_5841.pdf</t>
   </si>
   <si>
     <t>Indicação nº 032/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal reparo na iluminação pública da Avenida Tancredo Neves, sentido Bairro Bodanese.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1641/ind_33-21_2021_9_24_13_51_51_62259.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1641/ind_33-21_2021_9_24_13_51_51_62259.pdf</t>
   </si>
   <si>
     <t>Indicação nº 033/2021_x000D_
 _x000D_
 Indica ao Prefeito Municipal a operação tapa-buraco na  Avenida  V- 5, próximo à Farmácia Preço Baixo, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1642/ind_34-21_2021_9_24_13_52_37_54846.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1642/ind_34-21_2021_9_24_13_52_37_54846.pdf</t>
   </si>
   <si>
     <t>Indicação nº 034/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal que providencie o aquecimento solar da piscina do CREA.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_no71-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_no71-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº071/2021 - Que seja realizado o Patrolamento e Cascalhamento da R. Jacomina M. Paludo, setor 53.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_no72-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_no72-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 072/2021 - Que seja realizado uma reforma na pintura da EMEF Gorete Domingos.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1646/indicacao_no73-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1646/indicacao_no73-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº073/2021 - Que seja instalado placas de sinalização de embarque e desembarque para veículos de transporte escolar no Colégio Cívico-Militar Almirante Tamandaré.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1647/59-2021_indica_ao_prefeito_a_contratacao_de_tecnologo_em_gestao_de_transito_para_auxiliar_o_secretario_da_semtran.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1647/59-2021_indica_ao_prefeito_a_contratacao_de_tecnologo_em_gestao_de_transito_para_auxiliar_o_secretario_da_semtran.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 59/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a contratação de um Tecnólogo em Gestão de Trânsito para auxiliar o secretário da SEMTRAN do Município de Vilhena.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1648/60-2021_indica_ao_prefeito_a_elaboracao_de_um_projeto_voltado_para_a_cultura_de_seguranca_no_transito.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1648/60-2021_indica_ao_prefeito_a_elaboracao_de_um_projeto_voltado_para_a_cultura_de_seguranca_no_transito.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 60/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a elaboração de um projeto voltado para a Cultura de Segurança no Trânsito do nosso município de Vilhena.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1649/61-2021_indica_ao_prefeito_que_seja_realizada_o_patrolamento_e_encascalhamento_nas_ruas_que_nao_possuem_asfalto_no_bairro_bodanese.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1649/61-2021_indica_ao_prefeito_que_seja_realizada_o_patrolamento_e_encascalhamento_nas_ruas_que_nao_possuem_asfalto_no_bairro_bodanese.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 61/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja realizada o Patrolamento e Encascalhamento nas ruas que não possuem asfalto do Bairro Bodanese do município de Vilhena, com urgência.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_041-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_041-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 041/2021 _x000D_
  A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que no mês que considerado Outubro Rosa, seja feito um mutirão para realização de  exames de Ultrassonografia, Ginecologia e Implantação de Dil.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_042-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_042-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 042/2021_x000D_
                       _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que no mês que é considerado Outubro Rosa, seja feito um mutirão para realizar Laqueadura nas pacientes que precisam realizar o procedimento.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1652/indicacao_043-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1652/indicacao_043-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 043/2021_x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja feita a Complementação da Pavimentação Asfáltica nas Ruas 717 entre à Avenida Neide Pires Fantin (708) x Av. Erivaldo da Silva (710) e Rua 713 entre à Av. Neide Fantin Pires (708) x Av. Erivaldo da Silva (710), Rua 709 entre à Av. Sabino Bezerra de Queiroz (706) x Av. Neide Fantin Pires (708), Av. 707 entre à Av. Neide Fantin Pires (708) Av. Erivaldo V. da Silva (710), Av. 703 entre à Av. Neide Fantin Pires (708) x Av. Erivaldo V. da Silva (710) Rua 701 entre à Av. Neide Fantin Pires (708) x Av. Erivaldo V. da Silva (710), Av. Neide Fantin Pires (708) entre a Rua Augusto Niconielo (719)x Av. 701, todas no Bairro Bodanese.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1653/camscanner_09-29-2021_07.43.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1653/camscanner_09-29-2021_07.43.pdf</t>
   </si>
   <si>
     <t>Indicação nº 058/2021 Indica ao Senhor Prefeito Municipal, na forma regimental, O Patrolamento e Encascalhamento da linha 165, lado direito da BR 435, e reparo da ponte perto do antigo posto de Saúde.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1654/indica_40.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1654/indica_40.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a limpeza do terreno baldio na  Avenida 710 (em frente a igreja Santo Antônio) Bairro Bodanese e a instalação de placa  “proibido jogar lixo”</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1655/indicacao_41.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1655/indicacao_41.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  que instale braços com lâmpadas nos postes na Rua da Associação da Polícia Civil, Setor Chacareiro.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1656/indicacao_no_16-2021_-_medico_ginecologista_-_cauterizacao_uterina_e_biopsia_mamaria.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1656/indicacao_no_16-2021_-_medico_ginecologista_-_cauterizacao_uterina_e_biopsia_mamaria.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal para que o Médico Ginecologista do Município realize os procedimentos de cauterização uterina e biópisia mamária.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1663/indicacao_pdf.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1663/indicacao_pdf.pdf</t>
   </si>
   <si>
     <t>Indicação 017/2021_x000D_
 _x000D_
   A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal a solicitação reposição na quadra de areia da praça do Bairro “São José”.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1664/62-2021_indica_o_patrolamento__e_encascalhamento_nas_ruas_do_bairro_ipanema.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1664/62-2021_indica_o_patrolamento__e_encascalhamento_nas_ruas_do_bairro_ipanema.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 62/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja realizada o Patrolamento e Encascalhamento nas ruas do Bairro Ipanema do município de Vilhena, com urgência.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1665/63-2021_indica_a_utilizacao_da_sala_da_pisa_de_skate_para_se_tornar_um_memorial.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1665/63-2021_indica_a_utilizacao_da_sala_da_pisa_de_skate_para_se_tornar_um_memorial.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 63/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal autilização da Sala da Pista de Skate para se tornar um memorial dedicado à história do Município de Vilhena.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1666/64-2021_indica_a_limpeza_manutencao_tocas_de_lampadas_e_instacoes_de_postes_na_vila_sao_lourenco.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1666/64-2021_indica_a_limpeza_manutencao_tocas_de_lampadas_e_instacoes_de_postes_na_vila_sao_lourenco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 64/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a limpeza, manutenção, trocas de lâmpadas e instalações de postes novos na Vila São Lourenço, distrito de Vilhena/RO.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1667/indicacao_044-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1667/indicacao_044-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 044/2021 _x000D_
 _x000D_
  A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja providenciado quebra- molas na Avenida  Benno Luiz Graebim entre a Rua 543 e Rua Otto Ricardo Kussmal e outro entre a Rua Baldino Kelm e Rua Mario Gomes Correa.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1668/indicacao_045-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1668/indicacao_045-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 045/2021_x000D_
 _x000D_
   A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feita a troca de lâmpadas e a manutenção na Praça do Bairro 5º BEC, aproveitando para inserir lâmpadas de Led.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_046-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_046-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 046/2021_x000D_
 _x000D_
      A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feita a iluminação com lâmpadas de Led na Rua Reinaldo Gonçalves que liga os Bairros 5º BEC, Vila Operária e Jardim Acácia.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1670/indicacao_no74-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1670/indicacao_no74-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº074/2021 - Que seja feito abertura de um portão para saída dos alunos frente a R.603 na E.M.E.I.E.F. Abilio Juliano Nicolielo Neto</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_no75-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_no75-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº075/2021 - Que seja realizado uma reforma na praça dos Mensageiros na Av. Paraná.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1672/indicacao_no76-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1672/indicacao_no76-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº076/2021 - Que seja tomado providências junto ao setor competente, no sentido de realizar a pintura das faixas de pedestre localizada em frente ao Centro Educacional Presbiteriano de Vilhena na Av. Beira Rio, Centro.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1674/indicacao_2021-33_-_patrolamento_e_encascalhamento_rua_1001.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1674/indicacao_2021-33_-_patrolamento_e_encascalhamento_rua_1001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 33/2021. Indica ao Senhor Prefeito o patrolamento e encascalhamento da Rua 1001, altura do número 5201, bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_19.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_19.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 019/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja feito o reparo na iluminação pública na Rua dos Pessegueiros no Bairro Marcos Freire.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1676/indicacao_20.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1676/indicacao_20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 020/2021 -O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, estudo de viabilidade para implantação de redutores de velocidade (quebra-molas) por toda extensão da Rua João Bernal no Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1677/indicacao_2021-34_-_patrolamento_e_encascalhamento_rua_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1677/indicacao_2021-34_-_patrolamento_e_encascalhamento_rua_23.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 34/2021. Indica ao Senhor Prefeito a manutenção com patrolamento e encascalhamento da Rua 23, entre os bairros Jardim Social e Centro.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1683/indicacao_no_17-2021_-_onibus_-_casa_de_apoio_em_porto_velho.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1683/indicacao_no_17-2021_-_onibus_-_casa_de_apoio_em_porto_velho.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja realizado o conserto do ar condicionado do ônibus que faz o trajeto de Vilhena com destino à Casa de Apoio em Porto Velho/RO.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1684/ind_35-21_2021_10_13_11_9_32_661.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1684/ind_35-21_2021_10_13_11_9_32_661.pdf</t>
   </si>
   <si>
     <t>Indicação nº 035/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal a elaboração de estudo conforme Resolução do Conselho Nacional de Trânsito – CONTRAN, para a construção de redutor de velocidade (quebra-molas), com a devida sinalização, na Rua 1005, próximo ao clube dos estados, no Bairro St 53 - Pioneiro.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1685/ind_36-21_2021_10_13_11_10_30_40559.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1685/ind_36-21_2021_10_13_11_10_30_40559.pdf</t>
   </si>
   <si>
     <t>Indicação nº 036/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal o patrolamento e o encascalhamento de todas as Avenidas e Ruas do Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1686/ind_37-21_2021_10_13_11_11_17_17446.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1686/ind_37-21_2021_10_13_11_11_17_17446.pdf</t>
   </si>
   <si>
     <t>Indicação nº 037/2021._x000D_
 _x000D_
 Indica ao Prefeito Municipal que sejam tomadas providencias para realizar a pintura de quatro redutores de velocidade (quebra-molas), três na Av. Marechal Rondon, localizados em frente a Disagua, Concessionaria Raviera Jeep e Transperola, e um na Rua 916, subindo o Super mais supermercado.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_no12.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_no12.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 12/2021_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena, por meio da Secretaria Municipal de Obras e Serviços Públicos, que seja criada uma equipe de manutenção permanente, com equipamentos necessários, para realizar a manutenção das praças e dos parquinhos infantis, sendo que essa mesma equipe poderia zelar, também, das rotatórias e dos canteiros da BR-174/BR-364, do perímetro urbano de nossa cidade.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_no77-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_no77-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº077/2021 - Que seja Construído uma rampa de acesso na quadra poliesportiva no Colégio Cívico-Militar Almirante Tamandaré.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_no78-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_no78-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº078/2021 - Que seja tomado providências junto ao setor competente, no sentido de proceder a limpeza ao redor da Escola Municipal Professora Nina Paul.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_no79-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_no79-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº079/2021- Que seja providenciado a instalação de iluminação pública na quadra poliesportiva localizada na E.M.E.I.E.F. Abilio Juliano Nicolielo Neto.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1691/camscanner_10-14-2021_07.21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1691/camscanner_10-14-2021_07.21.pdf</t>
   </si>
   <si>
     <t>Indicação nº 59/2021 Indica ao Prefeito Municipal Eduardo Toshiya Tsuru o patrolamento e  encascalhamento,  nas ruas 1505 e 102-10 e na AV 731 Moisés de Freitas, Vilhena/RO.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1699/indica_42.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1699/indica_42.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o reparo e manutenção da iluminação da Praça Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1700/indica_43.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1700/indica_43.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a substituição da tampa do bueiro na Avenida Major Amarante, próximo a Distribuidora Palma</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1701/65-2021_indica_ao_prefeito_a_instalacao_de_wi-fi_social_para_os_pacientes_no_hospital_regional.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1701/65-2021_indica_ao_prefeito_a_instalacao_de_wi-fi_social_para_os_pacientes_no_hospital_regional.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 65/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a instalação de WI-FI Social para os pacientes no Hospital Regional da cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1702/66-2021_indica_que_seja_feito_na_avenida_rondonia_a_sinalizacaod_e_faixa_tracejada..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1702/66-2021_indica_que_seja_feito_na_avenida_rondonia_a_sinalizacaod_e_faixa_tracejada..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 66/2021:  O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja feito na Avenida Rondônia a sinalização de faixa tracejada .</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1703/67-2021_indica_a_reforma_do_barracao_e_os_banheiros_da_feira_do_bnh.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1703/67-2021_indica_a_reforma_do_barracao_e_os_banheiros_da_feira_do_bnh.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 67/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a realização da reforma do Barracão e os Banheiros da Feira do BNH no bairro Jardim Eldorado, Vilhena/RO.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1704/camscanner_10-14-2021_11.05.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1704/camscanner_10-14-2021_11.05.pdf</t>
   </si>
   <si>
     <t>Indicação nº 060/2021 Indica ao Senhor Prefeito Municipal, na forma regimental, O patrolamento e encascalhamento da travessa do eucalipto e da travessa após a Paz Ambiental, sentido capa 152.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao_047-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao_047-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 047/2021_x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feita a instalação de quebra-molas nas Ruas 821 e Rua 822 no Bairro Alto Alegre.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1706/indicacao_048-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1706/indicacao_048-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicaçãp 048/2021_x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feita a instalação de Placas de Identificação de Ruas e Avenidas no setor 19 e 20.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1707/indicacao_18.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1707/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Indicação n°018/2021_x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que tome providências no sentindo de que seja tapado o buraco na esquina da Avenida Presidente Nasser com a Aracaju.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1709/implantacao_de_sinalizacao_horizontal_indicativa_de_parada.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1709/implantacao_de_sinalizacao_horizontal_indicativa_de_parada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 021/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado estudo de viabilidade de implantação de sinalização horizontal indicativa de parada obrigatória nas Ruas 1805 com a Avenida Alípio Ernesto Graebin e 1805 com a Avenida Olmiro Michel no Bairro Bela Vista, a fim de reforçar a advertência aos condutores quanto às regras de condução nas referidas vias e evitar eventuais acidentes.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1710/instalacao_de_grades_de_sistemas_eletronicos_de_seguranca.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1710/instalacao_de_grades_de_sistemas_eletronicos_de_seguranca.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 022/2021 -  O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado a instalação de grades, de sistemas eletrônicos de segurança e/ou a contratação de empresa especializada em segurança patrimonial para as feiras municipais, a fim de se coibir o vandalismo e a depredação do patrimônio público.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1719/indica_44.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1719/indica_44.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a limpeza do local onde se encontra o ponto de ônibus escolar no Bairro União.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1720/indicacao_2021-35_-_nobooks_aos_supervisores_orientadores_e_aee.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1720/indicacao_2021-35_-_nobooks_aos_supervisores_orientadores_e_aee.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 35/202. Indica ao Senhor Prefeito o direcionamento dos notebooks que sobrarem para os supervisores, orientadores e profissionais do atendimento educacional especializado.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1721/indicacao_61.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1721/indicacao_61.pdf</t>
   </si>
   <si>
     <t>Indicação nº 061/2021 Indica ao Prefeito Municipal, na forma regimental. Indica ao Senhor Prefeito Municipal , na forma regimental , O patrolamento e encascalhamento para Bairro Hípica em Vilhena - ro.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1722/indicacao_no80-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1722/indicacao_no80-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº 080/2021 - Que seja realizado a pintura da quadra poliesportiva do Colégio Cívico-Militar Almirante Tamandaré com as marcações oficiais de futsal, vôlei, basquete e handebol.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1723/indicacao_no81-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1723/indicacao_no81-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N°081/2021 -  Que seja tomado providências junto ao setor competente, no sentido de proceder a limpeza no pátio da Escola Municipal Gorete Domingues.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1724/indicacao_no82-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1724/indicacao_no82-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº082/2021 - Que seja instalado um Parque Playground Infantil na Escola Municipal de Educação Infantil Professora Nina Paul.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1725/68-2021_revitalizacao_da_praca_marcos_freire.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1725/68-2021_revitalizacao_da_praca_marcos_freire.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 68/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a revitalização, manutenção e conservação da praça do Bairro Marcos Freire, como roçada de gramado, recuperação de pavimentos, pintura de meio fio, manutenção de áreas verdes, conserto de aparelhos de atividade física e reposição de areia.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1726/69-2021_cascalhamento_e_pavimentacao_rua_reinaldo_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1726/69-2021_cascalhamento_e_pavimentacao_rua_reinaldo_goncalves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 69/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que de imediato é preciso fazer o cascalhamento da Rua Reinaldo Gonçalves, Bairro Tancredo Neves, e posteriormente, a pavimentação asfáltica da referida Rua.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1727/70-2021_pavimentacao_asfaltica_no_bairro_cidade_jardim.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1727/70-2021_pavimentacao_asfaltica_no_bairro_cidade_jardim.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 70/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a pavimentação asfáltica nos Bairros Cidade Parque Jardim I, Cidade Parque Jardim II e vias adjacentes.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1728/indicacao_no_18-2021_-_faixa_de_pedestre_-_ong_o_caminho.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1728/indicacao_no_18-2021_-_faixa_de_pedestre_-_ong_o_caminho.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a construção de um redutor de velocidade (quebra-molas) e faixa de pedestres com pintura refletiva, na Rua 743, sentido Avenida Tancredo Neves, em frente ao portão de acesso da ONG O Caminho, no Bairro Marcos Freire.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1729/indicacao_62.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1729/indicacao_62.pdf</t>
   </si>
   <si>
     <t>Indicação nº 062/2021 Indica ao Senhor Prefeito Municipal , na forma regimental , A reforma do Prédio da Secretária de Saúde , Anexo ao paço Municipal.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1730/indica_45.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1730/indica_45.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a poda das árvores e a pintura do meio-fio da estrada que da acesso ao Aeroporto Brigadeiro Camarão.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1731/indica_46.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1731/indica_46.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o Patrolamento e o Encascalhamento da Av. 1º Maio, entre as ruas Domingos Linhares a Rua Gonçalves Dias.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1732/indicacao_no83-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1732/indicacao_no83-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação nº 083/2021 Que seja construído arquibancada na quadra de esporte do Colégio Cívico-Militar Almirante Tamandaré.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1733/indicacao_no84-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1733/indicacao_no84-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 084/2021 - Que seja construído um refeitório na Escola Municipal de Ensino Fundamental  Ivete Brustolin.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1734/indicacao_no85-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1734/indicacao_no85-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 085/2021 - Que seja colocado Ar Condicionado nas salas da E.M.E.I.E.F. Abílio Juliano Nicolielo Neto.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1735/indicacao_2021-36_-_instalacao_de_parque_infantil.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1735/indicacao_2021-36_-_instalacao_de_parque_infantil.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 36/2021. Indica ao Senhor Prefeito a instalação de um parque infantil, tipo playground, na Praça do Setor 19.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1739/indica_47.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1739/indica_47.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a implantação de uma Escolinha Pública de Futebol para crianças e adolescentes, na quadra existente no Kartódromo, Rua 8225, Bairro Residencial Alto dos Parecis.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1740/indica_48.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1740/indica_48.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a limpeza da Praça da Caixa d`água localizada na Rua Aline Rosa de Almeida, esquina com a Rua 2505, Bairro Jardim Universitário.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1747/indicacao_semafaro.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1747/indicacao_semafaro.pdf</t>
   </si>
   <si>
     <t>Indicação n°019/2021_x000D_
 _x000D_
  A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que tome providências no sentindo de que seja feito a  instalação de um semáforo na Rua 916 com a Avenida Paraná.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1748/indicacao_quebra_molas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1748/indicacao_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Indicação n°020/2021_x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal a instalação de um quebra molas na Br 174 com a perimetral.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1749/indicacao_tampa_de_bueiro.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1749/indicacao_tampa_de_bueiro.pdf</t>
   </si>
   <si>
     <t>Indicação n°021/2021_x000D_
  A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal para que seja feita a troca da tampa de bueiro na Rua 543 casa 901 esquina com a João Demétrio.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1750/camscanner_10-28-2021_13.35.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1750/camscanner_10-28-2021_13.35.pdf</t>
   </si>
   <si>
     <t>Indicação nº 063/2021 Indica ao Senhor Prefeito Municipal , na forma regimental , a aquisição de um bebedouro, coletor de lixo(Lixeira Hospitalar 50 lts) e um Ar condicionado para atender o Posto de Saúde do Distrito de Nova Conquista.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1751/71-2021_criacao_dos_cargos_de_psicologo_e_assistente_social_para_escolas_municipais.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1751/71-2021_criacao_dos_cargos_de_psicologo_e_assistente_social_para_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 71/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito que interceda junto a Secretaria de Educação e a Secretaria de Administração da municipalidade no sentido de providenciar com urgência criação dos cargos de Psicólogo e Assistente Social para atuarem nas escolas municipais como preconiza a Lei Federal nº. 13.935/2019.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1754/indicacao_no_19-2021_-_lixeira_-_cer.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1754/indicacao_no_19-2021_-_lixeira_-_cer.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a instalação de lixeira com dimensões adequadas para o descarte de lixo do Centro Especializado em Reabilitação (CER).</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1760/indicacao_no86-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1760/indicacao_no86-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N°086-2021 - Que seja realizado a revitalização da pintura da estrutura metálica da quadra poliesportiva do Colégio Cívico-Militar Almirante Tamandaré.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1761/indicacao_no87-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1761/indicacao_no87-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N°087-2021-Que seja providenciado a reforma do telhado e forro da E.M.E.I.E.F. Abilio Juliano Nicolielo Neto.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1762/indicacao_no88-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1762/indicacao_no88-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº088-2021 - Que seja realizado a poda de grama do canteiro central e rotatória na Avenida Vitória Régia.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>Indicação nº64/2021 Indica ao Senhor Prefeito Municipal , na forma regimental , a reforma da quadra esportiva da Escola Municipal de Ensino Fundamental Professor Hermogenes Roberto Nogueira e que seja feito o muro em volta da quadra.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>Indicação nº65/2021 Indica ao Senhor Prefeito Municipal , na forma regimental , a reforma do bebedouro dos alunos e que seja colocado um portão de grade na entrada da Escola E.E.I.E.F. Bianca e Leonardo de Mattos Bezerra.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1765/indicacao_no_20-2021_-_reparos_na_rua_8501.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1765/indicacao_no_20-2021_-_reparos_na_rua_8501.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal O REPARO DA RUA 8501, BAIRRO EMBRATEL, EM TODA SUA EXTENSÃO, COM URGÊNCIA NOS PONTOS CRÍTICOS.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1769/72-2021_indica_intervencao_na_via_de_acesso_ao_aeroporto_brigadeiro_camarao_como_poda_das_arvores_do_canteiro_central_limpeza_da_via_e_recolhimento_do_lixo.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1769/72-2021_indica_intervencao_na_via_de_acesso_ao_aeroporto_brigadeiro_camarao_como_poda_das_arvores_do_canteiro_central_limpeza_da_via_e_recolhimento_do_lixo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 72/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a intervenção na via de acesso ao Aeroporto Brigadeiro Camarão como, poda das árvores do canteiro central, limpeza da via e recolhimento do lixo, reposição das lixeiras ao longo da via, revitalização da sinalização horizontal e vertical, desobstrução e revitalização das canaletas de capitação das águas, locar placas de educação ambiental.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1770/73-2021_indica_o_cascalhamento_na_rua_alvorada_no_setor_36.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1770/73-2021_indica_o_cascalhamento_na_rua_alvorada_no_setor_36.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 73/2021:  O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  fazer o cascalhamento da Rua Alvorada no Setor 36.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1771/74-2021_indica_a_limpeza_no_canteiro_da_rotatoria_do_bairro_solar.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1771/74-2021_indica_a_limpeza_no_canteiro_da_rotatoria_do_bairro_solar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 74/2021:  O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  a limpeza no canteiro da rotatória do Bairro Solar.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1772/75-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_municipal__a_instalacao_de_um_sistema_de_coleta_de_lixo_em_bocas_de_lobo_e_bueiro.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1772/75-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_municipal__a_instalacao_de_um_sistema_de_coleta_de_lixo_em_bocas_de_lobo_e_bueiro.pdf</t>
   </si>
   <si>
     <t>NDICAÇÃO Nº 75/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  a instalação de um sistema de coleta de lixo em bocas de lobo e bueiro</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1773/76-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_municipal__o_cascalhamento_na_rua_olivio_noetzold_no_setor_pioneiro.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1773/76-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_municipal__o_cascalhamento_na_rua_olivio_noetzold_no_setor_pioneiro.pdf</t>
   </si>
   <si>
     <t>NDICAÇÃO Nº 76/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  o cascalhamento na Rua Olívio Noetzold, no Setor Pioneiro.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1774/indica_49.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1774/indica_49.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a instalação de um semáforo no cruzamento da Avenida Melvin Jones com a Avenida Tancredo Neves, divisa dos Bairros Jardim América e Bodanese.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1777/indicacao_no_21-2021_-_escola_felipe_rocha_de_lima_-_conteiner.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1777/indicacao_no_21-2021_-_escola_felipe_rocha_de_lima_-_conteiner.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a aquisição de um contêiner para depósito de materiais de limpeza e manutenção da Escola Felipe Rocha de Lima.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1778/indicacao_050_-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1778/indicacao_050_-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 050/2021_x000D_
 _x000D_
    A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feita a contratação de Médico Nutricionista, para atender o Hospital Regional, UPA, Rede Básica de Saúde e Covid-19.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1779/indicacao_2021-37_-_reforma_das_pistas_de_caminhada-cliclismo.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1779/indicacao_2021-37_-_reforma_das_pistas_de_caminhada-cliclismo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 37/2021. A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito a reforma das pistas de caminhada e ciclismo das Avenidas Tancredo Neves e Paraná.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1781/adobe_scan_16_de_nov._de_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1781/adobe_scan_16_de_nov._de_2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 066/2021  Indica ao Senhor Prefeito Municipal , na forma regimental , A aquisição de uma maca para exame Preventivo , Vinte (20) Cadeiras sendo elas (04) consultório Médico e (01) sala de Enfermagem , (01) Sala Triagem ,(01) Sala de Vacina , (01) para Recepção , (02) Sala do Dentista  e as outras Dez (10) unidades para uso geral , para atender  UBS Posto de Saúde do Setor 19.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1782/camscanner_11-17-2021_10.48.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1782/camscanner_11-17-2021_10.48.pdf</t>
   </si>
   <si>
     <t>Indicação nº 067/2021 Indica ao Senhor Prefeito Municipal , na forma regimental , A Construção do muro ao redor da escola , Construção de estacionamento e Cobertura do Portão até o Pátio , para atender a EMEF Escola Luiz Eduardo Silva Rover.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1783/camscanner_11-18-2021_10.14.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1783/camscanner_11-18-2021_10.14.pdf</t>
   </si>
   <si>
     <t>Indicação nº 068/2021 Indica ao Senhor Prefeito Municipal, na forma regimental, O  Encascalhamento da AV. 1802, Dedime Cechinel e Ruas: Tupis, 8207,8225 no Bairro: Residencial Alto dos Parecis na Cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1784/indicacao_no89-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1784/indicacao_no89-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº089/2021 - Que seja realizado restauração das passarelas dentro do cemitério Cristo Rei.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1785/indicacao_no90-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1785/indicacao_no90-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação Nº090/2021 -  Que seja realizado poda das árvores dentro do cemitério Cristo Rei.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1787/indicacao_051_-_2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1787/indicacao_051_-_2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 051/2021_x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja cedido um Área para o Moto Clube  e Fusca Cross de Vilhena, praticar sua atividades e competições.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1788/indica_50.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1788/indica_50.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a elaboração de um "Projeto Educacional" de conscientização da população para a preservação do Meio Ambiente.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1789/7j94dys.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1789/7j94dys.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 77/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  que a disciplina de Educação Física, componente curricular obrigatório da educação básica, conforme Artigo 26,  § 3ºda Lei nº 9.394/96, seja lecionada por Professor com formação em curso superior de Educação física, conforme  Lei Municipal nº 3.915/2014 e a Lei Federal nº 9.696/98, e que seja contratado Professores com formação em nível superior para lecionar a disciplina em todas as classes do 1º ao 5º ano, das escolas municipais.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 78/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito o reparo e manutenção das hastes e lâmpadas dos postes de iluminação pública localizados na Rua Marcos da Luz próximo a Ponte do Rio Pires de Sá.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1791/79-2021_indica_ao_prefeito_a_manutencao_da_iluminacao_na_praca_genival_nunes_na_avenida_brigadeiro_eduardo_gomes_principalmente_no_parquinho_infantil_do_mesmo.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1791/79-2021_indica_ao_prefeito_a_manutencao_da_iluminacao_na_praca_genival_nunes_na_avenida_brigadeiro_eduardo_gomes_principalmente_no_parquinho_infantil_do_mesmo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 79/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a manutenção da iluminação na Praça Genival Nunes na Avenida Brigadeiro Eduardo Gomes, principalmente no parquinho infantil do mesmo.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1792/indica_51.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1792/indica_51.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a realização de uma campanha para a prevenção e combate ao Aedes Aegypti, transmissor da Chikungunya, Dengue e Zika Vírus.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1793/indica_52.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1793/indica_52.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a manutenção da iluminação da Praça da Avenida Brigadeiro Eduardo Gomes.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1794/indicacao_052-_2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1794/indicacao_052-_2021_nica.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 052/2021_x000D_
     A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja instalado um Semáforo no cruzamento da Avenida Paraná com a Rua 916  no Bairro Aripuanã.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1795/indicacao_054_-_2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1795/indicacao_054_-_2021_nica.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 054/2021_x000D_
  A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feito a limpeza da lama das enxurradas ocasionada pelas chuvas no Bairro Jardim Acácia.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1796/indicacao_055_-_2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1796/indicacao_055_-_2021_nica.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 055/2021_x000D_
  A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja ampliados as vagas para o Curso oferecido a gestante no Semas.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1797/80_2021_ndica_ao_prefeito_municipal__a_locacao_de_um_onibos_para_transportar_os_pacientes_para_cacoal_e_porto_velho..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1797/80_2021_ndica_ao_prefeito_municipal__a_locacao_de_um_onibos_para_transportar_os_pacientes_para_cacoal_e_porto_velho..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 80/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  a locação de um ônibos para transportar os pacientes para Cacoal e Porto Velho.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1798/81_2021_indica_ao_prefeito_municipal__a_manutencao_da_praca_da_cohab_na_rua_v_7_em_frene_a_mercearia_tucunare_e_colocar_uma_placa_indicativa_com_limite_de_idade_no_parquinho_e_brinquedos_8592.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1798/81_2021_indica_ao_prefeito_municipal__a_manutencao_da_praca_da_cohab_na_rua_v_7_em_frene_a_mercearia_tucunare_e_colocar_uma_placa_indicativa_com_limite_de_idade_no_parquinho_e_brinquedos_8592.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 81/2021:  O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  a manutenção da praça da Cohab, na Rua V 7, em frene a Mercearia Tucunaré, e colocar uma placa indicativa com limite de idade no parquinho e brinquedos.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1799/82_2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_municipal__o_patrolamento_e_cascalhamento_da_rua_daniela_pereira_moraes_no_bairro_tancredo_neves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1799/82_2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_municipal__o_patrolamento_e_cascalhamento_da_rua_daniela_pereira_moraes_no_bairro_tancredo_neves.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 82/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  o patrolamento e cascalhamento da Rua Daniela Pereira Moraes, no Bairro Tancredo Neves.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1806/indicacao_033.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1806/indicacao_033.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 033/2021_x000D_
     O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a aquisição de aparelhos de ar condicionado para a UBS do Setor 12.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1807/indicacao_034.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1807/indicacao_034.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 034/2021_x000D_
 _x000D_
     O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o patrolamento e o encascalhamento da Av. Tancredo Neves no trecho entre a Av. Arnaldo Batista de Andrade e Rua Cascavel (Setores 12 e 13).</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1808/indicacao_035.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1808/indicacao_035.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 035/2021_x000D_
 _x000D_
     O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o patrolamento e o encascalhamento da Av. Primeiro de Maio no trecho entre que contempla os bairros Vila Operária e Parque Industrial Tancredo Neves.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1809/indicacao_036.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1809/indicacao_036.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 036/2021_x000D_
                                    O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a pavimentação asfáltica da Av. Reinaldo Gonçalves, localizada no Bairro Parque Industrial Tancredo Neves, seja incluída no plano municipal de desenvolvimento urbano</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1810/indicacao_037.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1810/indicacao_037.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 037/2021_x000D_
                                        O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a substituição dos bloquetes da ciclovia localizada na Av. Paraná, no trecho entre a Rua 816 e Rua 916, por pavimentação asfáltica com tratamento superficial TSD.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1811/indicacao_038.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1811/indicacao_038.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 038/2021_x000D_
                                        O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o estudo e a viabilidade de implantação de um redutor de velocidade (lombada), nas normas do CONTRAN, na Rua João Bernal, entre as Ruas 830 e 906, Bairro Alto Alegre.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1812/indicacao_039.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1812/indicacao_039.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 039/2021_x000D_
 _x000D_
                                        O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o estudo e a viabilidade de implantação de um redutor de velocidade (lombada), nas normas do CONTRAN, na Rua 743, na altura do n.º 991.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1814/indicacao_no91-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1814/indicacao_no91-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 091/2021- Vereador subscritor desta, na forma regimental, indica ao Senhor Prefeito, que seja realizado um estudo a fim de verificar a viabilidade de construção de quebra-molas na Rua 737, Bairro Cristo Rei em frente a mecânica Izak.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1815/indicacao_no92-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1815/indicacao_no92-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N°092/2021- O vereador subscritor desta, na forma regimental, indica ao Senhor Prefeito, colocação de areia no parquinho infantil, praça Bairro São José.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1817/indicacao_053_-_2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1817/indicacao_053_-_2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 053/2021_x000D_
    A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que as gestantes inscritas no programa Casa da Gestante Semas e Casa da Gestante do AMAS, tenham preferência a realizar 3 USG (ultrassonografia) de direito da Rede Cegonha.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1818/indicacao_056_-_2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1818/indicacao_056_-_2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 056/2021_x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja contratado Agente de Saúde através de Concurso Público.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1819/indicacao_057_-_2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1819/indicacao_057_-_2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 057/2021 _x000D_
  A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja aberto um processo estimativo de passagens, para atender os Atletas Amadores do nosso município, pro ano 2022.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1820/indicacao_39_-_revogacao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1820/indicacao_39_-_revogacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 39/2021 A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito a apresentação de projeto de lei que vise a revogação integral ou, se for o caso, apenas do artigo 3º, da lei municipal nº 2.2553, de 11 de setembro de 2007.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1821/indicacao_38_d.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1821/indicacao_38_d.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 38/2021 A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito o patrolamento e encascalhamento da Rua Potiguara, bairro jardim Vitória.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1823/indicacao_n_24.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1823/indicacao_n_24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 024/2021 -  O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, a realização de um estudo de viabilidade para colocação de faixa de pedestres, de redutor de velocidade ou de outra medida adequada na Avenida Brigadeiro Eduardo Gomes, 621, no Bairro Jardim Eldorado, a fim de garantir a segurança dos pedestres na travessia da via.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1824/indicacao_n25.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1824/indicacao_n25.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 025/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja feito o reparo na iluminação pública da praça Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1825/indicacao_n26.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1825/indicacao_n26.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 026/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja feito a limpeza e manutenção da praça do Bairro Marcos Freire (Setor 07-A).</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1826/indicacao_2021-40_-_encascalhamento_e_tapa_buracos_rua_1701.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1826/indicacao_2021-40_-_encascalhamento_e_tapa_buracos_rua_1701.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 40/2021. A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito o patrolamento, encascalhamento e tapar buracos da Rua 1701, bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1831/83-2021_indica_ao_prefeito_revitalizacao_da_academia_e_o_parque_infantil_da_praca_no_final_da_av_curitiba.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1831/83-2021_indica_ao_prefeito_revitalizacao_da_academia_e_o_parque_infantil_da_praca_no_final_da_av_curitiba.pdf</t>
   </si>
   <si>
     <t>Indicação 83/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito  a revitalização da academia e o parque infantil da praça no final da Avenida Curitiba.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1832/84-2021_indica_ao_prefeito_a_limpeza_em_frente_ao_parque_de_exposicao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1832/84-2021_indica_ao_prefeito_a_limpeza_em_frente_ao_parque_de_exposicao.pdf</t>
   </si>
   <si>
     <t>Indicação 84/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  a limpeza em frente ao parque de exposição.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1833/indicacao_n27.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1833/indicacao_n27.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 027/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que, ultrapassadas as restrições estabelecidas pelo art. 8º da Lei Complementar n.º 173/2020, seja regulamentada, via decreto, a possibilidade de celebração de termos de compromisso de oferecimento de estágio remunerado a alunos regularmente matriculados em instituições de educação superior e técnica, conforme disposições da Lei Federal n.º 11.788/2008, a fim de fomentar a inclusão do jovem no mercado de trabalho e o aperfeiçoamento dos serviços prestados pela Administração Pública.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1834/indicacao_n28.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1834/indicacao_n28.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO n° 028/2021 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos, realize o patrolamento e cascalhamentos das linhas 60, 70, 80, 90 100 e da Vila, no distrito de Nova Conquista.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1835/indicacao_no93-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1835/indicacao_no93-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N°093/2021-  O Vereador subscritor desta, na forma regimental, indica ao Senhor Prefeito, que seja reparado o conjunto de equipamento ( roda d'água) que destina água para o reservatório do Park Ecológico.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1836/indicacao_no94-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1836/indicacao_no94-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N°094/2021-  O Vereador subscritor desta, na forma regimental, indica ao Senhor Prefeito, Limpeza na lateral do muro da E.M.E.I.E.F. Abílio Juliano Nicolielo Neto.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_no95-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_no95-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N°095/2021- O Vereador subscritor desta, na forma regimental, indica ao Senhor Prefeito, Tapa buracos na Rua Edvaldo Luciano da Silva, proximidades da Chassi Laser.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1838/camscanner_12-06-2021_12.07.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1838/camscanner_12-06-2021_12.07.pdf</t>
   </si>
   <si>
     <t>Indicação nº 069/2021 Indica ao Prefeito Municipal o Estudo e a elaboração e um Projeto de Infraestrutura e Pavimentação Asfáltica para rua s Reinaldo Gonçalves e Dr Paulo Roberto Gasparin, entre o Quinto Bec e Vila Operaria na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1843/camscanner_12-07-2021_08.11.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1843/camscanner_12-07-2021_08.11.pdf</t>
   </si>
   <si>
     <t>Indicação nº 070/2021 Indica ao Prefeito Municipal Eduardo Toshiya Tsuru a construção de uma Quadra Poliesportiva para atender as nacessidades da Escola Bianco e Leonardo de Matos Bezerra na Cidade Vilhena/RO.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 040/2021_x000D_
 _x000D_
                                      O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a instalação de dois braços de luz na entrada pela Av. Jô Sato com a Av. Campos Elísios, do Bairro Res. Cidade Verde I.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1845/85-2021_indica_ao_prefeito_municipal_que_faca_uma_levantamento_da_necessidade_para_executar_a_poda_de_arvores_em_todas_as_escola_municipais.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1845/85-2021_indica_ao_prefeito_municipal_que_faca_uma_levantamento_da_necessidade_para_executar_a_poda_de_arvores_em_todas_as_escola_municipais.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 85/2021:	O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  que faça uma levantamento da necessidade para executar a poda de árvores em todas as escolas municipais.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1846/indicacao_041.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1846/indicacao_041.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 041/2021_x000D_
 _x000D_
 _x000D_
 _x000D_
                                        O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja realizado um estudo de viabilidade de construção de uma ciclovia no canteiro da Av. Paraná, no trecho entre as Ruas 916 e 2703 (Rua Cícero de Vasconcellos).</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1847/86-2021__indica__seja_feito_um_concurso_com_a_participacao_dos_municipes_vilhenenses_para_a_escolha_do_portal_da_cidade_por_meio_desenho_do_design_da_estrutura_frase_e_o_que_mais_a_criat.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1847/86-2021__indica__seja_feito_um_concurso_com_a_participacao_dos_municipes_vilhenenses_para_a_escolha_do_portal_da_cidade_por_meio_desenho_do_design_da_estrutura_frase_e_o_que_mais_a_criat.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 86/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  que seja feito um concurso com a participação dos Municípes Vilhenenses para a escolha do portal da cidade, por meio desenho do design da estrutura, frase, e o que mais a criatividade dos participantes manifestarem.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1848/indicacao_22.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1848/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Indicação n°022/2021                                   _x000D_
 _x000D_
   A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que tome providências no sentindo de que seja feito a  instalação de um semáforo na  esquina da Tancredo Neves com a BR 174 , em frente ao Supermercado Irmão Gonçalves.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1849/indicacao_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1849/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Indicação n°023/2021     _x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal a substituição de lâmpadas queimadas na Avenida 34 n°6826 parque São Paulo.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1863/indicacao_058-2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1863/indicacao_058-2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 058/2021_x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feita a contratação de equipe médica ou parceria com a Secretaria de Saúde do Estado, para fazer as Cirurgias ortopédica de Alta complexidade.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1864/indicacao_no96-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1864/indicacao_no96-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N°096/2021- O vereador subscritor desta, na forma regimental, indica ao Senhor Prefeito, cascalhamento na Rua Ceará, Bairro Embratel.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1865/indicacao_no97-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1865/indicacao_no97-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N°097/2021- O vereador subscritor desta, na forma regimental, indica ao Senhor Prefeito, manutenção nos aparelhos de ar condicionado na Escola Senador Ronaldo Aragão.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1866/indicacao_no98-2021_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1866/indicacao_no98-2021_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N°098/2021- O vereador subscritor desta, na forma regimental, indica ao Senhor Prefeito, a instalação de aparelhos de ar condicionado na Escola Luiz Eduardo Silva Rover.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1867/indicacao_no_22-2021_-_acs_e_semas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1867/indicacao_no_22-2021_-_acs_e_semas.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal viabilizar as doações de cestas básicas da Secretaria de Assistência Social - SEMAS, tendo como um dos critérios a avaliação/indicação por Agentes Comunitários de Saúde (ACS’s).</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1868/indicacao_060_-_2021_nica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1868/indicacao_060_-_2021_nica.pdf</t>
   </si>
   <si>
     <t>Indicação 060/2021_x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feito o repasse da verba do Governo Federal relacionada ao Incentivo Adicional dos Agentes Comunitários de Saúde e Agente de Controle de Endemias para que seja feito o pagamento dos vencimentos destes profissionais.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1869/87_-2021_realizacao_de_uma_operacao_tapa-buraco__na_avenida_augusto_nicolielo.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1869/87_-2021_realizacao_de_uma_operacao_tapa-buraco__na_avenida_augusto_nicolielo.pdf</t>
   </si>
   <si>
     <t>Indicação 87/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  a realização de uma “operação tapa-buraco”  na Avenida Augusto Nicolielo cruzamento com a Sabino Bezerra de Queiroz.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1870/88_-2021_a_limpeza_nos_canteiros_do_posto_fiscal.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1870/88_-2021_a_limpeza_nos_canteiros_do_posto_fiscal.pdf</t>
   </si>
   <si>
     <t>Indicação 88/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  a limpeza nos canteiros do Posto Fiscal na divisa do estado de Rondônia com o estado do Mato Grosso.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1872/89_-2021_patrolamento_e_encascalhamento_moises_de_freitas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1872/89_-2021_patrolamento_e_encascalhamento_moises_de_freitas.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja realizada o patrolamento e encascalhamento nas ruas que não possuem asfalto do Bairro Moisés de Freitas do município de Vilhena.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_n_13.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_n_13.pdf</t>
   </si>
   <si>
     <t>Indicação nº 13/2021 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena, por meio da Secretaria Municipal de Transporte e Trânsito - SEMTRAN, a elaboração de estudo conforme Resolução do Conselho Nacional de Trânsito - CONTRAN, para a construção de um redutor de velocidade (quebra-molas), com a devida sinalização, na Avenida Rondônia nas proximidades com a Avenida Jó Sato.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1875/indicacao_n_14.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1875/indicacao_n_14.pdf</t>
   </si>
   <si>
     <t>Indicação nº 14/2021 _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena, por meio da Secretaria Municipal de Transporte e Trânsito - SEMTRAN, a elaboração de estudo e providências para melhorar o trânsito da  Rua Flores até a Avenida Rondônia.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1876/adobe_scan_17_de_dez._de_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1876/adobe_scan_17_de_dez._de_2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 071/2021 Indica ao Prefeito Municipal Eduardo Toshiya a colocação de canos pra fazer rede de água na rua Cerejeiras no bairro Embratel ( atras da Comunidade Santa Terezinha), na Cidade Vilhena/RO.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1877/indicacao_2021-41_-_patrolamento_e_encascalhamento_rua_8512_esq._8505.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1877/indicacao_2021-41_-_patrolamento_e_encascalhamento_rua_8512_esq._8505.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 41/2021. A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito a manutenção com patrolamento e encascalhamento da Rua 8512 esquina com a 8505,  no bairros Assossete.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1886/90-2021_quebra-molas_na_avenida_710.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1886/90-2021_quebra-molas_na_avenida_710.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 90/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito que seja feito um quebra-molas na Avenida 710 próximo a Escola Estadual Cecília Meireles.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1887/91-2021_quebra-molas_na_avenida_goncalves_dias.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1887/91-2021_quebra-molas_na_avenida_goncalves_dias.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 91/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito que seja feito um quebra-molas na Avenida Gonçalves Dias com a Alfredo Fontinale próximo a pizzaria Casa das Pizzas.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1888/92-2021_intervencao_no_barracao_inacabado_na_avenida_1512_c_melvin.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1888/92-2021_intervencao_no_barracao_inacabado_na_avenida_1512_c_melvin.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 92/2021: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a intervenção no barracão inacabado na avenida 1512 com a Melvin Jones esta sendo usado pela comunidade de forma erronia.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1034/denuncia_001_2021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1034/denuncia_001_2021.pdf</t>
   </si>
   <si>
     <t>Denúncia contra o Vereador Ronildo Pereira Macedo, com pedido de instauração de Comissão Processante e afastamento das funções de Presidente, em razão do cometimento, em tese, do crime de prevaricação ao se omitir de tomar providências com relação às denúncias de fraude à licitação, superfaturamento e pagamentos irregulares na reforma e ampliação do novo prédio da Câmara Municipal de Vereadores, bem como por pagamentos irregulares a servidor público comissionado, contrariando, assim, determinação do Tribunal de Contas para que fosse exonerado.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1093/denuncia__no02.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1093/denuncia__no02.pdf</t>
   </si>
   <si>
     <t>Denúncia contra a Vereadora Professora Vivian Repessold, com solicitação de instauração de Comissão Processante, nos termos dos artigos 72 e 73 da Resolução 030 de 2020 (Regimento Interno da Câmara de Vereadores de Vilhena), em razão de supostas práticas de infrações político-administrativas graves cometidas no período de pré-campanha para o atual pleito.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11672,51 +11672,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1534/proposta_de_emenda_a_lom_075_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/954/plc_379_21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/990/plc_380_21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1024/plc_381_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1109/plc_382_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1186/plc_383_21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1265/plc_384_21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1320/plc_385_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1355/plc_386_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1657/plc_387_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1718/plc_388_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1780/plc_389_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/953/pl_6020_de_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/956/pl_6021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/957/pl_6022_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/955/pl_6023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1003/pl_6024_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/973/pl_6.025-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/975/pl_6.026-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/976/pl_6.027-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/977/pl_6.028-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/978/pl_6.029-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/980/pl_6.030-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/974/pl_6.031-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/971/pl_6.032-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/970/pl_6.033-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/958/pl_6.034-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/979/pl_6.035-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/959/pl_6.036-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/972/pl_6.037-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/960/pl_6.038-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/961/pl_6.039-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/963/pl_6.040-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/965/pl_6.041-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2020/969/pl_6.042-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/981/pl_6.043-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/968/pl_6.044-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/995/pl_6045_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1025/pl_6046_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_6047_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_6048_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_6049_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_6050_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1030/pl_6051_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1031/pl_6052_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1032/pl_6053_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1033/pl_6054_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1035/pl_6055_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1036/pl_6056_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1037/pl_6057_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1038/pl_6058_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1059/pl_6059_21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1060/pl_6060_21.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1063/pl_6.061_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1075/projeto_de_lei_6062_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei_6063_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1092/projeto_de_lei_6064-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1094/projeto_6.065_21.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1110/pl_6066.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1113/pl_6067_21.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1111/pl_6068_21.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1112/pl_6069_21.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1120/pl_6070_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1121/pl_6071_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1122/pl_6072_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1132/pl_6073_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1139/6.074.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1140/6.075.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1141/6.076.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1142/6.077.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1138/6.078.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1166/6.079.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1168/pl_6080_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1164/6.081.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1163/6.082.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1165/pl_6083.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1167/pl_6084.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1161/pl_6.085.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1178/pl_6086.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1179/pl_6087.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1180/pl_6088.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1181/pl_6089.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1182/pl_6090.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1183/pl_6091.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1184/pl_6092_21.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1185/6093.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1187/pl_6094_21.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1195/pl_6.095_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1208/6.096.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1209/6.097.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1210/6.098.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1211/6099.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1212/pl_6100_21.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1213/pl_6101_21.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1214/pl_6102_21.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1218/6.103.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1219/6.104.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1225/pl_6105_21_ok.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1234/pl_6106_21.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1235/pl_6107_21.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1236/pl_6108_21.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1237/pl_6109_21.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1251/6110.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1252/pl_6.111.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1253/pl_6.112.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1261/6.113.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1262/6.114.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1274/pl_6115_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1287/pl_6.116_21.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1282/6117.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1288/pl_6.118_21.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1280/6119.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1289/pl_6.120_21.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1290/pl_6.121_21.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1291/pl_6.122_21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1299/pl_6123_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1340/projeto_de_lei_6124_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1341/pl_6125_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1342/pl_6126_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1343/pl_6127_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1345/projeto_de_lei__6.128_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1346/projeto_de_lei__6.129_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1347/pl_6130_21.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1348/pl_6131_21.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1349/pl_6132_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1356/pl_6133_21.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1358/pl_6134_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1365/pl_6.135_21.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1366/pl_6136_21.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1375/pl_6137_21.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1376/pl_6138_21.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1383/projeto_de_lei_6.139_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1396/projeto_de_lei_6140_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1397/pl_6141_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1407/projeto_de_lei_6142_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1414/projeto_de_lei_no_6143_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_no_6.144_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1422/projeto_de_lei_no_6.145_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_no_6.146_2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1424/projeto_de_lei_no_6.147_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_no_6.148_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1426/projeto_de_lei_no_6.149_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1427/projeto_de_lei_no_6.150_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1428/projeto_de_lei_no_6.151_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1438/pl_6152-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1439/pl_6153-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1440/pl_6154-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1441/pl_6155-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1442/pl_6156-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1443/pl_6157-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1445/pl_6158-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1447/pl_6159-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1448/pl_6160-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1449/pl_6161-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1459/pl_6162-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1462/pl6163_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1465/pl_6164-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1469/pl_6165-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1470/pl_6166-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1471/pl_6167-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1473/pl_6.168_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1477/pl_6.169_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1480/pl_6.170.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1483/pl_6.171_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1484/pl_6.172_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1494/projeto_de_lei_no_6.173_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1495/pl_6.174.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1496/projeto_de_lei_no_6.175_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1497/pl_6.176.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1498/pl_6.177.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1499/pl_6.178_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1501/pl_6.179_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1516/pl_6.180.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1517/pl_6.181.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1518/pl_6.182.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1519/pl_6.183.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1520/pl_6.184.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1521/pl_6.185.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1522/pl_6.186.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1523/pl_6.187.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1533/pl_6.188.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1543/pl_6.189.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1548/pl_6.190.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1544/pl_6.191.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1545/pl_6.192.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1546/pl_6.193.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1547/pl_6.194.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1554/pl_6.195.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1569/pl_6.196_2021_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1570/pl_6.197.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1578/pl_6.198.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1579/pl_6.199.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1580/pl_6.200.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1582/pl_6.201.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1581/pl_6.202.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1583/pl_6.203.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1584/pl_6.204.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1588/pl_6.205.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1589/pl_6.206.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1590/pl_6.207_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1592/pl_6.208_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1597/pl_6.209_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1599/pl_6.210_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1605/pl_6.211_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1610/pl_6.212_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1625/pl_6.213_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1627/pl_6.214_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1628/pl_6.215_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1629/pl_6.216_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1630/pl_6.217_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1643/pl_6.218_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1658/pl_6.219_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1659/pl_6.220_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1673/pl_6.221_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1662/pl_6.222_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1678/pl_6.223_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1679/pl_6.224_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1680/pl_6.225_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1681/pl_6.226_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1682/pl_6.227_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1692/pl_6.228_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1693/pl_6.229_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1694/pl_6.230_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1695/pl_6.231_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1696/pl_6.232_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1697/pl_6.233_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1698/pl_6.234_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1711/pl_6.235_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1712/pl_6.236_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1713/pl_6.237_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1714/pl_6.238_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1715/pl_6.239_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1716/pl_6.240_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1717/pl_6.241_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1736/pl_6.242_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1737/pl_6.243_2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1738/pl_6244_2021_-_ploa_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1741/pl_6.245_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1742/pl_6.246_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1743/pl_6.247_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1744/pl_6.248_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1755/pl_6.250_2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1756/pl_6.251_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1757/pl_6.252_2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1758/pl_6.253_2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1759/pl_6.254_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1766/pl_6.255_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1767/pl_6.256_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1768/pl_6.257_2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1775/pl_6.258_2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1776/pl_6.259_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1786/pl_6.260_2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1800/pl_6.261_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1801/pl_6.262_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1803/pl_6.264_2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1804/pl_6.265_2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1805/pl_6.266_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1813/pl_6.267_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1822/pl_6.268_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1828/pl_6.269_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1829/pl_6.270_2021_1_1.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1830/pl_6.271_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1839/pl_6.272_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1840/pl_6.273_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1841/pl_6.274_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1842/pl_6.275_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1853/pl_6276_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1854/pl_6277_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1852/pl_6278_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1855/pl_6279_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1856/pl_6280_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1857/pl_6281_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1858/pl_6282_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1859/pl_6283_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1860/pl_6.284_2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1861/pl_6.285_2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1862/pl_6.286_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1871/pl_6.287_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1878/pl_6.288_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1882/pl_6.289_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1880/pl_6.290_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1881/pl_6.291_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1879/pl_6.292_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1883/pl_6.293_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1169/projeto_de_decreto_legislativo_032_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2020/1884/parecer_previo_ppl-tc_00036_2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1885/parecer_previo_ppl-tc_00027_2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1162/resolucao_041_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1816/pr_042_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1239/req_09_2021_4_22_13_0_33_66425.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1507/req_12_2021_8_11_12_46_14_825.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1240/req_15_2021_4_22_13_0_33_66425.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1241/req_16_2021_4_22_13_2_40_83946.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1242/req_17_2021_4_22_13_4_22_66343.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1243/req_18_2021_4_22_13_5_55_71854.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1244/req_19_2021_4_22_13_7_15_57496.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1303/req_20_2021_5_17_13_3_37_12970.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1304/req_21_2021_5_17_13_5_43_27182.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1598/30-2021_requerimento_inss__total_de_pessoas_que_estao_na_fila_de_espera.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1752/requerimento_35-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1753/requerimento_36-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3597/emenda_impositiva_no_18_-_ass._apae.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3598/emenda_impositiva_no_19_-_lar_dos_idosos_maria_tereza_da_lamarta.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3599/emenda_impositiva_no_36_-_saae_-__servico_autonomo_de_aguas_e_esgotos.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3600/emenda_impositiva_no_53_-_ong_o_caminho.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3601/emenda_impositiva_no_63_-_ass._amavi.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3602/emenda_impositiva_no_67_-_secretaria_municipal_de_saude_-_vigilancia_em_saude.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3603/emenda_impositiva_no_68_-_secretaria_municipal_de_saude_-_uti.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3604/emenda_impositiva_no_69_-_secretaria_municipal_de_saude_-_saude_basica.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3605/emenda_impositiva_no_70_-_semtran_-_secretaria_municipal_de_transportes_e_transito.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3606/emenda_impositiva_no_71_-_ass._desportiva_de_artes_marciais_e_cultura_de_vilhena.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3607/emenda_impositiva_no_72_-_ass._dos_pequenos_produtores_rurais_dos_quinze_-_appr-15.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3608/emenda_impositiva_no_73_-_secretaria_municipal_de_transportes_e_transito_-_sinalizacao_viaria_urbana.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3609/emenda_impositiva_no_74_-_emef_-_ensina-me__a_viver.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3610/emenda_impositiva_no_75_-_emef_-_felipe_rocha_de_lima.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3611/emenda_impositiva_no_76_-_ass._yawara_de_judo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/996/mocao_001_21_-_damasceno.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1292/mocao_de_apoio_002_21.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1660/mocao_de_aplauso_003_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1708/mocao_de_aplauso_004_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_01.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/988/01-2021_indicacao_patrolamento_e_encascalhamento_rua_av_102.05_e_linha_135.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_02.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_001_2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_002_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_003_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_01-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_02-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_03-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1000/ind_01-21_2021_2_2_16_6_57_9681.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1001/ind_02-21_2021_2_2_16_7_59_13259.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1002/ind_03-21_2021_2_2_16_8_42_95246.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_004_patrolamento_e_encascalhamento_do_moyses_de_freitas.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_005_faixa_de_pedestre_em_frente_o_mercado_irmaos_goncalves.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_006_redutor_de_velocidade_na_perimetral.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_05.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_no01-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_no02-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_no03-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_006_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_01-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_02-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_2021-01_-_vacinacao_dos_servidores_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_03.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1022/02-2021_indic._implantacao_projeto_legal.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1023/03-2021_indic._vacinacao_seguranca_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_007_bebedouros_e_banheiro_no_parque_ecologico.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_008_patrolamento_e_encascalhamento_da_av_1511_cristo_rei.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_009_patrolamento_e_encascalhamento_da_av_tancredo_neves.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_2021-02_-_criacao_do_auxilio_internet_para_docentes.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1043/03-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1044/04-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_no04-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_no05-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1047/indicacao_no06-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1048/ind_04-21_2021_2_10_16_16_6_2342.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1049/ind_05-21_2021_2_10_16_17_43_95824.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1050/ind_06-21_2021_2_10_16_19_9_99741.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_06.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao__008_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao__009_2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_007_2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1061/04-2021_revitalizacao_das_pracas.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1062/05-2021_pista_ta_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1064/indicacao_no05.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1065/ind_07-21_2021_2_19_13_27_26_5831.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1066/ind_08-21_2021_2_19_13_28_39_83759.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1067/ind_09-21_2021_2_19_13_29_49_39746.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_2021-05_-_limpeza_dos_terrenos_do_moyses_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_2021-06_-_asfalto_alto_dos_parecis.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_no07-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_no08-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_no09-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1074/indicacao_2021-08_-_asfalto_barao_do_melgaco.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1076/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1078/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_004_-__vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_005_-__vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_006_-__vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1083/06-2021_indica_cargos_de_psicologo_e_assistente_social_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1084/07-2021_contracao_de_professor_auxiliar_para_alunos_com_deficiecias_e_transtornos_globais.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1085/08-2021_manutencao_no_telhado_da_unidade_de_saude_do_setor_12.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1086/indicacao_010-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1087/indicacao_011-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_012-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_no10-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_no11-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_no12-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_no06.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_013-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_014-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_015-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1101/11-2021_indica_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1102/09-2021_indica_iluminacao_academia_livre.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_05_-_nica_cabo_joao.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1106/ind_10-21_2021_3_8_12_21_26_6551.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1107/ind_11-21_2021_3_8_12_22_57_79859.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1108/ind_12-21_2021_3_8_12_23_47_20646.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1114/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1115/12-2021_indica_construcao_de_sala_de_leitura_na_escola_hermogenes_nogueira.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1116/13-2021_indica_construcao_de_um_laboratorio_de_informatica_na_escola_hermogenes_nogueira.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1117/14-2021_indica_ao_prefeito_a_construcao_do_muro_e_reforma_da_quadra_esportiva_da_escola_municipal_de_ensino_fundamental_professor_hermogenes_nogueira..pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1118/ind_13-21_2021_3_10_15_31_37_3521.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1119/ind_14-21_2021_3_10_15_32_46_10659.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_no13-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_no14-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1127/indicacao_no15-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1128/fundo_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1129/acao_conjunta_entre_semosp_e_saae.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1130/desifeccao_quimica_no_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1131/scan_2021_3_12_15_35_20_7731.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_2021-10_-_contratacao_profissionais_de_saude_cer.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_017-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_018-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_07.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1149/ind_16-21_2021_3_18_13_12_57_21159.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_016_2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_007.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_008.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_009.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_no16-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_no17-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_no18-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_2021-11_-_encascalhamento_no_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_2021-13_-_encascalhamento_bairro_ique.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_2021-13_-_encascalhamento_bairro_ique.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_010-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_011-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_012-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1173/scan_2021_3_26_13_41_17_70946.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1174/scan_2021_3_26_13_40_39_81159.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1175/scan_2021_3_26_13_40_4_421.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1176/indica_acao_civil_publica_para_contratacao_de_medicos_que_ainda_nao_fizeram_o_revalida_durante_a_pandemia.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_017_2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1188/scan_2021_4_1_16_24_46_8261.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1189/scan_2021_4_1_16_25_28_65259.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_2021-14_-_iluminacao_da_rua_valeci_uebilin.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_019-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_020-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_no19-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_no20-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_no21-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_013-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_014-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_015-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_no22-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_no23-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1206/scan_2021_4_9_14_41_49_7111.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1207/scan_2021_4_9_14_42_45_15259.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_022-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_2021-16_-_inclusao_de_interpretes_de_libras_para_adicional_de_magisterio.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1222/scan_2021_4_13_16_5_37_5231.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1223/scan_2021_4_13_16_6_25_73459.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1224/scan_2021_4_13_16_7_10_97946.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_016_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_017_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_018_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_no24-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1231/tapa_buraco_na_avenida_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1232/reparo_iluminacao_avenida_parana.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1233/tapa_buraco_avenida_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1238/indc_12.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_no25-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_no26-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_no27-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_17-21_2021_4_23_12_9_35_6811.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1250/ind_18-21_2021_4_23_12_10_36_94259.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1259/indc_13.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1260/scan_2021_4_27_15_27_3_7431.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_2021-18_-_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_2021-19_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_025-2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_027-2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1269/scan_2021_4_30_15_19_8_7761.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1270/scan_2021_4_30_15_19_37_46959.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_008-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1275/ind._n_7_molhar_as_ruas_do_bairro_alto_dos_parecis.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1276/ind._n_8_patrolamento_da_estrada_do_indio.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_020-2021_-_nica.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_021-2021__nica.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_022-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1281/indicacao_2021-20_-_instalacao_de_semaforo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1283/estudo_de_viabilidade_para_implementacao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1284/ind14_2021_5_11_11_32_24_3191.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1285/ind15_2021_5_11_11_33_17_80759.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1286/ind16_2021_5_11_11_34_2_98246.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_023-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_024-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_010-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_011-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_012-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_no28-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_no29-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_no30-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_no31-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_no32-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_no33-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1313/ind_19-21_2021_5_21_16_13_49_1871.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1314/ind_20-21_2021_5_21_16_14_56_67559.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1315/ind_19.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1316/ind_18.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1317/16-2021_patrolamento_e_encascalhamento_de_todas_as_ruas_do_setor_19.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1318/17-2021_poda_de_arvors_no_cer.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1319/18-2021_manutencao_e_reparos_na_estrutura_do_cer.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1321/19-2021_playground_ecologico_feito_com_pneus_usados.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1322/20-2021_revitalizacao_da_placa_com_o_nome_do_marco_geodesico.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1323/21-2021_constucao_de_passarela_de_travessia_em_frente_a_camara.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_025-2021__nica.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1325/ind_20.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_no34-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1327/indicacao_no35-2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_no36-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1329/ind_21.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1330/ind_22.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1331/indicacao_013-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1332/ind_23.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1333/scan_2021_5_31_15_42_53_2881.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1334/scan_2021_5_31_14_15_0_341.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1335/scan_2021_5_31_14_16_22_68246.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1336/indicacao_no37-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1337/indicacao_no38-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1338/ind_24.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_2021-21_-_encascalhamento_na_linha_135.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1344/indi_25.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1350/22-2021_indicacao_vacinacao_equipe_do_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_026-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_027-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1353/indi_26_2021_6_8_13_20_18_85065.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1354/indi_27_2021_6_8_13_21_1_97628.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1357/23-2021_reparo_quebra_molas_av_curitiba.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1359/24-2021_indica_ao_prefeito_a_vacinacao_de_todos_os_servidores_do_posto_fiscal.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1360/scan_2021_6_11_15_10_51_6601.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_no39-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_no40-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_no41-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_014-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_015-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1371/implantacao_de_redutores_de_velocidade_quebra-molas_nos_pontos_criticos_da_rua_marques_henrique_proximo_a_unir..pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1372/implantada_uma_placa_de_maior_visibilidade_na_beira_da_br_174_no_km-15_para_a_identificacao_da_escola_iquezinha.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1373/indicacao_no42-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1374/indicacao_no43-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_2021-22_-_molhar_rua.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1378/ind28_2021_6_18_13_42_8_9451.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1379/indi29_2021_6_21_13_25_0_3391.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1380/ind_21-21_2021_6_21_12_44_55_4781.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1381/ind_22-21_2021_6_21_12_45_53_19759.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1382/ind_23-21_2021_6_21_12_46_45_55946.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1384/indicacao_2021-23_-_reforma_de_ponte_do_rio_vermelho.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_2021-24_-_pavimentacao_rua_910_setor_09.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_2021-25_-_pavimentacao_rua_b.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1387/indi30.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1389/25-2021_202_indica_ao_prefeito_a_vacinacao_de_todos_os_trabalhadores_de_limpeza_urbana_de_coleta_de_lixo_incluindo_garis_e_motoristas_de_caminhoes_de_coleta.4_46_52_37992.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1391/27-2021__indica_ao_prefeito_a_vacinacao_de_todos_os_trabalhadores_de_limpeza_urbana_de_coleta_de_lixo_incluindo_garis_e_motoristas_de_caminhoes_de_coleta..pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1392/ind_24-21_2021_6_23_16_11_47_6451.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_no10.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1399/indi32_2021_6_24_15_24_39_7321.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1400/indi33.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1401/scan_2021_6_25_15_38_47_66159.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1402/scan_2021_6_25_15_38_3_3931.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1403/indicacao_no44-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1404/indicacao_no45-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1405/indicacao_no46-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1406/indi34.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1408/indicacao_no47-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1409/indicacao_no48-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1410/indicacao_028-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_029-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1412/indicacao_030-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1413/indicacao_018_2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1415/indi35_2021_6_30_15_43_0_3581.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1416/29-2021_passagem_do_caminhao_pipa_para_molhar_as_ruas_com_regularidade_do_setor_12.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1417/indi36.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1418/indicacao_no49-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1420/30-2021_indica_ao_prefeito_a_construcao_de_uma_praca_publica_no_setor_12..pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1429/31-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_iluminacao_dos_bairros_perifericos_com_lampadas_de_led..pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1430/32-2021__indica_ao_prefeito_a_construcao_de_pontos_de_onibus_com_cobertura_nas_areas_rurais_do_municipio_para_proteger_as_criancas_que_aguardam_a_espera_de_transporte_escolar..pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_no50-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1432/indicacao_no51-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_no52-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1434/implantacao_de_quebra-molas_na_avenida_rondonia.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1436/indi37.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1437/camscanner_07-08-2021_12.52.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1444/33-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_instituicao_do_auxilio_saude_para_os_servidores_municipais..pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1450/indicacao_031-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_032-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1452/indicacao_033-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1453/33-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_instituicao_do_auxilio_saude_para_os_servidores_municipais..pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1454/34-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_iluminacao_com_lampadas_de_led_na_rotatoria_do_bairro_cidade_verde_2..pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1460/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1461/35-2021_indica_ao_prefeito_a_realizacao_de_um_itinerante_percorrendo_os_bairros_de_vilhena_com_suas_sugestoes_para_a_elaboracao_do_ppa__plano_pluri.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_028-2021.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_021_2021.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_022_2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1476/36-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_incluir_nos_projetos_de_asfaltos_a_implantacao_de_quebra-molas_na_cidade_de_vilhena.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1478/indi43.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1481/ind._n_15_reparo_na_passarela_do_parque_ecologico.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1482/ind._n_16_reparo_na_rua_augusto_nicolielo_esquina_com_a_sabino_bezerra_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1485/indicacao_34-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1486/indicacao_35-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1487/indicacao_36-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1488/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1489/indi46_2021_8_3_14_31_35_1251.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1490/indi47_2021_8_3_14_32_37_12559.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1491/37-2021_indica_ao_prefeito_que_seja_feito_um_quebra-molas_na_rua_7502_bairro_jardim_bandeirante_e_outro_quebra-molas_na_rua_7605_bairro_jardim_vitoria.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1492/38-2021_2021_7_29_12_52_27_21559.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1493/39-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_aquisicao_de_um_eletrocardiograma_para_a_unidade_de_saude_do_setor_12..pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1500/indicacao_037-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1502/40-2021_o_vereador_subscritor_desta_na_forma_regimental_a_instalacao_de_cameras_e_seguranca_em_todas_as_creches_e_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1503/41-2021_indica_ao_prefeito_a_reforma_da_pista_de_skate_como_no_projeto_original.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1504/42-2021_indica_ao_prefeito_a_reforma_do_muro_da_escola_mario_grasso.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_2021-26_-_pavimentacao_rua_1501.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1506/indicacao_2021-27_-_mudanca_de_local_da_semosp.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1508/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1509/ind_26-21_2021_8_12_15_35_47_1011.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1510/ind_27-21_2021_8_12_15_36_46_34559.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1511/ind_28-21_2021_8_12_15_37_35_22046.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1513/indicacao_no54-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1514/indicacao_no53-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1515/indicacao_no_1-2021_com_anexos_-_fundo_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_023_2021.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1525/indicacao_010_2021.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_011_2021.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1527/indicacao_012_2021.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1528/indicacao_013_2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1529/indicacao_014_2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1530/indicacao_015_2021.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1531/indicacao_no_02-2021_-_sinalizacao_hrv_-_upa.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1532/indicacao_no_03-2021_-_eletrocardiograma_cati.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_16-2021_-_vereadora_clerida_1.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1536/43-2021_indica_ao_prefeito_a_processo_seletivo_de_dois_tecnicos_de_enfermagem_para_a_unidade_basica_de_saude_do_distrito_nova_conquista.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1537/44-2021_coleta_do_lixo_na_gleba_corumbiara_linha_135_a_onde_fica_localizado_associacao_dos_pequenos_produtores_rurais_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1538/45-2021_indica_ao_prefeito_a_construcao_de_um_portal_na_entrada_da_cidade_para_que_a_cidade_ganhe_destaque_aos_que_transitam_pela_rodovia_e_os_visitantes_sejam_bem_recepcionados_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1539/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1540/indicacao_no55-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1541/indicacao_no56-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_no57-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1550/indica_36.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1552/46-2021_indica_a_alteracao_do_art._5o_da_lei_3.808-2013.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1553/47-2021_indica_ao_prefeito_a_implantacao_de_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_no_4-2021_-_placa_-_assosete.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_no_5-2021_-_sinalizacao_-_alto_alegre_e_parque_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1557/indicacao_2021-28_-_iluminacao_da_rua_7612.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1558/camscanner_08-26-2021_12.29.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1559/indicacao_no58-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1560/indicacao_no59-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1561/adobe_scan_30_de_ago._de_2021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1562/ind_29-21_2021_8_27_15_40_15_5581.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1563/ind_30-21_2021_8_27_15_42_56_21659.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1564/ind_31-21_2021_8_27_15_43_45_87346.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1565/indicacao_no60-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1566/indicacao_no61-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1567/camscanner_08-30-2021_10.02.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_no_6-2021_-_servidores_ambulatorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1571/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1573/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1574/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1575/48-2021_indica_que_seja_feito_um_quebra-mola_na_av_dedimes_cechinel__proximo_ao_mercado_alianca.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1576/49-2021_indica_3_metros_de_areia_para_uma_area_de_laer_toldos_nas_leterais_das_salas_e_a_construcao_de_um_parquinho_para_a_creche_municipal_jose_paulo_paes.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1577/indica_38.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1585/indicacao_no_9-2021_-_acessibilidade_de_calcadas.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1586/indicacao_no_7-2021_-_internet_professores.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1587/indicacao_no_8-2021_-_irrigacao_gramados.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1591/camscanner_09-06-2021_11.14.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1593/50-2021_indica_a_iluminacao_de_led_na_praca_nossa_senhora_aparecida_e_dos_mensageiros.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1594/indicacao_2021-29_-_limpeza_do_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1595/camscanner_09-09-2021_10.58.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1600/51-2021_indica_a_limpeza_e_manutencao_dos_bueiros_do_municipio_e_o_patrolamento_e_encascalhamento_no_bairro_belem.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1601/52-2021_indica_a_abertura_de_uma_rua_que_ligue_a_praca_da_macrodrenagem_ate_o_museu..pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1602/indicacao_no_10_-_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1603/indicacao_no_11_-_convocacao_no_concurso_pcd.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1604/indicacao_no_12_-_patrolamento_avenida_1507.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_n_13-2021_-_banheiro_angelo_spadari.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1607/53-2021_indica_ao_prefeito_a_revitalizacao_da_academia_ao_lado_da_escola_municipal_santa_luzia_no_bairro_vila_operaria.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1608/54-_2021_indica_ao_prefeito__um_parquinho_infantil_na_praca_angelo_spadar.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1609/55-2021_indica_ao_prefeito__a_sinalizacao_de_placas_indicativas_nas_esquinas_da_cidade_com_o_nome_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1611/indicacao_no_14-2021_-_quebra-molas_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1612/camscanner_09-15-2021_10.50.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1613/camscanner_09-15-2021_10.49_1.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_024_2021.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_no_15-2021_-_lampadas_-_av_marechal.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1617/indicacao_no62-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1618/indicacao_no63-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1619/indicacao_no64-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_no65-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_no66-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1622/indicacao_no67-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1623/indicacao_2021-30_-_iluminacao_do_bairro_solar.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_2021-31_-_sinalizacao_de_transito_no_bairro_solar.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1626/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1631/poda_das_arvores_na_avenida_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1632/camscanner_09-21-2021_11.32.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1633/56-2021_patrolamento_vila_operaria.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1634/57-2021_quebra_molas_av_claudio_coutinho_quinto_bec.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1635/58-2021_sinalizacao_em_frente_a_upa.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1636/indicacao_2021-32_-_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1637/indicacao_no68-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_no69-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_no70-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1640/ind_32-21_2021_9_24_13_50_31_5841.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1641/ind_33-21_2021_9_24_13_51_51_62259.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1642/ind_34-21_2021_9_24_13_52_37_54846.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_no71-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_no72-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1646/indicacao_no73-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1647/59-2021_indica_ao_prefeito_a_contratacao_de_tecnologo_em_gestao_de_transito_para_auxiliar_o_secretario_da_semtran.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1648/60-2021_indica_ao_prefeito_a_elaboracao_de_um_projeto_voltado_para_a_cultura_de_seguranca_no_transito.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1649/61-2021_indica_ao_prefeito_que_seja_realizada_o_patrolamento_e_encascalhamento_nas_ruas_que_nao_possuem_asfalto_no_bairro_bodanese.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_041-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_042-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1652/indicacao_043-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1653/camscanner_09-29-2021_07.43.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1654/indica_40.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1655/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1656/indicacao_no_16-2021_-_medico_ginecologista_-_cauterizacao_uterina_e_biopsia_mamaria.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1663/indicacao_pdf.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1664/62-2021_indica_o_patrolamento__e_encascalhamento_nas_ruas_do_bairro_ipanema.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1665/63-2021_indica_a_utilizacao_da_sala_da_pisa_de_skate_para_se_tornar_um_memorial.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1666/64-2021_indica_a_limpeza_manutencao_tocas_de_lampadas_e_instacoes_de_postes_na_vila_sao_lourenco.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1667/indicacao_044-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1668/indicacao_045-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_046-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1670/indicacao_no74-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_no75-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1672/indicacao_no76-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1674/indicacao_2021-33_-_patrolamento_e_encascalhamento_rua_1001.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1676/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1677/indicacao_2021-34_-_patrolamento_e_encascalhamento_rua_23.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1683/indicacao_no_17-2021_-_onibus_-_casa_de_apoio_em_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1684/ind_35-21_2021_10_13_11_9_32_661.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1685/ind_36-21_2021_10_13_11_10_30_40559.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1686/ind_37-21_2021_10_13_11_11_17_17446.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_no12.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_no77-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_no78-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_no79-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1691/camscanner_10-14-2021_07.21.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1699/indica_42.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1700/indica_43.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1701/65-2021_indica_ao_prefeito_a_instalacao_de_wi-fi_social_para_os_pacientes_no_hospital_regional.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1702/66-2021_indica_que_seja_feito_na_avenida_rondonia_a_sinalizacaod_e_faixa_tracejada..pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1703/67-2021_indica_a_reforma_do_barracao_e_os_banheiros_da_feira_do_bnh.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1704/camscanner_10-14-2021_11.05.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao_047-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1706/indicacao_048-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1707/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1709/implantacao_de_sinalizacao_horizontal_indicativa_de_parada.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1710/instalacao_de_grades_de_sistemas_eletronicos_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1719/indica_44.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1720/indicacao_2021-35_-_nobooks_aos_supervisores_orientadores_e_aee.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1721/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1722/indicacao_no80-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1723/indicacao_no81-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1724/indicacao_no82-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1725/68-2021_revitalizacao_da_praca_marcos_freire.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1726/69-2021_cascalhamento_e_pavimentacao_rua_reinaldo_goncalves.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1727/70-2021_pavimentacao_asfaltica_no_bairro_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1728/indicacao_no_18-2021_-_faixa_de_pedestre_-_ong_o_caminho.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1729/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1730/indica_45.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1731/indica_46.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1732/indicacao_no83-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1733/indicacao_no84-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1734/indicacao_no85-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1735/indicacao_2021-36_-_instalacao_de_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1739/indica_47.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1740/indica_48.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1747/indicacao_semafaro.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1748/indicacao_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1749/indicacao_tampa_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1750/camscanner_10-28-2021_13.35.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1751/71-2021_criacao_dos_cargos_de_psicologo_e_assistente_social_para_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1754/indicacao_no_19-2021_-_lixeira_-_cer.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1760/indicacao_no86-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1761/indicacao_no87-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1762/indicacao_no88-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1765/indicacao_no_20-2021_-_reparos_na_rua_8501.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1769/72-2021_indica_intervencao_na_via_de_acesso_ao_aeroporto_brigadeiro_camarao_como_poda_das_arvores_do_canteiro_central_limpeza_da_via_e_recolhimento_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1770/73-2021_indica_o_cascalhamento_na_rua_alvorada_no_setor_36.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1771/74-2021_indica_a_limpeza_no_canteiro_da_rotatoria_do_bairro_solar.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1772/75-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_municipal__a_instalacao_de_um_sistema_de_coleta_de_lixo_em_bocas_de_lobo_e_bueiro.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1773/76-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_municipal__o_cascalhamento_na_rua_olivio_noetzold_no_setor_pioneiro.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1774/indica_49.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1777/indicacao_no_21-2021_-_escola_felipe_rocha_de_lima_-_conteiner.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1778/indicacao_050_-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1779/indicacao_2021-37_-_reforma_das_pistas_de_caminhada-cliclismo.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1781/adobe_scan_16_de_nov._de_2021.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1782/camscanner_11-17-2021_10.48.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1783/camscanner_11-18-2021_10.14.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1784/indicacao_no89-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1785/indicacao_no90-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1787/indicacao_051_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1788/indica_50.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1789/7j94dys.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1791/79-2021_indica_ao_prefeito_a_manutencao_da_iluminacao_na_praca_genival_nunes_na_avenida_brigadeiro_eduardo_gomes_principalmente_no_parquinho_infantil_do_mesmo.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1792/indica_51.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1793/indica_52.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1794/indicacao_052-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1795/indicacao_054_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1796/indicacao_055_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1797/80_2021_ndica_ao_prefeito_municipal__a_locacao_de_um_onibos_para_transportar_os_pacientes_para_cacoal_e_porto_velho..pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1798/81_2021_indica_ao_prefeito_municipal__a_manutencao_da_praca_da_cohab_na_rua_v_7_em_frene_a_mercearia_tucunare_e_colocar_uma_placa_indicativa_com_limite_de_idade_no_parquinho_e_brinquedos_8592.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1799/82_2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_municipal__o_patrolamento_e_cascalhamento_da_rua_daniela_pereira_moraes_no_bairro_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1806/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1807/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1808/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1809/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1810/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1811/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1812/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1814/indicacao_no91-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1815/indicacao_no92-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1817/indicacao_053_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1818/indicacao_056_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1819/indicacao_057_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1820/indicacao_39_-_revogacao.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1821/indicacao_38_d.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1823/indicacao_n_24.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1824/indicacao_n25.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1825/indicacao_n26.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1826/indicacao_2021-40_-_encascalhamento_e_tapa_buracos_rua_1701.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1831/83-2021_indica_ao_prefeito_revitalizacao_da_academia_e_o_parque_infantil_da_praca_no_final_da_av_curitiba.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1832/84-2021_indica_ao_prefeito_a_limpeza_em_frente_ao_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1833/indicacao_n27.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1834/indicacao_n28.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1835/indicacao_no93-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1836/indicacao_no94-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_no95-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1838/camscanner_12-06-2021_12.07.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1843/camscanner_12-07-2021_08.11.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1845/85-2021_indica_ao_prefeito_municipal_que_faca_uma_levantamento_da_necessidade_para_executar_a_poda_de_arvores_em_todas_as_escola_municipais.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1846/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1847/86-2021__indica__seja_feito_um_concurso_com_a_participacao_dos_municipes_vilhenenses_para_a_escolha_do_portal_da_cidade_por_meio_desenho_do_design_da_estrutura_frase_e_o_que_mais_a_criat.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1848/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1849/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1863/indicacao_058-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1864/indicacao_no96-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1865/indicacao_no97-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1866/indicacao_no98-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1867/indicacao_no_22-2021_-_acs_e_semas.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1868/indicacao_060_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1869/87_-2021_realizacao_de_uma_operacao_tapa-buraco__na_avenida_augusto_nicolielo.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1870/88_-2021_a_limpeza_nos_canteiros_do_posto_fiscal.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1872/89_-2021_patrolamento_e_encascalhamento_moises_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_n_13.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1875/indicacao_n_14.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1876/adobe_scan_17_de_dez._de_2021.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1877/indicacao_2021-41_-_patrolamento_e_encascalhamento_rua_8512_esq._8505.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1886/90-2021_quebra-molas_na_avenida_710.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1887/91-2021_quebra-molas_na_avenida_goncalves_dias.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1888/92-2021_intervencao_no_barracao_inacabado_na_avenida_1512_c_melvin.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1034/denuncia_001_2021.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1093/denuncia__no02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1534/proposta_de_emenda_a_lom_075_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/954/plc_379_21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/990/plc_380_21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1024/plc_381_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1109/plc_382_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1186/plc_383_21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1265/plc_384_21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1320/plc_385_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1355/plc_386_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1657/plc_387_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1718/plc_388_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1780/plc_389_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/953/pl_6020_de_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/956/pl_6021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/957/pl_6022_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/955/pl_6023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1003/pl_6024_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/973/pl_6.025-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/975/pl_6.026-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/976/pl_6.027-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/977/pl_6.028-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/978/pl_6.029-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/980/pl_6.030-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/974/pl_6.031-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/971/pl_6.032-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/970/pl_6.033-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/958/pl_6.034-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/979/pl_6.035-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/959/pl_6.036-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/972/pl_6.037-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/960/pl_6.038-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/961/pl_6.039-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/963/pl_6.040-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/965/pl_6.041-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2020/969/pl_6.042-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/981/pl_6.043-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/968/pl_6.044-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/995/pl_6045_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1025/pl_6046_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_6047_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_6048_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_6049_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_6050_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1030/pl_6051_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1031/pl_6052_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1032/pl_6053_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1033/pl_6054_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1035/pl_6055_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1036/pl_6056_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1037/pl_6057_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1038/pl_6058_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1059/pl_6059_21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1060/pl_6060_21.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1063/pl_6.061_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1075/projeto_de_lei_6062_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1077/projeto_de_lei_6063_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1092/projeto_de_lei_6064-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1094/projeto_6.065_21.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1110/pl_6066.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1113/pl_6067_21.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1111/pl_6068_21.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1112/pl_6069_21.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1120/pl_6070_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1121/pl_6071_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1122/pl_6072_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1132/pl_6073_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1139/6.074.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1140/6.075.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1141/6.076.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1142/6.077.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1138/6.078.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1166/6.079.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1168/pl_6080_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1164/6.081.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1163/6.082.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1165/pl_6083.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1167/pl_6084.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1161/pl_6.085.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1178/pl_6086.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1179/pl_6087.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1180/pl_6088.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1181/pl_6089.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1182/pl_6090.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1183/pl_6091.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1184/pl_6092_21.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1185/6093.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1187/pl_6094_21.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1195/pl_6.095_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1208/6.096.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1209/6.097.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1210/6.098.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1211/6099.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1212/pl_6100_21.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1213/pl_6101_21.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1214/pl_6102_21.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1218/6.103.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1219/6.104.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1225/pl_6105_21_ok.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1234/pl_6106_21.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1235/pl_6107_21.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1236/pl_6108_21.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1237/pl_6109_21.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1251/6110.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1252/pl_6.111.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1253/pl_6.112.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1261/6.113.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1262/6.114.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1274/pl_6115_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1287/pl_6.116_21.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1282/6117.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1288/pl_6.118_21.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1280/6119.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1289/pl_6.120_21.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1290/pl_6.121_21.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1291/pl_6.122_21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1299/pl_6123_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1340/projeto_de_lei_6124_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1341/pl_6125_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1342/pl_6126_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1343/pl_6127_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1345/projeto_de_lei__6.128_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1346/projeto_de_lei__6.129_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1347/pl_6130_21.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1348/pl_6131_21.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1349/pl_6132_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1356/pl_6133_21.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1358/pl_6134_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1365/pl_6.135_21.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1366/pl_6136_21.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1375/pl_6137_21.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1376/pl_6138_21.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1383/projeto_de_lei_6.139_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1396/projeto_de_lei_6140_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1397/pl_6141_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1407/projeto_de_lei_6142_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1414/projeto_de_lei_no_6143_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1421/projeto_de_lei_no_6.144_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1422/projeto_de_lei_no_6.145_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_no_6.146_2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1424/projeto_de_lei_no_6.147_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_no_6.148_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1426/projeto_de_lei_no_6.149_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1427/projeto_de_lei_no_6.150_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1428/projeto_de_lei_no_6.151_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1438/pl_6152-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1439/pl_6153-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1440/pl_6154-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1441/pl_6155-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1442/pl_6156-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1443/pl_6157-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1445/pl_6158-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1447/pl_6159-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1448/pl_6160-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1449/pl_6161-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1459/pl_6162-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1462/pl6163_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1465/pl_6164-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1469/pl_6165-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1470/pl_6166-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1471/pl_6167-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1473/pl_6.168_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1477/pl_6.169_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1480/pl_6.170.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1483/pl_6.171_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1484/pl_6.172_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1494/projeto_de_lei_no_6.173_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1495/pl_6.174.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1496/projeto_de_lei_no_6.175_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1497/pl_6.176.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1498/pl_6.177.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1499/pl_6.178_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1501/pl_6.179_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1516/pl_6.180.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1517/pl_6.181.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1518/pl_6.182.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1519/pl_6.183.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1520/pl_6.184.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1521/pl_6.185.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1522/pl_6.186.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1523/pl_6.187.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1533/pl_6.188.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1543/pl_6.189.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1548/pl_6.190.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1544/pl_6.191.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1545/pl_6.192.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1546/pl_6.193.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1547/pl_6.194.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1554/pl_6.195.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1569/pl_6.196_2021_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1570/pl_6.197.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1578/pl_6.198.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1579/pl_6.199.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1580/pl_6.200.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1582/pl_6.201.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1581/pl_6.202.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1583/pl_6.203.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1584/pl_6.204.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1588/pl_6.205.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1589/pl_6.206.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1590/pl_6.207_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1592/pl_6.208_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1597/pl_6.209_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1599/pl_6.210_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1605/pl_6.211_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1610/pl_6.212_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1625/pl_6.213_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1627/pl_6.214_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1628/pl_6.215_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1629/pl_6.216_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1630/pl_6.217_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1643/pl_6.218_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1658/pl_6.219_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1659/pl_6.220_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1673/pl_6.221_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1662/pl_6.222_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1678/pl_6.223_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1679/pl_6.224_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1680/pl_6.225_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1681/pl_6.226_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1682/pl_6.227_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1692/pl_6.228_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1693/pl_6.229_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1694/pl_6.230_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1695/pl_6.231_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1696/pl_6.232_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1697/pl_6.233_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1698/pl_6.234_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1711/pl_6.235_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1712/pl_6.236_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1713/pl_6.237_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1714/pl_6.238_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1715/pl_6.239_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1716/pl_6.240_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1717/pl_6.241_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1736/pl_6.242_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1737/pl_6.243_2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1738/pl_6244_2021_-_ploa_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1741/pl_6.245_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1742/pl_6.246_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1743/pl_6.247_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1744/pl_6.248_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1755/pl_6.250_2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1756/pl_6.251_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1757/pl_6.252_2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1758/pl_6.253_2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1759/pl_6.254_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1766/pl_6.255_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1767/pl_6.256_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1768/pl_6.257_2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1775/pl_6.258_2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1776/pl_6.259_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1786/pl_6.260_2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1800/pl_6.261_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1801/pl_6.262_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1803/pl_6.264_2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1804/pl_6.265_2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1805/pl_6.266_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1813/pl_6.267_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1822/pl_6.268_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1828/pl_6.269_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1829/pl_6.270_2021_1_1.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1830/pl_6.271_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1839/pl_6.272_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1840/pl_6.273_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1841/pl_6.274_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1842/pl_6.275_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1853/pl_6276_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1854/pl_6277_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1852/pl_6278_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1855/pl_6279_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1856/pl_6280_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1857/pl_6281_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1858/pl_6282_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1859/pl_6283_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1860/pl_6.284_2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1861/pl_6.285_2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1862/pl_6.286_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1871/pl_6.287_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1878/pl_6.288_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1882/pl_6.289_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1880/pl_6.290_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1881/pl_6.291_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1879/pl_6.292_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1883/pl_6.293_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1169/projeto_de_decreto_legislativo_032_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2020/1884/parecer_previo_ppl-tc_00036_2018.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1885/parecer_previo_ppl-tc_00027_2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1162/resolucao_041_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1816/pr_042_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1239/req_09_2021_4_22_13_0_33_66425.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1507/req_12_2021_8_11_12_46_14_825.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1240/req_15_2021_4_22_13_0_33_66425.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1241/req_16_2021_4_22_13_2_40_83946.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1242/req_17_2021_4_22_13_4_22_66343.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1243/req_18_2021_4_22_13_5_55_71854.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1244/req_19_2021_4_22_13_7_15_57496.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1303/req_20_2021_5_17_13_3_37_12970.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1304/req_21_2021_5_17_13_5_43_27182.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1598/30-2021_requerimento_inss__total_de_pessoas_que_estao_na_fila_de_espera.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1752/requerimento_35-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1753/requerimento_36-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3597/emenda_impositiva_no_18_-_ass._apae.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3598/emenda_impositiva_no_19_-_lar_dos_idosos_maria_tereza_da_lamarta.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3599/emenda_impositiva_no_36_-_saae_-__servico_autonomo_de_aguas_e_esgotos.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3600/emenda_impositiva_no_53_-_ong_o_caminho.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3601/emenda_impositiva_no_63_-_ass._amavi.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3602/emenda_impositiva_no_67_-_secretaria_municipal_de_saude_-_vigilancia_em_saude.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3603/emenda_impositiva_no_68_-_secretaria_municipal_de_saude_-_uti.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3604/emenda_impositiva_no_69_-_secretaria_municipal_de_saude_-_saude_basica.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3605/emenda_impositiva_no_70_-_semtran_-_secretaria_municipal_de_transportes_e_transito.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3606/emenda_impositiva_no_71_-_ass._desportiva_de_artes_marciais_e_cultura_de_vilhena.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3607/emenda_impositiva_no_72_-_ass._dos_pequenos_produtores_rurais_dos_quinze_-_appr-15.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3608/emenda_impositiva_no_73_-_secretaria_municipal_de_transportes_e_transito_-_sinalizacao_viaria_urbana.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3609/emenda_impositiva_no_74_-_emef_-_ensina-me__a_viver.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3610/emenda_impositiva_no_75_-_emef_-_felipe_rocha_de_lima.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/3611/emenda_impositiva_no_76_-_ass._yawara_de_judo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/996/mocao_001_21_-_damasceno.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1292/mocao_de_apoio_002_21.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1660/mocao_de_aplauso_003_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1708/mocao_de_aplauso_004_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/982/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/983/indicacao_002-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/984/indicacao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/985/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/986/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/987/indicacao_01.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/988/01-2021_indicacao_patrolamento_e_encascalhamento_rua_av_102.05_e_linha_135.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/989/indicacao_02.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/991/indicacao_001_2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/992/indicacao_002_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/993/indicacao_003_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/997/indicacao_01-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/998/indicacao_02-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/999/indicacao_03-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1000/ind_01-21_2021_2_2_16_6_57_9681.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1001/ind_02-21_2021_2_2_16_7_59_13259.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1002/ind_03-21_2021_2_2_16_8_42_95246.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1004/indicacao_004_patrolamento_e_encascalhamento_do_moyses_de_freitas.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1005/indicacao_005_faixa_de_pedestre_em_frente_o_mercado_irmaos_goncalves.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1006/indicacao_006_redutor_de_velocidade_na_perimetral.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1007/indicacao_05.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1008/indicacao_no01-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1009/indicacao_no02-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1010/indicacao_no03-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1011/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1015/indicacao_006_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1016/indicacao_01-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1017/indicacao_02-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1018/indicacao_2021-01_-_vacinacao_dos_servidores_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1019/indicacao_03.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1020/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1021/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1022/02-2021_indic._implantacao_projeto_legal.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1023/03-2021_indic._vacinacao_seguranca_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1039/indicacao_007_bebedouros_e_banheiro_no_parque_ecologico.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1040/indicacao_008_patrolamento_e_encascalhamento_da_av_1511_cristo_rei.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_009_patrolamento_e_encascalhamento_da_av_tancredo_neves.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1042/indicacao_2021-02_-_criacao_do_auxilio_internet_para_docentes.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1043/03-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1044/04-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1045/indicacao_no04-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1046/indicacao_no05-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1047/indicacao_no06-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1048/ind_04-21_2021_2_10_16_16_6_2342.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1049/ind_05-21_2021_2_10_16_17_43_95824.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1050/ind_06-21_2021_2_10_16_19_9_99741.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1051/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1052/indicacao_06.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1053/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1054/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao__008_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1057/indicacao__009_2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1058/indicacao_007_2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1061/04-2021_revitalizacao_das_pracas.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1062/05-2021_pista_ta_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1064/indicacao_no05.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1065/ind_07-21_2021_2_19_13_27_26_5831.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1066/ind_08-21_2021_2_19_13_28_39_83759.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1067/ind_09-21_2021_2_19_13_29_49_39746.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1068/indicacao_2021-05_-_limpeza_dos_terrenos_do_moyses_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1069/indicacao_2021-06_-_asfalto_alto_dos_parecis.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1070/indicacao_no07-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1071/indicacao_no08-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1072/indicacao_no09-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1074/indicacao_2021-08_-_asfalto_barao_do_melgaco.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1076/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1078/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1079/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1080/indicacao_004_-__vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1081/indicacao_005_-__vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1082/indicacao_006_-__vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1083/06-2021_indica_cargos_de_psicologo_e_assistente_social_nas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1084/07-2021_contracao_de_professor_auxiliar_para_alunos_com_deficiecias_e_transtornos_globais.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1085/08-2021_manutencao_no_telhado_da_unidade_de_saude_do_setor_12.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1086/indicacao_010-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1087/indicacao_011-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1088/indicacao_012-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1089/indicacao_no10-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1090/indicacao_no11-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1091/indicacao_no12-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1095/indicacao_no06.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1096/indicacao_013-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1097/indicacao_014-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1098/indicacao_015-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1101/11-2021_indica_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1102/09-2021_indica_iluminacao_academia_livre.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1104/indicacao_05_-_nica_cabo_joao.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1106/ind_10-21_2021_3_8_12_21_26_6551.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1107/ind_11-21_2021_3_8_12_22_57_79859.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1108/ind_12-21_2021_3_8_12_23_47_20646.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1114/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1115/12-2021_indica_construcao_de_sala_de_leitura_na_escola_hermogenes_nogueira.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1116/13-2021_indica_construcao_de_um_laboratorio_de_informatica_na_escola_hermogenes_nogueira.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1117/14-2021_indica_ao_prefeito_a_construcao_do_muro_e_reforma_da_quadra_esportiva_da_escola_municipal_de_ensino_fundamental_professor_hermogenes_nogueira..pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1118/ind_13-21_2021_3_10_15_31_37_3521.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1119/ind_14-21_2021_3_10_15_32_46_10659.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1123/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1124/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1125/indicacao_no13-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1126/indicacao_no14-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1127/indicacao_no15-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1128/fundo_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1129/acao_conjunta_entre_semosp_e_saae.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1130/desifeccao_quimica_no_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1131/scan_2021_3_12_15_35_20_7731.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1133/indicacao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1134/indicacao_2021-10_-_contratacao_profissionais_de_saude_cer.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1136/indicacao_017-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1137/indicacao_018-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1144/indicacao_07.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1145/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1146/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1147/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1149/ind_16-21_2021_3_18_13_12_57_21159.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1150/indicacao_016_2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1151/indicacao_007.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1152/indicacao_008.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1153/indicacao_009.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1155/indicacao_no16-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1156/indicacao_no17-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1157/indicacao_no18-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1158/indicacao_2021-11_-_encascalhamento_no_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1159/indicacao_2021-13_-_encascalhamento_bairro_ique.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1160/indicacao_2021-13_-_encascalhamento_bairro_ique.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1170/indicacao_010-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1171/indicacao_011-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1172/indicacao_012-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1173/scan_2021_3_26_13_41_17_70946.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1174/scan_2021_3_26_13_40_39_81159.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1175/scan_2021_3_26_13_40_4_421.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1176/indica_acao_civil_publica_para_contratacao_de_medicos_que_ainda_nao_fizeram_o_revalida_durante_a_pandemia.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1177/indicacao_017_2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1188/scan_2021_4_1_16_24_46_8261.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1189/scan_2021_4_1_16_25_28_65259.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1190/indicacao_2021-14_-_iluminacao_da_rua_valeci_uebilin.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1192/indicacao_019-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1193/indicacao_020-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1194/indicacao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1196/indicacao_no19-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1197/indicacao_no20-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1198/indicacao_no21-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1199/indicacao_013-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1200/indicacao_014-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1201/indicacao_015-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1202/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1203/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1204/indicacao_no22-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1205/indicacao_no23-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1206/scan_2021_4_9_14_41_49_7111.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1207/scan_2021_4_9_14_42_45_15259.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1215/indicacao_022-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1216/indicacao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1217/indicacao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1220/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1221/indicacao_2021-16_-_inclusao_de_interpretes_de_libras_para_adicional_de_magisterio.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1222/scan_2021_4_13_16_5_37_5231.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1223/scan_2021_4_13_16_6_25_73459.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1224/scan_2021_4_13_16_7_10_97946.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1226/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1227/indicacao_016_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1228/indicacao_017_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1229/indicacao_018_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1230/indicacao_no24-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1231/tapa_buraco_na_avenida_melvin_jones.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1232/reparo_iluminacao_avenida_parana.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1233/tapa_buraco_avenida_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1238/indc_12.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1245/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1246/indicacao_no25-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1247/indicacao_no26-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1248/indicacao_no27-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1249/ind_17-21_2021_4_23_12_9_35_6811.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1250/ind_18-21_2021_4_23_12_10_36_94259.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1259/indc_13.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1260/scan_2021_4_27_15_27_3_7431.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_2021-18_-_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_2021-19_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1266/indicacao_025-2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1268/indicacao_027-2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1269/scan_2021_4_30_15_19_8_7761.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1270/scan_2021_4_30_15_19_37_46959.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1272/indicacao_008-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1275/ind._n_7_molhar_as_ruas_do_bairro_alto_dos_parecis.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1276/ind._n_8_patrolamento_da_estrada_do_indio.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1277/indicacao_020-2021_-_nica.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_021-2021__nica.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1279/indicacao_022-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1281/indicacao_2021-20_-_instalacao_de_semaforo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1283/estudo_de_viabilidade_para_implementacao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1284/ind14_2021_5_11_11_32_24_3191.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1285/ind15_2021_5_11_11_33_17_80759.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1286/ind16_2021_5_11_11_34_2_98246.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1294/indicacao_023-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1295/indicacao_024-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1296/indicacao_010-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1297/indicacao_011-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1298/indicacao_012-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1300/indicacao_no28-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1301/indicacao_no29-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1302/indicacao_no30-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1305/indicacao_no31-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1310/indicacao_no32-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1311/indicacao_no33-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1313/ind_19-21_2021_5_21_16_13_49_1871.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1314/ind_20-21_2021_5_21_16_14_56_67559.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1315/ind_19.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1316/ind_18.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1317/16-2021_patrolamento_e_encascalhamento_de_todas_as_ruas_do_setor_19.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1318/17-2021_poda_de_arvors_no_cer.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1319/18-2021_manutencao_e_reparos_na_estrutura_do_cer.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1321/19-2021_playground_ecologico_feito_com_pneus_usados.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1322/20-2021_revitalizacao_da_placa_com_o_nome_do_marco_geodesico.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1323/21-2021_constucao_de_passarela_de_travessia_em_frente_a_camara.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1324/indicacao_025-2021__nica.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1325/ind_20.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1326/indicacao_no34-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1327/indicacao_no35-2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1328/indicacao_no36-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1329/ind_21.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1330/ind_22.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1331/indicacao_013-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1332/ind_23.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1333/scan_2021_5_31_15_42_53_2881.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1334/scan_2021_5_31_14_15_0_341.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1335/scan_2021_5_31_14_16_22_68246.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1336/indicacao_no37-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1337/indicacao_no38-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1338/ind_24.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1339/indicacao_2021-21_-_encascalhamento_na_linha_135.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1344/indi_25.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1350/22-2021_indicacao_vacinacao_equipe_do_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1351/indicacao_026-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1352/indicacao_027-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1353/indi_26_2021_6_8_13_20_18_85065.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1354/indi_27_2021_6_8_13_21_1_97628.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1357/23-2021_reparo_quebra_molas_av_curitiba.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1359/24-2021_indica_ao_prefeito_a_vacinacao_de_todos_os_servidores_do_posto_fiscal.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1360/scan_2021_6_11_15_10_51_6601.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1362/indicacao_no39-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1363/indicacao_no40-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1364/indicacao_no41-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1367/indicacao_014-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1368/indicacao_015-2021_-_vereadora_clerida_alves.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1369/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1371/implantacao_de_redutores_de_velocidade_quebra-molas_nos_pontos_criticos_da_rua_marques_henrique_proximo_a_unir..pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1372/implantada_uma_placa_de_maior_visibilidade_na_beira_da_br_174_no_km-15_para_a_identificacao_da_escola_iquezinha.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1373/indicacao_no42-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1374/indicacao_no43-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1377/indicacao_2021-22_-_molhar_rua.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1378/ind28_2021_6_18_13_42_8_9451.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1379/indi29_2021_6_21_13_25_0_3391.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1380/ind_21-21_2021_6_21_12_44_55_4781.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1381/ind_22-21_2021_6_21_12_45_53_19759.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1382/ind_23-21_2021_6_21_12_46_45_55946.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1384/indicacao_2021-23_-_reforma_de_ponte_do_rio_vermelho.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1385/indicacao_2021-24_-_pavimentacao_rua_910_setor_09.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1386/indicacao_2021-25_-_pavimentacao_rua_b.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1387/indi30.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1389/25-2021_202_indica_ao_prefeito_a_vacinacao_de_todos_os_trabalhadores_de_limpeza_urbana_de_coleta_de_lixo_incluindo_garis_e_motoristas_de_caminhoes_de_coleta.4_46_52_37992.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1391/27-2021__indica_ao_prefeito_a_vacinacao_de_todos_os_trabalhadores_de_limpeza_urbana_de_coleta_de_lixo_incluindo_garis_e_motoristas_de_caminhoes_de_coleta..pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1392/ind_24-21_2021_6_23_16_11_47_6451.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1394/indicacao_no10.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1398/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1399/indi32_2021_6_24_15_24_39_7321.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1400/indi33.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1401/scan_2021_6_25_15_38_47_66159.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1402/scan_2021_6_25_15_38_3_3931.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1403/indicacao_no44-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1404/indicacao_no45-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1405/indicacao_no46-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1406/indi34.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1408/indicacao_no47-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1409/indicacao_no48-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1410/indicacao_028-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_029-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1412/indicacao_030-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1413/indicacao_018_2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1415/indi35_2021_6_30_15_43_0_3581.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1416/29-2021_passagem_do_caminhao_pipa_para_molhar_as_ruas_com_regularidade_do_setor_12.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1417/indi36.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1418/indicacao_no49-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1420/30-2021_indica_ao_prefeito_a_construcao_de_uma_praca_publica_no_setor_12..pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1429/31-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_iluminacao_dos_bairros_perifericos_com_lampadas_de_led..pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1430/32-2021__indica_ao_prefeito_a_construcao_de_pontos_de_onibus_com_cobertura_nas_areas_rurais_do_municipio_para_proteger_as_criancas_que_aguardam_a_espera_de_transporte_escolar..pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1431/indicacao_no50-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1432/indicacao_no51-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1433/indicacao_no52-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1434/implantacao_de_quebra-molas_na_avenida_rondonia.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1436/indi37.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1437/camscanner_07-08-2021_12.52.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1444/33-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_instituicao_do_auxilio_saude_para_os_servidores_municipais..pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1450/indicacao_031-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_032-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1452/indicacao_033-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1453/33-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_instituicao_do_auxilio_saude_para_os_servidores_municipais..pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1454/34-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_iluminacao_com_lampadas_de_led_na_rotatoria_do_bairro_cidade_verde_2..pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1457/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1458/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1460/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1461/35-2021_indica_ao_prefeito_a_realizacao_de_um_itinerante_percorrendo_os_bairros_de_vilhena_com_suas_sugestoes_para_a_elaboracao_do_ppa__plano_pluri.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1463/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1472/indicacao_028-2021.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1474/indicacao_021_2021.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1475/indicacao_022_2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1476/36-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_incluir_nos_projetos_de_asfaltos_a_implantacao_de_quebra-molas_na_cidade_de_vilhena.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1478/indi43.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1479/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1481/ind._n_15_reparo_na_passarela_do_parque_ecologico.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1482/ind._n_16_reparo_na_rua_augusto_nicolielo_esquina_com_a_sabino_bezerra_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1485/indicacao_34-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1486/indicacao_35-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1487/indicacao_36-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1488/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1489/indi46_2021_8_3_14_31_35_1251.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1490/indi47_2021_8_3_14_32_37_12559.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1491/37-2021_indica_ao_prefeito_que_seja_feito_um_quebra-molas_na_rua_7502_bairro_jardim_bandeirante_e_outro_quebra-molas_na_rua_7605_bairro_jardim_vitoria.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1492/38-2021_2021_7_29_12_52_27_21559.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1493/39-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_a_aquisicao_de_um_eletrocardiograma_para_a_unidade_de_saude_do_setor_12..pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1500/indicacao_037-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1502/40-2021_o_vereador_subscritor_desta_na_forma_regimental_a_instalacao_de_cameras_e_seguranca_em_todas_as_creches_e_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1503/41-2021_indica_ao_prefeito_a_reforma_da_pista_de_skate_como_no_projeto_original.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1504/42-2021_indica_ao_prefeito_a_reforma_do_muro_da_escola_mario_grasso.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1505/indicacao_2021-26_-_pavimentacao_rua_1501.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1506/indicacao_2021-27_-_mudanca_de_local_da_semosp.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1508/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1509/ind_26-21_2021_8_12_15_35_47_1011.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1510/ind_27-21_2021_8_12_15_36_46_34559.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1511/ind_28-21_2021_8_12_15_37_35_22046.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1513/indicacao_no54-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1514/indicacao_no53-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1515/indicacao_no_1-2021_com_anexos_-_fundo_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1524/indicacao_023_2021.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1525/indicacao_010_2021.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1526/indicacao_011_2021.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1527/indicacao_012_2021.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1528/indicacao_013_2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1529/indicacao_014_2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1530/indicacao_015_2021.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1531/indicacao_no_02-2021_-_sinalizacao_hrv_-_upa.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1532/indicacao_no_03-2021_-_eletrocardiograma_cati.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1535/indicacao_16-2021_-_vereadora_clerida_1.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1536/43-2021_indica_ao_prefeito_a_processo_seletivo_de_dois_tecnicos_de_enfermagem_para_a_unidade_basica_de_saude_do_distrito_nova_conquista.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1537/44-2021_coleta_do_lixo_na_gleba_corumbiara_linha_135_a_onde_fica_localizado_associacao_dos_pequenos_produtores_rurais_aguas_claras.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1538/45-2021_indica_ao_prefeito_a_construcao_de_um_portal_na_entrada_da_cidade_para_que_a_cidade_ganhe_destaque_aos_que_transitam_pela_rodovia_e_os_visitantes_sejam_bem_recepcionados_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1539/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1540/indicacao_no55-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1541/indicacao_no56-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1542/indicacao_no57-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1550/indica_36.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1552/46-2021_indica_a_alteracao_do_art._5o_da_lei_3.808-2013.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1553/47-2021_indica_ao_prefeito_a_implantacao_de_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1555/indicacao_no_4-2021_-_placa_-_assosete.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1556/indicacao_no_5-2021_-_sinalizacao_-_alto_alegre_e_parque_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1557/indicacao_2021-28_-_iluminacao_da_rua_7612.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1558/camscanner_08-26-2021_12.29.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1559/indicacao_no58-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1560/indicacao_no59-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1561/adobe_scan_30_de_ago._de_2021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1562/ind_29-21_2021_8_27_15_40_15_5581.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1563/ind_30-21_2021_8_27_15_42_56_21659.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1564/ind_31-21_2021_8_27_15_43_45_87346.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1565/indicacao_no60-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1566/indicacao_no61-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1567/camscanner_08-30-2021_10.02.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1568/indicacao_no_6-2021_-_servidores_ambulatorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1571/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1573/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1574/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1575/48-2021_indica_que_seja_feito_um_quebra-mola_na_av_dedimes_cechinel__proximo_ao_mercado_alianca.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1576/49-2021_indica_3_metros_de_areia_para_uma_area_de_laer_toldos_nas_leterais_das_salas_e_a_construcao_de_um_parquinho_para_a_creche_municipal_jose_paulo_paes.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1577/indica_38.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1585/indicacao_no_9-2021_-_acessibilidade_de_calcadas.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1586/indicacao_no_7-2021_-_internet_professores.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1587/indicacao_no_8-2021_-_irrigacao_gramados.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1591/camscanner_09-06-2021_11.14.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1593/50-2021_indica_a_iluminacao_de_led_na_praca_nossa_senhora_aparecida_e_dos_mensageiros.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1594/indicacao_2021-29_-_limpeza_do_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1595/camscanner_09-09-2021_10.58.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1600/51-2021_indica_a_limpeza_e_manutencao_dos_bueiros_do_municipio_e_o_patrolamento_e_encascalhamento_no_bairro_belem.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1601/52-2021_indica_a_abertura_de_uma_rua_que_ligue_a_praca_da_macrodrenagem_ate_o_museu..pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1602/indicacao_no_10_-_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1603/indicacao_no_11_-_convocacao_no_concurso_pcd.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1604/indicacao_no_12_-_patrolamento_avenida_1507.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_n_13-2021_-_banheiro_angelo_spadari.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1607/53-2021_indica_ao_prefeito_a_revitalizacao_da_academia_ao_lado_da_escola_municipal_santa_luzia_no_bairro_vila_operaria.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1608/54-_2021_indica_ao_prefeito__um_parquinho_infantil_na_praca_angelo_spadar.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1609/55-2021_indica_ao_prefeito__a_sinalizacao_de_placas_indicativas_nas_esquinas_da_cidade_com_o_nome_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1611/indicacao_no_14-2021_-_quebra-molas_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1612/camscanner_09-15-2021_10.50.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1613/camscanner_09-15-2021_10.49_1.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1614/indicacao_024_2021.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1615/indicacao_no_15-2021_-_lampadas_-_av_marechal.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1617/indicacao_no62-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1618/indicacao_no63-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1619/indicacao_no64-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_no65-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_no66-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1622/indicacao_no67-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1623/indicacao_2021-30_-_iluminacao_do_bairro_solar.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_2021-31_-_sinalizacao_de_transito_no_bairro_solar.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1626/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1631/poda_das_arvores_na_avenida_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1632/camscanner_09-21-2021_11.32.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1633/56-2021_patrolamento_vila_operaria.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1634/57-2021_quebra_molas_av_claudio_coutinho_quinto_bec.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1635/58-2021_sinalizacao_em_frente_a_upa.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1636/indicacao_2021-32_-_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1637/indicacao_no68-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_no69-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_no70-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1640/ind_32-21_2021_9_24_13_50_31_5841.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1641/ind_33-21_2021_9_24_13_51_51_62259.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1642/ind_34-21_2021_9_24_13_52_37_54846.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_no71-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_no72-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1646/indicacao_no73-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1647/59-2021_indica_ao_prefeito_a_contratacao_de_tecnologo_em_gestao_de_transito_para_auxiliar_o_secretario_da_semtran.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1648/60-2021_indica_ao_prefeito_a_elaboracao_de_um_projeto_voltado_para_a_cultura_de_seguranca_no_transito.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1649/61-2021_indica_ao_prefeito_que_seja_realizada_o_patrolamento_e_encascalhamento_nas_ruas_que_nao_possuem_asfalto_no_bairro_bodanese.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_041-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_042-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1652/indicacao_043-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1653/camscanner_09-29-2021_07.43.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1654/indica_40.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1655/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1656/indicacao_no_16-2021_-_medico_ginecologista_-_cauterizacao_uterina_e_biopsia_mamaria.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1663/indicacao_pdf.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1664/62-2021_indica_o_patrolamento__e_encascalhamento_nas_ruas_do_bairro_ipanema.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1665/63-2021_indica_a_utilizacao_da_sala_da_pisa_de_skate_para_se_tornar_um_memorial.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1666/64-2021_indica_a_limpeza_manutencao_tocas_de_lampadas_e_instacoes_de_postes_na_vila_sao_lourenco.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1667/indicacao_044-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1668/indicacao_045-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1669/indicacao_046-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1670/indicacao_no74-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1671/indicacao_no75-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1672/indicacao_no76-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1674/indicacao_2021-33_-_patrolamento_e_encascalhamento_rua_1001.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1675/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1676/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1677/indicacao_2021-34_-_patrolamento_e_encascalhamento_rua_23.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1683/indicacao_no_17-2021_-_onibus_-_casa_de_apoio_em_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1684/ind_35-21_2021_10_13_11_9_32_661.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1685/ind_36-21_2021_10_13_11_10_30_40559.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1686/ind_37-21_2021_10_13_11_11_17_17446.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_no12.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_no77-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_no78-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_no79-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1691/camscanner_10-14-2021_07.21.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1699/indica_42.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1700/indica_43.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1701/65-2021_indica_ao_prefeito_a_instalacao_de_wi-fi_social_para_os_pacientes_no_hospital_regional.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1702/66-2021_indica_que_seja_feito_na_avenida_rondonia_a_sinalizacaod_e_faixa_tracejada..pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1703/67-2021_indica_a_reforma_do_barracao_e_os_banheiros_da_feira_do_bnh.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1704/camscanner_10-14-2021_11.05.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1705/indicacao_047-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1706/indicacao_048-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1707/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1709/implantacao_de_sinalizacao_horizontal_indicativa_de_parada.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1710/instalacao_de_grades_de_sistemas_eletronicos_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1719/indica_44.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1720/indicacao_2021-35_-_nobooks_aos_supervisores_orientadores_e_aee.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1721/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1722/indicacao_no80-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1723/indicacao_no81-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1724/indicacao_no82-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1725/68-2021_revitalizacao_da_praca_marcos_freire.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1726/69-2021_cascalhamento_e_pavimentacao_rua_reinaldo_goncalves.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1727/70-2021_pavimentacao_asfaltica_no_bairro_cidade_jardim.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1728/indicacao_no_18-2021_-_faixa_de_pedestre_-_ong_o_caminho.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1729/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1730/indica_45.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1731/indica_46.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1732/indicacao_no83-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1733/indicacao_no84-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1734/indicacao_no85-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1735/indicacao_2021-36_-_instalacao_de_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1739/indica_47.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1740/indica_48.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1747/indicacao_semafaro.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1748/indicacao_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1749/indicacao_tampa_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1750/camscanner_10-28-2021_13.35.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1751/71-2021_criacao_dos_cargos_de_psicologo_e_assistente_social_para_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1754/indicacao_no_19-2021_-_lixeira_-_cer.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1760/indicacao_no86-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1761/indicacao_no87-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1762/indicacao_no88-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1765/indicacao_no_20-2021_-_reparos_na_rua_8501.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1769/72-2021_indica_intervencao_na_via_de_acesso_ao_aeroporto_brigadeiro_camarao_como_poda_das_arvores_do_canteiro_central_limpeza_da_via_e_recolhimento_do_lixo.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1770/73-2021_indica_o_cascalhamento_na_rua_alvorada_no_setor_36.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1771/74-2021_indica_a_limpeza_no_canteiro_da_rotatoria_do_bairro_solar.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1772/75-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_municipal__a_instalacao_de_um_sistema_de_coleta_de_lixo_em_bocas_de_lobo_e_bueiro.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1773/76-2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_municipal__o_cascalhamento_na_rua_olivio_noetzold_no_setor_pioneiro.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1774/indica_49.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1777/indicacao_no_21-2021_-_escola_felipe_rocha_de_lima_-_conteiner.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1778/indicacao_050_-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1779/indicacao_2021-37_-_reforma_das_pistas_de_caminhada-cliclismo.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1781/adobe_scan_16_de_nov._de_2021.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1782/camscanner_11-17-2021_10.48.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1783/camscanner_11-18-2021_10.14.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1784/indicacao_no89-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1785/indicacao_no90-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1787/indicacao_051_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1788/indica_50.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1789/7j94dys.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1791/79-2021_indica_ao_prefeito_a_manutencao_da_iluminacao_na_praca_genival_nunes_na_avenida_brigadeiro_eduardo_gomes_principalmente_no_parquinho_infantil_do_mesmo.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1792/indica_51.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1793/indica_52.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1794/indicacao_052-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1795/indicacao_054_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1796/indicacao_055_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1797/80_2021_ndica_ao_prefeito_municipal__a_locacao_de_um_onibos_para_transportar_os_pacientes_para_cacoal_e_porto_velho..pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1798/81_2021_indica_ao_prefeito_municipal__a_manutencao_da_praca_da_cohab_na_rua_v_7_em_frene_a_mercearia_tucunare_e_colocar_uma_placa_indicativa_com_limite_de_idade_no_parquinho_e_brinquedos_8592.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1799/82_2021_o_vereador_subscritor_desta_na_forma_regimental_indica_ao_prefeito_municipal__o_patrolamento_e_cascalhamento_da_rua_daniela_pereira_moraes_no_bairro_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1806/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1807/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1808/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1809/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1810/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1811/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1812/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1814/indicacao_no91-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1815/indicacao_no92-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1817/indicacao_053_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1818/indicacao_056_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1819/indicacao_057_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1820/indicacao_39_-_revogacao.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1821/indicacao_38_d.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1823/indicacao_n_24.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1824/indicacao_n25.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1825/indicacao_n26.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1826/indicacao_2021-40_-_encascalhamento_e_tapa_buracos_rua_1701.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1831/83-2021_indica_ao_prefeito_revitalizacao_da_academia_e_o_parque_infantil_da_praca_no_final_da_av_curitiba.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1832/84-2021_indica_ao_prefeito_a_limpeza_em_frente_ao_parque_de_exposicao.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1833/indicacao_n27.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1834/indicacao_n28.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1835/indicacao_no93-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1836/indicacao_no94-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_no95-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1838/camscanner_12-06-2021_12.07.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1843/camscanner_12-07-2021_08.11.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1845/85-2021_indica_ao_prefeito_municipal_que_faca_uma_levantamento_da_necessidade_para_executar_a_poda_de_arvores_em_todas_as_escola_municipais.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1846/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1847/86-2021__indica__seja_feito_um_concurso_com_a_participacao_dos_municipes_vilhenenses_para_a_escolha_do_portal_da_cidade_por_meio_desenho_do_design_da_estrutura_frase_e_o_que_mais_a_criat.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1848/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1849/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1863/indicacao_058-2021_nica.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1864/indicacao_no96-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1865/indicacao_no97-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1866/indicacao_no98-2021_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1867/indicacao_no_22-2021_-_acs_e_semas.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1868/indicacao_060_-_2021_nica.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1869/87_-2021_realizacao_de_uma_operacao_tapa-buraco__na_avenida_augusto_nicolielo.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1870/88_-2021_a_limpeza_nos_canteiros_do_posto_fiscal.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1872/89_-2021_patrolamento_e_encascalhamento_moises_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_n_13.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1875/indicacao_n_14.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1876/adobe_scan_17_de_dez._de_2021.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1877/indicacao_2021-41_-_patrolamento_e_encascalhamento_rua_8512_esq._8505.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1886/90-2021_quebra-molas_na_avenida_710.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1887/91-2021_quebra-molas_na_avenida_goncalves_dias.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1888/92-2021_intervencao_no_barracao_inacabado_na_avenida_1512_c_melvin.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1034/denuncia_001_2021.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2021/1093/denuncia__no02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H914"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>