--- v0 (2025-12-19)
+++ v1 (2026-04-04)
@@ -54,10148 +54,10148 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2646/pelo_76_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2646/pelo_76_2023.pdf</t>
   </si>
   <si>
     <t>Acresce o § 3º ao artigo 88 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2913/proposta_de_emenda_a_lei_organica_77_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2913/proposta_de_emenda_a_lei_organica_77_2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 4º do artigo 114 da Lei orgânica do Município de Vilhena. Aumenta o percentual para emendas individuais de autoria de parlamentares de acordo com a Emenda Constitucional 126, de 21 de dezembro de 2022.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3427/proposta_a_lom_78_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3427/proposta_a_lom_78_23.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivo à Lei Orgânica do Município de Vilhena-RO e dá outras providências.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2792/plc_409_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2792/plc_409_2023.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 18 da Lei Complementar nº 312, de 29 de dezembro de 2022. Corrige erro de redação do dispositivo.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2817/plc_410_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2817/plc_410_2023.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo 6º do artigo 32 da Lei Complementar nº 258, de 26 de dezembro de 2017, a qual dispõe sobre o Imposto Sobre Serviços de Qualquer Natureza - ISSQN.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2835/plc_411_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2835/plc_411_2023.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivos à Lei Complementar 050, de 13 de dezembro de 2001, que institui o parcelamento do solo no Município de Vilhena e dá outras providências.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2911/plc_412_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2911/plc_412_2023.pdf</t>
   </si>
   <si>
     <t>Homologa o Plano de amortização para equacionamento do déficit atuarial do Regime Próprio de Previdência Social do Município.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2912/plc_413_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2912/plc_413_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 304, de 11 de maio de 2022, que institui o Código de Obras e Edificações do Município.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2958/plc_414_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2958/plc_414_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Estímulo à Regularização Fiscal de contribuintes do município de Vilhena - REFIS 2023.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3018/plc_415_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3018/plc_415_2023.pdf</t>
   </si>
   <si>
     <t>Altera os §§ 4º e 5º e acresce os §§ 6º e 7º à Lei Complementar nº 048, de 13 de dezembro de 2001.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3260/plc_416_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3260/plc_416_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de estímulo à regularização fiscal de crédito do Serviço Autônomo de Água e Esgotos de Vilhena e dá outras providência</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3411/plc_417_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3411/plc_417_23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 304, de 11 de maio de 2022, que institui o Código de Obras e Edificações do Município de Vilhena.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3428/plc_418_23_-_urgencia.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3428/plc_418_23_-_urgencia.pdf</t>
   </si>
   <si>
     <t>Institui a Reforma do Regime Próprio de Previdência no Município de Vilhena -RO, conforme determina a Emenda Constitucional nº 103/19, e dá outras providências.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2658/pl_6591_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2658/pl_6591_23.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 1º da Lei Nº 2.490, de 14 de outubro de 2008. Altera para Escola Municipal de Educação Infantil Professora Noeme Barros.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2655/pl_6592_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2655/pl_6592_23.pdf</t>
   </si>
   <si>
     <t>Oficializa e denomina Escola Municipal de Educação Infantil Mário Grasso o imóvel público de uso especial situado à Travessa 01, nº 602, Bairro São José.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2656/pl_6593_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2656/pl_6593_23.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei nº 3.897, de 20 de maio de 2014, que oficializa e denomina Escola Municipal de Educação Infantil e Ensino Fundamental Professora Chitosse Mochizuki Inaba, passando a ser denominada Escola Municipal de Educação Infantil Professora Chitosse Mochizuki Inaba, tendo em vista que, atualmente, a Instituição atende apenas alunos da Educação Infantil.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2657/pl_6594_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2657/pl_6594_23.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 1º da Lei Nº 3.504, de 25 de maio de 2012, que oficializa e denomina Escola Municipal de Educação Infantil e Ensino Fundamental Omar Godoy, passando a ser denominada Escola Municipal de Educação Infantil Omar Godoy, tendo em vista que, atualmente, a Instituição atende apenas alunos da Educação Infantil.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2672/pl_6595_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2672/pl_6595_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 270.997,04 no vigente Orçamento-Programa da SEMAD, a fim de legalizar alterações realizadas para publicação da Lei Orçamentária Anual 2023 em equilíbrio.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2673/pl_6596_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2673/pl_6596_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para remanejamento no valor de R$ 225.988,59 no vigente Orçamento-Programa, da SEMOSP para o Gabinete do Prefeito, Secretarias Municipais de Educação, de Esporte, de Trânsito, de Saúde e de Meio Ambiente e da Fundação Cultural de Vilhena, para atendimento às emendas impositivas vetadas no Projeto de Lei Orçamentária Anual 2023.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2674/pl_6597_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2674/pl_6597_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 55.998,58 no vigente Orçamento-Programa da SEMUS, para atendimento às emendas impositivas vetadas no Projeto de Lei Orçamentária Anual 2023.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2671/pl_6598_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2671/pl_6598_23.pdf</t>
   </si>
   <si>
     <t>Revoga os artigos 51 e 52 da Lei 5.791, de 14 de junho de 2022, que institui o Plano de Carreira, Cargos e Remuneração dos Profissionais da Educação Básica do Município.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2670/pl_6599_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2670/pl_6599_23.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 3º da Lei Nº 5.838, de 11 de agosto de 2022. Corrige erro material.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2676/pl_6600_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2676/pl_6600_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 1.300.000,00 no vigente Orçamento-Programa da SEMOSP, para contratação de empresa especializada para execução de obra de pavimentação asfáltica e drenagem pluvial na avenida Brigadeiro Eduardo Gomes, ao lado do Parque de Exposições.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2677/pl_6601_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2677/pl_6601_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 5.692,39 no vigente Orçamento-Programa da SEMUS, para devolução de saldo remanescente do Convênio nº 448/PGE/2021, que teve como objetivo a aquisição de veículo para atender o Programa Melhor em Casa.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2678/pl_6602_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2678/pl_6602_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Remanejamento de recurso no valor de R$ 300.000,00 no vigente Orçamento-Programa da PGM, para pagamento de sentenças judiciais.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2679/pl_6603_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2679/pl_6603_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recursos do Governo Federal, no valor de R$ 1.441.714,00 no vigente Orçamento-Programa da SEMOSP, para contratação de empresa especializada para execução de obra de pavimentação asfáltica, drenagem pluvial e construção de calçadas na Avenida Lírio dos Vales - 1ª Etapa.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2680/pl_6604_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2680/pl_6604_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 828.838,82 no vigente Orçamento-Programa da SEMOSP, para contratação de empresa especializada para execução de obra de pavimentação asfáltica, drenagem pluvial e construção de calçadas na Avenida Lírio dos Vales - 1ª Etapa.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2681/pl_6605_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2681/pl_6605_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 1.874.350,67 no vigente Orçamento-Programa da SEMOSP, para aquisição de uma máquina motoniveladora.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2682/pl_6606_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2682/pl_6606_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 803.334,00 no vigente Orçamento-Programa da SEMOSP, para aquisição de um caminhão munck.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>Zeca da Discolândia</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2683/pl_6.607_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2683/pl_6.607_2023.pdf</t>
   </si>
   <si>
     <t>Denomina e oficializa Rua Dahy Ferreira a atual Rua 11607, localizada no Setor 116 - Residencial União.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>Ronildo Macedo</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2693/pl_6608_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2693/pl_6608_23.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Merenda nas Férias e dá outras providências.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2703/pl_6.609_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2703/pl_6.609_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 6.145.000,00 no vigente Orçamento-Programa da SEMED, para pagamento de vencimentos e vantagens aos profissionais do magistério do Ensino Fundamental.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2704/pl_6610_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2704/pl_6610_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, com recursos do Governo Federal, no valor de R$ 428.695,96 no vigente Orçamento-Programa da SEMOSP, para contratação de empresa especializada em execução de obra de pavimentação asfáltica, construção de calçadas e drenagem pluvial nos bairros Cristo Rei, Greenville e Setor 08.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2705/pl_6611_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2705/pl_6611_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recursos do Governo Federal, no valor de R$ 2.031.304,04 no vigente Orçamento-Programa da SEMOSP, para contratação de empresa especializada em execução de obra de pavimentação asfáltica, construção de calçadas e drenagem pluvial nos bairros Cristo Rei, Greenville e Setor 08.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2706/pl_6612_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2706/pl_6612_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 586.724,80 no vigente Orçamento-Programa da SEMOSP, para contratação de empresa especializada em execução de obra de pavimentação asfáltica, construção de calçadas e drenagem pluvial no bairro Cristo Rei.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2707/pl_6613_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2707/pl_6613_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 50.000,00 no vigente Orçamento-Programa da SEMOSP, para contratação de empresa especializada em execução de obra de pavimentação asfáltica, construção de calçadas e drenagem pluvial no Setor 23.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2708/pl_6.614_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2708/pl_6.614_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com Recursos do Governo Federal, no valor de R$ 3.828.065,00 no vigente Orçamento-Programa da SEMOSP, para contratação de empresa especializada em execução de obra de pavimentação asfáltica, construção de calçadas e drenagem pluvial no Setor 23.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2709/pl_6615_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2709/pl_6615_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, no valor de R$ 218.134,96 no vigente Orçamento-Programa da SEMOSP, para contratação de empresa especializada em execução de obra de pavimentação asfáltica, construção de calçadas e drenagem pluvial no Setor 23.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2710/pl_6616_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2710/pl_6616_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 829.559,67 no vigente Orçamento-Programa da SEMED, para execução dos Termos de Convênio firmados com o Governo do Estado.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2712/pl_6617_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2712/pl_6617_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 27.203,20 para restituição do saldo oriundo de rendimento de aplicação financeira relativa ao Convênio de Transporte Escolar do Programa Ir e Vir.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2711/pl_6618_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2711/pl_6618_23.pdf</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2720/pl_6619.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2720/pl_6619.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 1.000.000,00 no vigente Orçamento-Programa da SEMOSP, para aquisição de material permanente e material de consumo para construção de gavetários no Cemitério Municipal Cristo Rei, construção de pisos e manilhas em fábrica própria da SEMOSP, a fim de realizar reparos nas estradas rurais e espaços urbanos, com recursos do Convênio nº 005/2019, firmado com a empresa JBS S/A.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2735/pl_6620_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2735/pl_6620_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 224.900,00 no vigente Orçamento-Programa da SEMUS, para aquisição de uma máquina unitalizadora/fracionadora de medicamentos para atender o Hospital Regional Adamastor Teixeira de Oliveira, com recursos do Governo do Estado.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2736/pl_6.621_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2736/pl_6.621_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 63.713,34 no vigente Orçamento-Programa da SEMUS, para aquisição de móveis e eletrodomésticos para montar salas/quartos de repouso para equipes multiprofissional no Hospital Regional Adamastor Teixeira de Oliveira, com recursos do Governo do Estado.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2737/pl_6.622_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2737/pl_6.622_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 142.874,12 no vigente Orçamento-Programa da SEMUS, para aquisição de equipamentos e material permanente para atender o Programa Melhor em Casa, com recursos do Governo Federal.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2738/pl_6.623_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2738/pl_6.623_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 58.124,00 no vigente Orçamento-Programa da SEMUS, para aquisição de equipamentos e material permanente para atender o Hospital Regional Adamastor Teixeira de Oliveira, com recursos do Governo Federal.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2739/pl_6.624_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2739/pl_6.624_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 189.580,00 no vigente Orçamento-Programa da SEMUS, para aquisição de equipamentos e material permanente para atender o Centro de Atenção Psicossocial - CAPS I, com recursos do Governo Federal.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2740/pl_6.625_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2740/pl_6.625_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 177.615,73 no vigente Orçamento-Programa da SEMAGRI, para aquisição de calcário, para distribuir para as associações rurais e pequenos produtores do Município, com recursos do Governo do Estado.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2747/pl_6.626_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2747/pl_6.626_23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.458, de 19 de fevereiro de 2021, que autoriza o Município a permutar, ceder e receber servidores exercentes de cargos de provimento efetivo e dá outras providências. Prevê a possibilidade de receber cedência de servidor público municipal para exercer função de confiança.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2754/pl_6.627_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2754/pl_6.627_23.pdf</t>
   </si>
   <si>
     <t>Denomina e Oficializa Rua Amilcar Oliveira Aguiar a atual Rua 103-06, localizada no Residencial Cidade Verde IV e no Setor 103 do Residencial Barão do Melgaço III.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2756/6628.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2756/6628.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 67.894,85 no vigente Orçamento-Programa da SEMAGRI, para prestação de contas final do Convênio nº 006/FITHA/2019.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2757/pl_6629.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2757/pl_6629.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 4.328.706,90 no vigente Orçamento-Programa da SEMUS, para aquisição de material penso visando à realização de cirurgias eletivas referente ao Projeto Opera Rondônia e para pagamento dos profissionais que executam os procedimentos cirúrgicos.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>Clerida Alves</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2758/pl_6.630_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2758/pl_6.630_2023.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I da Lei nº 3.808, de 20 de dezembro de 2013, que dispõe sobre a criação do Programa Porteira Adentro. Amplia de 80 para 100 hectares o tamanho máximo da propriedade a ser atendida pelo Programa.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2770/pl_6.631_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2770/pl_6.631_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 1.268.693,20 (um milhão duzentos e sessenta e oito mil seiscentos e noventa e três reais e vinte centavos) no Orçamento-Programa da SEMED, para atendimento aos Programas de Manutenção da Educação Infantil - Novas Turmas e Manutenção da Educação Infantil - Novos Estabelecimentos, manutenção e conservação de instalações e equipamentos necessários ao ensino e aquisição de material didático.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2774/pl_6632_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2774/pl_6632_2023.pdf</t>
   </si>
   <si>
     <t>Oficializa a denominação da Escola Municipal de Educação Infantil Mário Grasso, nomeada pelo Decreto nº 1.508, de 2 de outubro de 1991.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2775/pl_6333_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2775/pl_6333_2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Nº 3.479, de 17 de maio de 2012, e Restaura a vigência da Lei nº 2.490, de 14 de outubro de 2008, que cria, oficializa e denomina Escola Municipal de Educação Infantil professora Noeme Barros Pereira.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2776/pl_6634_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2776/pl_6634_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 529.858,71 (quinhentos e vinte nove mil oitocentos e cinquenta e oito reais e setenta e um centavos) no vigente Orçamento-Programa da SEMUS, para aquisição de material penso para atender o Hospital Adamastor Teixeira de Oliveira, com Recursos do Governo do Estado.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>Wilson Tabalipa</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2790/projeto_de_lei_6.635_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2790/projeto_de_lei_6.635_23.pdf</t>
   </si>
   <si>
     <t>Denomina e Oficializa Rua Maria de Lourdes Linhares Marin a atual Rua K, localizada entre a Rua Benedito Teixeira Luz e a Avenida Paraná, Setor 40 - BNH.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2781/pl_6636_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2781/pl_6636_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 3.027.141,35 (três milhões vinte e sete mil cento e quarenta e um reais e trinta e cinco centavos) no vigente Orçamento-Programa da SEMUS, para aquisição de material de consumo e serviços para atender as Equipes de Estratégia de Saúde da Família (ESF) nas ações realizadas pelos profissionais de saúde da Atenção Primária.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2783/pl_6637_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2783/pl_6637_23.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 7º e o Anexo I da Lei nº 1.499, de 22 de maio de 2002, que dispõe sobre o quadro de emprego de Agente Comunitário de Saúde.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2791/pl_6.638_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2791/pl_6.638_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual máximo aplicado para a contratação de operações de crédito com desconto consignado em folha de pagamento, e dá outras providências.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2793/pl_6.639_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2793/pl_6.639_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 217.350,00 (duzentos e dezessete mil trezentos e cinquenta reais) no vigente Orçamento-Programa da SEMTER, para custear despesas com serviços cartorários de registros de títulos definitivos, com recursos do Estado e contrapartida do Município.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2794/pl_6.640_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2794/pl_6.640_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, com recursos oriundos do Governo do Estado, no valor de R$ 138.763,33 (cento e trinta e oito mil setecentos e sessenta e três reais e trinta e três centavos) no vigente Orçamento-Programa da SEMUS, para aquisição de um veículo para atender as Equipes de Estratégia em Saúde da Família da Unidade Básica de Saúde Leonardo Alves de Souza.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2809/pl_6641_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2809/pl_6641_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Remanejamento no valor de R$ 320.362,16 (trezentos e vinte mil trezentos e sessenta e dois reais e dezesseis centavos) no vigente Orçamento-Programa da SEMOSP, para suplementar as despesas com obras e instalações desenvolvidas pela Secretaria.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2819/plo_6.642_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2819/plo_6.642_2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 3.391, de 20 de dezembro de 2011, que dispõe sobre a elaboração, a redação, a alteração e a consolidação das leis e dá outras providências.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2836/pl_6.643_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2836/pl_6.643_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 1.205.260,21 (um milhão duzentos e cinco mil duzentos e sessenta reais e vinte e um centavos) no vigente Orçamento-Programa da SEMES, para construção de três quadras de futebol society com grama sintética, com recursos do Estado e contrapartida do Município.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2837/pl_6.644_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2837/pl_6.644_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para transposição de recursos no valor de R$ 10.000,00 (dez mil reais) no vigente Orçamento-Programa da SEMOSP, para ressarcimento de terceiros referente a danos causados por servidores na execução de seus trabalhos</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2838/pl_6.645_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2838/pl_6.645_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 11.000,00 (onze mil reais) no vigente Orçamento-Programa do GABINETE DO PREFEITO, com a finalidade de contratar empresa especializada para realizar a pintura do prédio do Tiro de Guerra.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2839/pl_6.646_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2839/pl_6.646_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, com recursos oriundos do Governo Federal, no valor de R$ 3.300.000,00 (três milhões e trezentos mil reais) no vigente Orçamento-Programa da SEMUS, para pagamento, até o término do exercício,  de vencimentos e vantagens fixas de servidores que trabalham na Atenção Básica de Saúde.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2840/pl_6.647_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2840/pl_6.647_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, com recursos oriundos do Governo Federal, no valor de R$ 3.794.002,14 (três milhões setecentos e noventa e quatro mil dois reais e quatorze centavos) no vigente Orçamento-Programa da SEMUS, para aquisição de aparelhos de ar condicionado, raio X odontológico, autoclaves, esfigmomanômetro, eletroencefalógrafo, cadeiras de rodas, cardiotocógrafo e itens do instrumental cirúrgico para atender os serviços de saúde na Atenção Especializada, na Atenção Básica e na Central de Regulação.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2841/pl_6648_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2841/pl_6648_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, com recursos oriundos do Governo Federal e do Governo Estadual, no valor de R$ 876.136,84 (oitocentos e setenta e seis mil cento e trinta e seis reais e oitenta e quatro centavos) no vigente Orçamento-Programa da SEMUS, para aquisição de medicamentos para atender a Farmácia Básica Municipal e o sistema prisional.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2842/pl_6.649_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2842/pl_6.649_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.851, de 7 de abril de 2010, que cria, oficializa e denomina a Escola Municipal de Ensino Fundamental Ensina-me a Viver. Modifica a nomenclatura da Escola no sentido de contemplar a etapa da Educação Infantil, atualmente oferecida pela Instituição.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2843/pl_6.650_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2843/pl_6.650_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição no valor de R$ 10.800.000,00 (dez milhões e oitocentos mil reais) no vigente Orçamento-Programa da SEMUS, para suprir as despesas referentes ao Termo de Convênio nº 001/2023/PGM, celebrado entre o Município e a Santa Casa de Misericórdia de Chavantes.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2844/pl_6.651_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2844/pl_6.651_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 9.200.000,00 (nove milhões e duzentos mil reais) no vigente Orçamento-Programa da SEMUS, para suprir as despesas referentes ao Termo de Convênio nº 001/2023/PGM, celebrado entre o Município de Vilhena e a Santa Casa de Misericórdia de Chavantes.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2845/pl_6.652_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2845/pl_6.652_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recursos do Governo Federal, no valor de R$ 1.500.000,00 (Um milhão e quinhentos mil reais) no vigente Orçamento-Programa da SEMUS, para atender ao Chamamento Público nº 001/2023/SEMUS, cujo objeto é o gerenciamento, a operacionalização e a execução das ações assistenciais no Hospital Regional Adamastor Teixeira de Oliveira - HRV, na Unidade de Pronto Atendimento 24H de Vilhena - UPA e no Instituto do Rim de Rondônia - IRR.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2846/pl_6.653_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2846/pl_6.653_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 4.417.433,60 (quatro milhões quatrocentos e dezessete mil quatrocentos e trinta e três reais e sessenta centavos) no vigente Orçamento-Programa da SEMUS, para atender ao Chamamento Público nº 001/2023/SEMUS, cujo objeto é o gerenciamento, a operacionalização e a execução das ações assistenciais no Hospital Regional Adamastor Teixeira de Oliveira - HRV, na Unidade de Pronto Atendimento 24H de Vilhena - UPA e no Instituto do Rim de Rondônia - IRR.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2847/pl_6.654_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2847/pl_6.654_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 38.981.301,46 (trinta e oito milhões novecentos e oitenta e um mil trezentos e um reais e quarenta e seis centavos) no vigente Orçamento-Programa da SEMUS, para atender ao Chamamento Público nº 001/2023/SEMUS, cujo objeto é o gerenciamento, a operacionalização e a execução das ações assistenciais no Hospital Regional Adamastor Teixeira de Oliveira - HRV, na Unidade de Pronto Atendimento 24H de Vilhena - UPA e no Instituto do Rim de Rondônia - IRR.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>Professora Vivian</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2858/pl_6.655_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2858/pl_6.655_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção contra a prática de atentados violentos nas dependências das escolas municipais de Vilhena e dá outras providências.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2859/pl_6.656_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2859/pl_6.656_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 28.532,69 (vinte e oito mil quinhentos e trinta e dois reais e sessenta e nove centavos) no Orçamento-Programa da SEMED, para devolução de saldo oriundo de rendimentos de aplicação financeira relativa à execução do Termo de Compromisso nº 32.159/2014, firmado com o Governo Federal por meio do Fundo Nacional de Desenvolvimento da Educação para a construção de duas escolas, cuja obra já foi concluída.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2860/pl_6.657_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2860/pl_6.657_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para transferência de recurso no valor de R$ 100.000,00 (cem mil reais) no vigente Orçamento-Programa da SEMPLAN, para aquisição de cinco licenças do Software Autodesk, pelo período de três anos, para atender as necessidades da Secretaria.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>Zé Duda</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2864/pl_6.658_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2864/pl_6.658_2023.pdf</t>
   </si>
   <si>
     <t>Denomina e Oficializa Rua Jandira Fagundes de Azevedo a atual Rua 1001, no Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2865/pl_6.659_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2865/pl_6.659_2023.pdf</t>
   </si>
   <si>
     <t>Altera o § 3º do artigo 3º da Lei nº 1.487, de 10 de abril de 2002, que institui o Conselho Municipal Antidrogas - COMAD. Altera a composição do Conselho.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2866/pl_6.660_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2866/pl_6.660_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a celebrar convênio com o Estado de Rondônia para o exercício de atividade delegada e dá outras providências.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2867/pl_6.661_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2867/pl_6.661_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 330.000,00 (trezentos e trinta mil reais) no Orçamento-Programa da SEMED, para reforma e ampliação da Escola Vilma Vieira por meio de convênio firmado com o Governo do Estado.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2868/pl_6.662_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2868/pl_6.662_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 412.829,92 (quatrocentos e doze mil oitocentos e vinte e nove reais e noventa e dois centavos) no Orçamento-Programa da SEMED, para execução da contrapartida do Município referente ao termo de convênio firmado com o Governo do Estado para reforma e ampliação da Escola Vilma Vieira.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2869/pl_6.663_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2869/pl_6.663_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 49.874,17 (quarenta e nove mil oitocentos e setenta e quatro reais e dezessete centavos) no vigente Orçamento-Programa da SEMED, para o pagamento de Obrigações Patronais dos profissionais do Magistério do Ensino Fundamental.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2870/pl_6.664_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2870/pl_6.664_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 1.300.000,00 (um milhão e trezentos mil reais) no vigente Orçamento-Programa da SAAE, para dar continuidade aos serviços de coleta, seleção e destinação de resíduos sólidos.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2871/pl_6.665_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2871/pl_6.665_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 1.019.021,21 (um milhão e dezenove mil e vinte e um reais e vinte e um centavo) no vigente Orçamento-Programa da SEMTRAN, para custeio da gratuitidade das pessoas idosas usuárias do transporte público coletivo urbano  e para devolução de saldo referente ao rendimento de aplicação financeira ao órgão concedente.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2888/pl_6666_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2888/pl_6666_23.pdf</t>
   </si>
   <si>
     <t>Denomina e Oficializa Rua Fraula Soares Pandolpho Barboza a atual Rua 102-08, localizada entre a rua 1507, no Residencial Moysés de Freitas, e a avenida Rio Grande do Norte, no Residencial Cidade Verde III.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>Dhonatan Pagani</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2889/pl_6667.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2889/pl_6667.pdf</t>
   </si>
   <si>
     <t>Institui o Alerta para Resgate de Pessoas, estabelecendo a política municipal de contingência nas hipóteses de desaparecimento, rapto ou sequestro de crianças e adolescentes.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2890/pl__6.668_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2890/pl__6.668_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 114.928,46 (cento e quatorze mil novecentos e vinte e oito reais e quarenta e seis centavos) no Orçamento-Programa da SEMED, para aquisição de combustível, lubrificantes e peças para os ônibus escolares pertencentes à frota da Secretaria.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>Dhonatan Pagani, Samir Ali</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2891/pl_6.669_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2891/pl_6.669_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para realização de festas e eventos por particulares no Parque de Exposições Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2899/pl_6.670_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2899/pl_6.670_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.796, de 21 de junho de 2022, que dispõe sobre a estrutura administrativa, plano de carreira, cargos e remunerações dos servidores da Câmara de Vereadores de Vilhena.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>Sargento Damassa</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2905/pl_6.671_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2905/pl_6.671_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de segurança nas creches e escolas públicas municipais.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2906/pl_6.672_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2906/pl_6.672_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 127.800,00 (cento e vinte e sete mil e oitocentos reais) no vigente Orçamento-Programa do FUMAS, para pagamento de diárias, de serviços de terceiros, de inscrição em cursos de aperfeiçoamento e de serviços de monitoramento, e para aquisição de materiais permanentes; materiais de consumo; materiais de distribuição gratuita e passagens terrestres e aéreas.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2907/pl_6.673_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2907/pl_6.673_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Superávit Financeiro,  com Recursos do Governo do Estado, no valor de R$ 133.719,81 (cento e trinta e três mil setecentos e dezenove reais e oitenta e um centavos) no vigente Orçamento-Programa da SEMUS, para aquisição de um item de material penso constante no plano de trabalho a fim de atender o Hospital Regional Adamastor Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2908/pl_6.674_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2908/pl_6.674_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 63.100,00 (sessenta e três mil e cem reais) no vigente Orçamento-Programa do FUMAS, para pagamento de diárias, de serviços de terceiros, de inscrição em cursos de aperfeiçoamento e de serviços de monitoramento, e para aquisição de materiais permanentes; materiais de consumo; materiais de distribuição gratuita e passagens terrestres e aéreas.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2909/pl_6.675_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2909/pl_6.675_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 122.500,00 (cento e vinte e dois mil e quinhentos reais) no vigente Orçamento-Programa do FUMAS, para pagamento de inscrição de cursos de aperfeiçoamento e serviços de monitoramento, e para aquisição de materiais permanentes e  materiais de consumo.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2910/pl_6.676_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2910/pl_6.676_2023.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei nº 805, de 18 de abril de 1997, que disciplina o uso do solo no Setor 20. Modifica a metragem dos recuos e afastamentos mínimos a serem observados pelas locações em todas as zonas do Setor 20, de modo a adequá-la à legislação de zoneamento da área e às demais normas aplicáveis a outros setores do Município.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2921/pl_6677_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2921/pl_6677_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 2.851, de 7 de abril de 2010, para adequar o endereço do imóvel ao Cadastro Nacional de Pessoa Jurídica - CNPJ.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2926/pl_6.578_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2926/pl_6.578_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, com recursos do Governo Federal, do Governo Estadual e contrapartida do Município, no valor de R$ 767.888,52 (setecentos e sessenta e sete mil oitocentos e oitenta e oito reais e cinquenta e dois centavos) no vigente Orçamento-Programa do FUMAS, para aquisição de material permanente, de consumo e de distribuição gratuita, e para pagamento de serviços de terceiros e diárias para participação em curso de capacitação, a fim de atender aos programas assistenciais.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2927/pl_6.579_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2927/pl_6.579_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transferência de recurso no valor de R$ 461.000,00 (quatrocentos e sessenta e um mil reais) no vigente Orçamento-Programa da SEMFAZ, para complementar o pagamento destinado às tarifas bancárias, aos scorreios e ao Instituto Brasileiro de Administração Municipal - IBAM.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2929/6680.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2929/6680.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 1.535.000,00 (um milhão quinhentos e trinta e cinco reais) no vigente Orçamento-Programa da CÂMARA DE VEREADORES - CVMV, para aquisição de computadores, calçamento do estacionamento e vias de passeio, instalação de toldos e fachadas para o estacionamento interno.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2935/pl_6.681_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2935/pl_6.681_2023.pdf</t>
   </si>
   <si>
     <t>Denomina e Oficializa Rua Noa Mattone a atual Rua 102-20, localizada nos Residenciais Cidade Verde II e III.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2936/pl_6.682_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2936/pl_6.682_2023.pdf</t>
   </si>
   <si>
     <t>Denomina e Oficializa Rua Paulo Renato de Freitas Pereira a atual Rua 102-21, localizada nos Residenciais Cidade Verde II e III.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2951/pl_6.683_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2951/pl_6.683_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 700.000,00 (setecentos mil reais) no vigente Orçamento-Programa da SEMAD, para manutenção do Termo de Cooperação nº 048/2019-PGE - “Semear e Ressocializar”, no pagamento dos reeducandos que participam do Programa, bem como dos agentes honoríficos que os escoltam.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2952/pl_6.684_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2952/pl_6.684_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transferência de recurso no valor de R$ 100.000,00 (cem mil reais) no vigente Orçamento-Programa da SEMAD, para complementar o pagamento destinado aos agentes honoríficos que realizam a escolta dos reeducandos participantes do programa “Semear e Ressocializar”.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2953/pl_6.685_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2953/pl_6.685_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 310.000,00 (trezentos e dez mil reais) no vigente Orçamento-Programa da CÂMARA DE VEREADORES - CVMV, para aquisição de computadores, calçamento do estacionamento e vias de passeio, instalação de toldos e fachadas para o estacionamento interno.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2954/pl_6.686_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2954/pl_6.686_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transferência no valor de R$ 200.000,00 (duzentos mil reais) no vigente Orçamento-Programa da CÂMARA DE VEREADORES - CVMV, para aquisição de computadores, calçamento do estacionamento e vias de passeio, instalação de toldos e fachadas para o estacionamento interno.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2955/pl_6.687_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2955/pl_6.687_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 1.025.000,00 (um milhão e vinte e cinco mil reais) no vigente Orçamento-Programa da CÂMARA DE VEREADORES - CVMV, para aquisição de computadores, calçamento do estacionamento e vias de passeio, instalação de toldos e fachadas para o estacionamento interno.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2957/pl_6.688_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2957/pl_6.688_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 994.000,00 (novecentos e noventa e quatro mil reais) no vigente Orçamento-Programa da Fundação Cultural de Vilhena, para contratação de empresa especializada para realizar a decoração natalina e de empresa especializada para aluguel de sonorização, banheiros químicos, palcos e tendas, para aquisição de material permanente e de um caminhão baú e para contratação de artistas e premiações culturais</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2971/pl_6.689_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2971/pl_6.689_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de doação de aterro a munícipes de baixa renda.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2972/pl_6.690_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2972/pl_6.690_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 120.000,00 (cento e vinte mil reais) no vigente Orçamento-Programa da SEMOSP, para pagamento de aditivos e reajustes em obras que estão em andamento.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2973/pl_6.691_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2973/pl_6.691_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de QR CODE em todas as placas de obras públicas municipais.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2976/pl_6.692_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2976/pl_6.692_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 10.000,00 (dez mil reais) no vigente Orçamento-Programa da SEMES, destinado ao repasse para o Moto Clube de Vilhena através da Emenda Impositiva 081/2022, tendo em vista que a referida entidade não apresentou a documentação necessária, configurando incapacidade técnica de receber o repasse.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2977/pl_6.693_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2977/pl_6.693_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 2.500,00 (dois mil e quinhentos reais) no vigente Orçamento-Programa da SEMES, destinado ao repasse para o Moto Clube de Vilhena através da Emenda Impositiva 177/2022, considerando que a referida entidade não apresentou a documentação necessária, o que culminou na incapacidade técnica para receber o recurso.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2979/pl_6.694_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2979/pl_6.694_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Remanejamento de recurso no valor de R$ 3.000,00 (três mil reais) no vigente Orçamento-Programa da SEMES, destinado ao repasse para a Associação Vilhenense de Karatê através da Emenda Impositiva 160/2022, devido à referida entidade não ter apresentado a documentação necessária, configurando incapacidade técnica de receber o repasse.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2980/pl_6.695_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2980/pl_6.695_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 600.000,00 (seiscentos mil reais) no vigente Orçamento-Programa da SEMUS, para pagamento de rescisões de servidores.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2981/pl_6.696_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2981/pl_6.696_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 123.000,00 (cento e vinte e três mil reais) no vigente Orçamento-Programa da SEMED, para pagamento das faturas de energia das Escolas da Rede Municipal.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2983/pl_6.697_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2983/pl_6.697_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Maio Laranja, dedicado à realização de campanha de combate ao abuso e à exploração sexual contra crianças e adolescentes, a ser realizada no mês de maio de cada ano no âmbito do Município de Vilhena.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2986/pl_6.698_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2986/pl_6.698_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 1.925.000,00 (um milhão novecentos e vinte e cinco mil reais) no vigente Orçamento-Programa da SEMUS, para manutenção dos serviços médicos nas áreas de obstetrícia, ginecologia, clínica geral e generalista, a fim de garantir assistência à saúde da mulher e da criança e os atendimentos clínicos de urgência e emergência.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2987/pl_6.699_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2987/pl_6.699_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 300.000,00 (trezentos mil reais) no vigente Orçamento-Programa da SEMUS, para manutenção dos serviços médicos de obstetrícia, ginecologia, clínica geral e generalista, a fim de garantir assistência à saúde da mulher e da criança e os atendimentos clínicos de urgência e emergência.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>Samir Ali</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3002/pl_6.700_2023_1.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3002/pl_6.700_2023_1.pdf</t>
   </si>
   <si>
     <t>Denomina e Oficializa Escola Maria Celuir Duarte o próprio público que Especifica.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3004/pl_6.701_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3004/pl_6.701_2023.pdf</t>
   </si>
   <si>
     <t>Denomina e Oficializa Rua Jandira Fagundes de Azevedo a Atual Rua 5201, no Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3016/plo_6.702_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3016/plo_6.702_2023.pdf</t>
   </si>
   <si>
     <t>Denomina e disciplina o uso e a ocupação do solo de fração do Setor 85.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3017/pl_6.703_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3017/pl_6.703_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 200.000,00 (duzentos mil reais) no vigente Orçamento-Programa da SEMTRAN, para aquisição de equipamentos como computadores, nobreaks, ar-condicionado, mesas, cadeiras e material para reforma do prédio para o qual a Secretaria será transferida.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3023/pl_6.704_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3023/pl_6.704_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com Recursos do Governo Federal, no valor de R$ 3.000.000,00 no vigente Orçamento-Programa da SEMOSP, para contratação de empresa especializada em execução de obra de pavimentação asfáltica, construção de calçadas e drenagem pluvial nos Setores 17 e 35.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3024/pl_6.705_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3024/pl_6.705_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, no valor de R$ 32.535,75 no vigente Orçamento-Programa da SEMOSP, para contratação de empresa especializada em execução de obra de pavimentação asfáltica, construção de calçadas e drenagem pluvial nos Setores 17 e 35.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3038/6706.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3038/6706.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Tecnologia e Inovação - TECNOVA e dá outras providências.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3039/6707.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3039/6707.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 4.000,00 (quatro mil reais) no vigente Orçamento-Programa da SEMAGRI, para  alteração da Emenda Impositiva nº 121/2022, que anteriormente era destinada à Associação dos Pequenos Produtores Rurais Nova Esperança e passa a ser destinado a Secretaria.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3040/6708.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3040/6708.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 1.000.000,00 (um milhão de reais) no vigente Orçamento-Programa da SEMAD, para contratação de empresa especializada em softwares de plataforma web para solução de gestão pública integrada.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3041/pl_6.709.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3041/pl_6.709.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recursos do Governo do Estado, no valor de R$ 3.815.375,25 (três milhões oitocentos e quinze mil trezentos e setenta e cinco reais e vinte e cinco centavos), no vigente Orçamento-Programa da SEMED, para atendimento do transporte escolar dos alunos da zona rural matriculados na Rede Estadual de Ensino.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3042/pl_6.710.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3042/pl_6.710.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 23.079,45 (vinte e três mil setenta e nove reais e quarenta e cinco centavos) no vigente Orçamento-Programa da SEMAS, para construção de academia ao ar livre no Centro de Convivência do Idoso.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3043/pl_6.711.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3043/pl_6.711.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 1.598.016,00 (um milhão quinhentos e noventa e oito mil e dezesseis reais) no vigente Orçamento-Programa da SEMUS, para dar continuidade aos serviços de anestesiologia do Hospital Regional Adamastor Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3044/6.712-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3044/6.712-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 670.000,00 (seiscentos e setenta mil reais) no vigente Orçamento-Programa da SAAE, para pagamento de despesas com pessoal, aquisição de material de consumo, aquisição de material hidráulico, combustíveis, peças, contratação de serviços de  informática, entre outros.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3046/pl_6.713.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3046/pl_6.713.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Abertura de Crédito Adicional Suplementar no valor de R$ 142.316,41 (cento e quarenta e dois mil trezentos e dezesseis reais e quarenta e um centavos) no vigente Orçamento-Programa da SEMOSP, para complementar a contrapartida do Município em atendimento ao Termo de Convênio 882809/2019, para execução de obra de pavimentação asfáltica, construção de calçadas e drenagem pluvial nos bairros Cristo Rei, Greenville e Setor 08.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>Nica Cabo João, Professora Vivian</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3048/pl_6.714.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3048/pl_6.714.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de distribuição de ivermectina nas escolas da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3052/pl_6.715_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3052/pl_6.715_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 192.115,83 (cento e noventa e dois mil cento e quinze reais e oitenta e três centavos) no vigente Orçamento-Programa da SEMOSP, para recolhimento de saldo do Convênio nº 276/PGE/2020, visando à prestação de contas final junto ao órgão concedente.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3053/pl_6.716_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3053/pl_6.716_2023.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Pró-Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3067/pl_6.717_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3067/pl_6.717_2023.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 5.025, de 20 de dezembro de 2018, que reestrutura o Regime Próprio de Previdência Social - RPPS e o Instituto de Previdência Municipal de Vilhena - IPMV.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3068/pl_6.718_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3068/pl_6.718_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Vilhena a efetuar transferência de recurso financeiro para a Associação Escola dos Músicos da Orquestra Municipal - AEMOM.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3080/pl_6719-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3080/pl_6719-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 362.779,04 ( trezentos e sessenta e dois mil setecentos e setenta e nove reais e quatro centavos) no vigente Orçamento-Programa da SEMED, para aquisição e oferta da merenda escolar.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3081/pl_6720-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3081/pl_6720-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 445.574,44 (quatrocentos e quarenta e cinco mil quinhentos e setenta e quatro reais e quarenta e quatro centavos) no vigente Orçamento-Programa da SEMED, para pagamento da 2ª parcela do Programa de Apoio Financeiro às Escolas Municipais de Vilhena - PAFEMV.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3082/pl_6.721.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3082/pl_6.721.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Vilhena a firmar convênio ou instrumento congênere com a União e dá outras providências.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3083/pl_6.722.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3083/pl_6.722.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Vilhena a complementar o valor da remuneração dos enfermeiros, técnicos de enfermagem e auxiliares de enfermagem, conforme determina a Lei Federal nº 14.434, de 4 de agosto de  2022, e dá outras providências.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3086/pl_6.723.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3086/pl_6.723.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Minha Vilhena - PMV, voltado à adoção de espaços públicos no âmbito do Município de Vilhena, e dá outras providências.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3087/pl_6.724_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3087/pl_6.724_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 195.717,25 (cento e noventa e cinco mil setecentos e dezessete reais e vinte e cinco centavos) no vigente Orçamento-Programa da SAAE, para pagamento de reajustes a fim de cumprir os Contratos 07/2016, 08/2016 e 08/2020.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3099/6725.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3099/6725.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 282.613,52 (duzentos e oitenta e dois mil seiscentos e treze reais e cinquenta e dois centavos) no vigente Orçamento-Programa do FUMUCRAD, com recursos oriundos de doações da Receita Federal referente a Imposto de Renda Pessoa Física, para repasse às entidades cadastradas no Conselho Municipal dos Direitos da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3102/pl_6726_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3102/pl_6726_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 165.000,00 (cento e sessenta e cinco mil reais) no vigente Orçamento-Programa da SEMAS, para pagamento de exonerações, contratação de serviços de terceiros e compra de materiais para a construção do muro do Centro de Atendimento da Assistência Social à Pessoa com Deficiência - CAASPD.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3103/pl_6727_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3103/pl_6727_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Remanejamento de recurso no valor de R$ 35.000,00 (trinta e cinco mil reais) no vigente Orçamento-Programa do FUMAS, para reforma e ampliação do barracão do salão de festas nas dependências do Centro de Convivência do Idoso - CCI.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3104/pl_6728_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3104/pl_6728_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recursos provenientes do Governo Federal, no valor de R$ 100.000,00 (cem mil reais) no vigente Orçamento-Programa do FUMAS, com a finalidade de firmar parceria com a Unidade Socioassistencial Associação de Artes Marciais Champions Club para atendimento de cem pessoas, entre crianças, adolescentes e mulheres em vulnerabilidade social.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3105/pl_6729_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3105/pl_6729_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recursos provenientes do Governo Federal, no valor de R$ 61.509,57 (sessenta e um mil quinhentos e nove reais e cinquenta e sete centavos) no vigente Orçamento-Programa do FUMAS, para compra de materiais permanentes como mesas, cadeiras, longarinas, computadores, impressoras, armários, a fim de atender ao Programa de Fortalecimento Emergencial do Atendimento do Cadastro Único no Sistema Único de Assistência Social - PROCAD-SUAS.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3110/pl_6.730_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3110/pl_6.730_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 70.000,00 (setenta mil reais) no vigente Orçamento-Programa da SEMAGRI, para suplementação de valores para aquisição de duas calcalhadeiras.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3118/6731.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3118/6731.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Remanejamento no valor de R$ 20.000,00 (vinte mil reais) no vigente Orçamento-Programa do Fundo Municipal de Assistência Social - FUMAS, valor este antes destinado, por meio da Emenda Impositiva 193/2022, ao Fundo Municipal dos Direitos da Criança e do Adolescente - FUMUCRAD, para atender o Instituto Vontade, Ação e Saúde - IVAS, que não cumpriu os requisitos legais, configurando incapacidade técnica de receber o recurso, sendo necessário, portanto, proceder ao Remanejamento para atender ao Lar dos Idosos Maria Tereza Da Lamarta e Associação de Pais e Amigos dos Excepcionais - APAE.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3119/6732.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3119/6732.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal que dispõe sobre a doação de terras a munícipes de baixa renda.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3120/6733.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3120/6733.pdf</t>
   </si>
   <si>
     <t>Denomina e Oficializa Nilton Valdir Locatelli o Terminal Rodoviário do Município de Vilhena.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3122/plc_6734-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3122/plc_6734-2023.pdf</t>
   </si>
   <si>
     <t>Fica proibida à confecção e instalação de loteamentos privados pelo período de 6(seis) anos no âmbito do Município de Vilhena.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3123/plc_6735-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3123/plc_6735-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 114.000,00 (cento e quatorze mil) no vigente Orçamento-Programa da SEMAGRI, para aquisição de insumos agrículas colaborando com o desenvolvimento do programa Porteira Adentro e a agricultura familiar.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3125/pl_6736_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3125/pl_6736_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 80.000,00 (oitenta mil reais) no vigente Orçamento-Programa da CÂMARA DE VEREADORES - CVMV, para pagamentos de diárias referente ao 2º semestre do exercício.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3129/pl_6737_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3129/pl_6737_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.499, de 22 de maio de 2002, que dispõe sobre o quadro de emprego de Agente Comunitário de Saúde - PACS.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3134/pl_6738_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3134/pl_6738_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa “Pergunte por Aline”, para combater a violência contra a mulher e estabelecer mecanismos de ajuda em situações de vulnerabilidade.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3135/pl_6739_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3135/pl_6739_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Porteira Adentro e dá outras providências.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3136/pl_6740_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3136/pl_6740_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 1.095.000,00 (um milhão e noventa e cinco mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Educação - SEMED, para pagamento de vencimentos e vantagens fixas, obrigações patronais, auxílio-alimentação e auxílio-transporte dos profissionais lotados nas escolas municipais.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3137/pl_6741_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3137/pl_6741_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transferência de recurso no valor de R$ 2.985.696,16 (dois milhões novecentos e oitenta e cinco mil e seiscentos e noventa e seis reais e dezesseis centavos) no vigente Orçamento-Programa da Secretaria Municipal de Fazenda - SEMFAZ, para o pagamento da amortização das dívidas referentes aos contratos  Pró-Transporte, Pró-Transporte II - Avançar e FINISA, firmados com a Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3140/pl_6742_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3140/pl_6742_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 5.635.000,00 (cinco milhões seiscentos e trinta e cinco mil reais) no vigente Orçamento-Programa da SEMUS, para pagamento de folha de salário dos servidores lotados no Hospital Regional e na Vigilância Sanitária, no período compreendido entre agosto a dezembro de 2023.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3141/pl_6743_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3141/pl_6743_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 608.800,00 (seiscentos e oito mil e oitocentos reais) no vigente Orçamento-Programa da SEMUS, para pagamento de obrigações patronais, auxílio-alimentação, auxílio-transporte e outros benefícios dos servidores, a partir do mês de agosto do corrente exercício.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3142/pl_6744_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3142/pl_6744_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 989.800,00 (novecentos e oitenta e nove mil e oitocentos reais) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - SEMUS, para pagamento de folha e obrigações patronais e auxílios dos Agentes Comunitários de Saúde, dos servidores lotados no Centro Especializado em Reabilitação, na Central de Abastecimento Farmacêutico e na Vigilância Sanitária, a partir do mês de agosto até dezembro deste ano.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3144/pl_6745.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3144/pl_6745.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 140.000,00 (cento e quarenta mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - SEMUS, para pagamento de folha de salário dos servidores lotados na Atenção Básica, a partir do mês de agosto até dezembro deste ano.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3145/pl_6746_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3145/pl_6746_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 1.200.000,00 (um milhão e duzentos mil reais) no vigente Orçamento-Programa da SEMUS, para pagamento da folha de salário dos servidores lotados na Atenção Básica de Saúde para o período estimado até dezembro de 2023.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3150/pl_6747_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3150/pl_6747_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recurso do Governo Estadual, no valor de R$ 100.000,00 (cem mil reais) no vigente Orçamento-Programa da FCV, para aquisição de 50 (cinquenta) tendas 3x3 sanfonadas.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3151/pl_6748_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3151/pl_6748_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transferência de recurso no valor de R$ 22.000,00 (vinte e dois mil reais), no vigente Orçamento-Programa da FCV, para aquisição de 50 (cinquenta) tendas 3x3 sanfonadas.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3152/pl_6749_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3152/pl_6749_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, com Recursos do Governo Federal e contrapartida do Município, no valor de R$ 1.125.270,86 (um milhão cento e vinte e cinco mil duzentos e setenta reais e oitenta e seis centavos) no vigente Orçamento-Programa da SEMES, para custear obras de modernização das instalações do Ginásio Poliesportivo Governador Jorge Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3153/pl_6750_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3153/pl_6750_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 244.909,05 (duzentos e quarenta e quatro mil  novecentos e nove reais e cinco centavos) no vigente Orçamento-Programa da SEMOSP, para recolhimento de saldo do Convênio nº 056/FITHA/2021/PGE/2020, visando à prestação de contas final junto ao órgão concedente.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3154/pl_6751_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3154/pl_6751_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 20.000,00 (vinte mil reais) no vigente Orçamento-Programa da SEMES, para aquisição de equipamentos para a manutenção do Estádio “Portal da Amazônia”.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3155/pl_6752_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3155/pl_6752_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 1.541.178,58 (um milhão quinhentos e quarenta e um mil cento e setenta e oito reais e cinquenta e oito centavos) no vigente Orçamento-Programa da SEMUS, para restituição dos recursos recebidos para enfrentamento da pandemia do Coronavírus - COVID 19 no ano de 2020, cujos créditos não foram empenhados até 31/12/2021.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3167/pl_6753.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3167/pl_6753.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivos à Lei nº 6.067, de 26 de junho de 2023, que institui o Programa Municipal de prevenção contra a prática de atentados violentos nas dependências das Escolas Municipais de Vilhena.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3187/pl_6754_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3187/pl_6754_23.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do Município o Dia do Cuidador Escolar, que será comemorado anualmente, no dia 20 de março,  no âmbito do Município de Vilhena - RO.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3188/pl_6755_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3188/pl_6755_23.pdf</t>
   </si>
   <si>
     <t>Delimita o perímetro Urbano do Município de Vilhena - RO.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3190/pl_6756_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3190/pl_6756_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, por Superávit Financeiro, no valor de R$ 36.347,38 ( trinta e seis mil trezentos e quarenta e sete reais e trinta e oito centavos) no vigente Orçamento-Programa da SEMUS, para restituição de recursos recebidos.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3194/pl_6757_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3194/pl_6757_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Vilhena a efetuar repasse financeiro à Associação Vilhenense de Voleibol - AVV.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3195/pl_6758_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3195/pl_6758_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 380.140,08 (trezentos e oitenta mil cento e quarenta reais e oito centavos) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - SEMUS, para aquisição  de equipamentos e material permanente para o Centro Especializado em Reabilitação.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3202/pl_6759_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3202/pl_6759_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 834.182,69 (oitocentos e trinta e quatro mil cento e oitenta e dois reais e sessenta e nove centavos) no vigente Orçamento-Programa da SEMUS, para aquisição de material de consumo (medicamento e material hospitalar), pagamento de profissionais que realizarão os procedimentos e prestadores de serviço para manutenção das ações do Projeto “Compartilhando Saúde”.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3203/pl_6760_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3203/pl_6760_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recursos do Governo Estadual, no valor de R$ 2.932.391,66 (dois milhões novecentos e trinta e dois mil trezentos e noventa e um reais e sessenta e seis centavos) no vigente Orçamento-Programa da SEMUS, para aquisição de material de consumo (medicamento e material hospitalar), pagamento de profissionais que realizarão os procedimentos e prestadores de serviço para manutenção das ações do Projeto “Compartilhando Saúde”.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3206/pl_6761_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3206/pl_6761_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a qualificação de Entidades como Organizações Sociais e dá outras providências.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3208/pl_6762_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3208/pl_6762_23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.525, de 17 de junho de 2021, que autoriza o Poder Executivo a celebrar convênio com a Empresa JBS S/A.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3213/pl_6763_23_ok.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3213/pl_6763_23_ok.pdf</t>
   </si>
   <si>
     <t>Denomina e oficializa Praça Pública Dr. Roberto Flávio Santana o próprio público que específica.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3214/pl_6764_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3214/pl_6764_23.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio Esporte Municipal de Vilhena e dá outras providências.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3215/pl_6765_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3215/pl_6765_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial,com recursos do Governo Federal e Anulação Parcial, no valor de R$ 320.325,00 ( trezentos e vinte mil e trezentos e vinte e cinco reais) no vigente Orçamento-Programa da SEMES, para aquisição de veículo, tipo Van, para transporte de pessoal.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3216/pl_6766_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3216/pl_6766_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, com recursos do Governo Federal, no valor de R$ 965,988,00 (novecentos e sessenta e cinco mil novecentos e oitenta e oito reais) no vigente Orçamento-Programa da SEMUS, para custear as despesas com o piso nacional do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e da parteira.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3237/pl_6767_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3237/pl_6767_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transferência de recurso, no valor de R$ 2.541.000,00 (dois milhões quinhentos e quarenta e um mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para contratação de empresa especializada em serviço de gerenciamento de frotas.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3238/pl_6768_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3238/pl_6768_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 49.000,00 (quarenta e nove mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Obras e Serviços Públicos - SEMOSP, para contratação de empresa especializada em serviço de gerenciamento de frotas.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3240/pl_6769_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3240/pl_6769_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 90.998,58 ( noventa mil novecentos e noventa e oito reais e cinquenta e oito centavos) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - SEMUS, para realização de chamamento público para estabelecer convênios com clínicas veterinárias com o intuito de realizar castrações.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3250/pl_6770_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3250/pl_6770_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recursos provenientes do Governo Federal, no valor de R$ 400.000,00 (quatrocentos mil reais) no vigente Orçamento-Programa do Fundo Municipal de Assistência Social - FUMAS, com a finalidade de firmar parceria com a Associação de Pais e Amigos dos Excepcionais de Vilhena - APAE e o Lar dos Idosos Maria Tereza Da Lamarta.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3252/pl_6771_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3252/pl_6771_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 55.000,00 ( cinquenta e cinco mil reais) no vigente Orçamento-Programa do Fundo Municipal de Assistência Social - FUMAS, para pagamento de diárias, manutenção de veículos (gerenciamento de frotas) e pagamento de obrigações tributárias e contributivas - PASEP.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3253/pl_6772_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3253/pl_6772_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 200.000,00 ( duzentos mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - SEMUS, para pagamento de contribuição do PIS/PASEP.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3254/pl_6773_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3254/pl_6773_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 607.115,52 (seiscentos e sete mil e cento e quinze reais e cinquenta e dois centavos) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - SEMUS, para contratação de empresa especializada na prestação de serviço de mão de obra, com o objetivo de enfrentar e conter o surto endêmico de zika vírus, dengue, chikungunya, malária, chagas, esquistossomosse, entre outras.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3255/pl_6774_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3255/pl_6774_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da agenda dos agentes públicos do Poder Executivo, no âmbito do Município de Vilhena.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3264/pl_6775_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3264/pl_6775_23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.944, de 28 de maio de 2010, que dispõe sobre o regime de concessão de adiantamento de numerário e dá outras providências.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3269/pl_6776_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3269/pl_6776_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3272/pl_6777_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3272/pl_6777_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 200.000,00 (duzentos mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Assistência Social - SEMAS, para aquisição 1000 (mil) cestas básicas, que serão distribuídas para a população em situação de vulnerabilidade social, no evento Natal Feliz.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3273/pl_6778_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3273/pl_6778_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recursos do Governo Federal, no valor de R$ 1.000.000,00 (um milhão de reais) no vigente Orçamento-Programa do Fundo Municipal de Assistência Social - FUMAS, para atender as necessidades do Centro de Convivência do Idoso, da Unidade de Acolhimento da Criança, da Unidade de Acolhimento da Mulher, do Centro de Convivência da Gestante, do Centro de Referência de Assistência Social e do Centro de Referência Especializado da Assistência Social, na aquisição de materiais permanentes, um veículo utilitário tipo picape e um veículo tipo Van.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3274/pl_6779_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3274/pl_6779_23.pdf</t>
   </si>
   <si>
     <t>Denomina Avenida Adélia Zukosnski de Freitas a atual Rua 103 - 30, no Residencial Cidade Verde IV.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3278/pl_6780_23_ok.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3278/pl_6780_23_ok.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto no artigo 282 da Lei Complementar nº 256, de 26 de dezembro de 2017, que cria a Junta de Recursos Fiscais - JRF do município de Vilhena.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3279/pl_6781_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3279/pl_6781_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial, no valor de R$ 893.282,01 (oitocentos e noventa e três mil duzentos e oitenta e dois reais e um centavo) no vigente Orçamento-Programa do Fundação Cultural de Vilhena - FCV, para garantir ações emergenciais destinadas ao setor cultural.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3281/pl_6782_23_ok.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3281/pl_6782_23_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 320.000,00 (trezentos e vinte mil reais) no vigente Orçamento-Programa da CÂMARA DE VEREADORES - CVMV, para pagamento de folha e diárias.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3282/pl_6783_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3282/pl_6783_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transferência de recurso no valor de R$ 680.000,00 (seiscentos e oitenta mil reais) no vigente Orçamento-Programa da CÂMARA DE VEREADORES - CVMV, para pagamentos de folha e instalação do transformador, construção da subestação e reestruturação elétrica.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3289/pl_6784_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3289/pl_6784_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transferência de recurso no valor de R$ 11. 274,52 (onze mil duzentos e setenta e quatro reais e cinquenta e dois centavos) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - SEMUS, para aquisição de materiais para a brinquedoteca do Hospital Regional Adamastor Teixeira de Oliveira, em atendimento à Emenda Impositiva nº 042/2022, da Vereadora Nica Cabo João.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3290/pl_6785_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3290/pl_6785_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 1.445.197,05 (um milhão quatrocentos e quarenta e cinco mil cento e noventa e sete reais e cinco centavos) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - SEMUS, para pagamento do piso nacional do enfermeiro, do técnico de enfermagem e do auxiliar de enfermagem, referente à correção dos meses de maio, junho, julho e agosto de 2023</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3291/pl_6786_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3291/pl_6786_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 1.210.087,29 (um milhão duzentos e dez mil oitenta e sete reais e vinte e nove centavos) no vigente Orçamento-Programa da Secretaria Municipal de Educação - SEMED, para pagamento de contratação de empresas prestadoras de serviços de Transporte Escolar.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3292/pl_6787_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3292/pl_6787_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 802.999,24 (oitocentos e dois mil novecentos e noventa e nove reais e vinte e quatro centavos) no vigente Orçamento-Programa da Secretaria Municipal de Educação - SEMED, para pagamento de despesas obrigatórias de caráter continuado e manutenção das atividades e despesas com outras fontes de recursos.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3300/pl_6788_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3300/pl_6788_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, por Superávit Financeiro, no valor de R$ 97.316,63 (noventa e sete mil trezentos e dezesseis reais e sessenta e três centavos) no vigente Orçamento-Programa da SEMED, para aquisição de gêneros alimentícios para a merenda escolar.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3301/pl_6789_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3301/pl_6789_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 498.230,46 (quatrocentos e noventa e oito mil duzentos e trinta reais e quarenta e seis centavos) no vigente Orçamento-Programa da SEMED, para aquisição de material didático escolar, com recursos do Governo Federal/Ministério da Educação</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3302/pl_6790_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3302/pl_6790_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 747.345,70 (setecentos e quarenta e sete mil trezentos e quarenta e cinco reais e e setenta centavos) no vigente Orçamento-Programa da SEMED, para  pagamento dos serviços de limpeza e conservação das Escolas de Educação Infantil.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3303/pl_6791_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3303/pl_6791_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 100.000,00 (cem mil reais) no vigente Orçamento-Programa da SEMES, para aquisição de equipamentos para a Orquestra Sinfônica de Vilhena - OSV.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3304/pl_6792_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3304/pl_6792_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 620.000,00 (seiscentos e vinte mil reais) no vigente Orçamento-Programa da SEMES, para construção  de uma quadra de basquete e uma pista de skate, na praça Genival Nunes, localizada na Brigadeiro Eduardo Gomes.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3315/pl_6793_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3315/pl_6793_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por superávit financeiro no valor de R$ 65.732,98 (sessenta e cinco mil setecentos e trinta e dois reais e noventa e oito centavos) no vigente Orçamento-Programa da SEMOSP, para construção do Centro de Castração de Animais.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3316/pl_6794_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3316/pl_6794_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 664.089,81 (seiscentos e sessenta e quatro mil oitenta e nove reais e oitenta e um centavos) no vigente Orçamento-Programa da SEMOSP, para suprir o empenhamento referente ao 3º Termo Aditivo de Contrato nº 078/2021 destinado à execução da obra de pavimentação asfáltica, drenagem pluvial, construção de calçadas e sinalização viária nos bairros Alto dos Parecis, Barão do Melgaço I e Vela Vista.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3317/pl_6795_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3317/pl_6795_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 50.000,00 (cinquenta mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Educação - SEMED, para  pagamento de vencimentos e vantagens dos servidores lotados na Secretaria.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3318/pl_6796_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3318/pl_6796_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição  de recurso no valor de R$ 1.206.000,00 (um milhão e duzentos e seis mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Educação - SEMED, para  pagamento de vencimentos e vantagens, obrigações patronais e auxílios alimentação e transporte dos servidores de apoio do segmento do Ensino Fundamental.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3322/pl_6797_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3322/pl_6797_23.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para controle e o parcelamento das áreas enquadradas como áreas de Zona Urbana de Chácaras de Recreio - ZURC, e dá outras providências.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3325/pl_6798_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3325/pl_6798_23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.910, de 11 de junho de 2018, que dispõe sobre o Sistema Único de Assistência Social do Município de Vilhena-RO e dá outras providências.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3326/pl_6799_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3326/pl_6799_23.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Névio José Comin a atual Rua 525, localizada entre as Avenidas Celso Mazzuti e Sabino Bezerra de Queiroz, no Bairro Jardim América.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3329/pl_6.800_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3329/pl_6.800_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente no âmbito do Município de Vilhena e dá outras providências.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3331/pl_6801_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3331/pl_6801_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 2.000.000,00 (dois milhões de reais) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - SEMUS, para reforma da Ala Violeta (Clínica Feminina), da Ala Rosa (Maternidade) e da Clínica Masculina do Hospital Regional Adamastor Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3333/pl_6802_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3333/pl_6802_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder premiações a participantes de eventos esportivos e culturais e dá outras providências.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3334/pl_6803_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3334/pl_6803_23.pdf</t>
   </si>
   <si>
     <t>Proíbe a execução de músicas que façam apologia ao crime e ao uso de drogas, ou que expressem conteúdo sexual, nas instituições escolares públicas e privadas da Rede de Ensino no âmbito do município de Vilhena.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3340/pl_6804_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3340/pl_6804_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 270.000,00 (duzentos e setenta mil reais) no vigente Orçamento-Programa do Serviço Autônomo de Águas e Esgotos - SAAE para pagamento de obrigações trabalhistas.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3341/pl_6805_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3341/pl_6805_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 335.000,00 (trezentos e trinta e cinco mil reais) no vigente Orçamento-Programa do Serviço Autônomo de Águas e Esgotos - SAAE, para manutenção das atividades da Autarquia, como pagamento de tarifas bancárias, suporte técnico de equipamentos de informática, monitoramento de veículos, gestão de frotas, entre outros.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3342/pl_6806_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3342/pl_6806_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 1.220.000,00 (um milhão e duzentos e vinte mil reais) no vigente Orçamento-Programa do Serviço Autônomo de Águas e Esgotos - SAAE, para pagamento de energia elétrica dos poços semiartesiano e manutenção regular dos serviços de coleta e destinação final dos resíduos sólidos.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>Zezinho Da Diságua</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3343/pl_6807_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3343/pl_6807_23.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Fidelcino Rodrigues da Silva a atual Rua 102-26, localizada entre as Ruas 102-29 e 102-22 (Comendador Ivanir Aguiar de Oliveira), Residencial Cidade Verde III.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3346/pl_6808_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3346/pl_6808_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por excesso de arrecadação no valor de R$ 1.586.000,00 (um milhão e quinhentos e oitenta e seis mil reais) no vigente Orçamento-Programa do Serviço Autônomo de Águas e Esgotos - SAAE, para aquisição de manilhas.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3350/pl_6809_ok.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3350/pl_6809_ok.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município para o Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3351/pl_6810_ok.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3351/pl_6810_ok.pdf</t>
   </si>
   <si>
     <t>Altera os anexos da Lei nº 5.662, de 22 de dezembro de 2021, que dispõe sobre o Plano Plurianual para o Quadriênio  2022 a 2025.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3352/pl_6811_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3352/pl_6811_23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei  nº 6.080, de 13 de julho de 2023, que autoriza o Município a firmar Convênio ou instrumento congênere com a União Federal e dá outras providencias. Adequa o quantitativo de vagas do cargo de Agente de Inspeção Sanitária I e de Médico Veterinário.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3353/pl_6812_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3353/pl_6812_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por superávit financeiro no valor de 300.000,00 (trezentos mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Agricultura - Semagri, para aquisição de peças, a fim de propiciar a manutenção da frota, e aquisição de alimentos para o Programa Plano Municipal de Alimentos - PMAA.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3354/pl_6813_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3354/pl_6813_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por superávit financeiro no valor de 32.000,00 (trinta e dois mil reais) no vigente orçamento programa do Fundo Municipal de Assistência Social - Fumas, para pagamento de gerenciamento de frotas de veículos e de obrigações tributárias e contributivas, e para aquisição de passagens terrestres para famílias em vulnerabilidade social.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3355/pl_6814_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3355/pl_6814_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 100.000,00 (cem mil reais) no vigente Orçamento-Programa do Fundação Cultural de Vilhena - FCV, para aquisição de móveis e equipamentos para a Biblioteca Monteiro Lobato, com recursos oriundos do Governo Estadual.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3356/pl_6815_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3356/pl_6815_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 29.952,00 (vinte e nove mil novecentos e cinquenta e dois reais) no vigente Orçamento-Programa do Fundação Cultural de Vilhena - FCV, para para aquisição de móveis e equipamentos para a Biblioteca Monteiro Lobato, com recursos oriundos do Governo Estadual.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3357/6816_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3357/6816_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por superávit financeiro no valor de 50.000,00 (cinquenta mil reais) no vigente Orçamento-Programa do Fundo Municipal de Assistência Social - Fumas, para pagamento de auxílio-funeral às famílias em vulnerabilidade social.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3358/pl_6817_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3358/pl_6817_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Excesso de Arrecadação no valor de R$ 34.985,19 (trinta e quatro mil novecentos e oitenta e cinco reais e dezenove centavos) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - SEMUS, para aquisição de material penso para o Hospital Regional Adamastor Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3359/pl_6818_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3359/pl_6818_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 25.220,20 (vinte e cinco mil duzentos e vinte reais e vinte centavos) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - SEMUS, para aquisição de material penso para o Hospital Regional Adamastor Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3360/pl_6819_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3360/pl_6819_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar, com recursos do Governo Federal, no valor de R$ 488.180,19 (quatrocentos e oitenta e oito mil cento e oitenta reais e dezenove centavos) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - SEMUS, para custear as despesas com o piso nacional do enfermeiro, do técnico de enfermagem e do auxiliar de enfermagem referente ao mês de novembro de 2023.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3369/pl_6820_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3369/pl_6820_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por superávit financeiro no valor de R$ 125.000,00 (cento e vinte e cinco mil reais), provenientes do Governo Federal, no vigente Orçamento-Programa da Secretaria Municipal de Saúde - Semus, para aquisição de equipamentos, material permanente e um veículo tipo camionete para o Centro de Atenção Psicossocial - Caps.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3368/pl_6821_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3368/pl_6821_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 2.059.000,00 (dois milhões e cinquenta e nove mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Educação - Semed, para  pagamento de folha dos profissionais do magistério da Educação Infantil, referente ao mês de novembro.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3372/pl_6822_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3372/pl_6822_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 1.470.000,00 (um milhão quatrocentos e setenta mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - Semus, para  pagamento de cirurgias eletivas realizadas nos meses de setembro e outubro no âmbito do Programa Compartilhando Saúde.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3378/pl_6823_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3378/pl_6823_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar de recurso no valor de R$ 1.510.626,01 (um milhão quinhentos e dez mil seiscentos e vinte e seis reais e um centavo) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - Semus, para atender ao Programa Compartilhando Saúde.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3379/pl_6824_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3379/pl_6824_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Excesso de Arrecadação no valor de R$ 445.173,99 (quatrocentos e quarenta e cinco mil cento e setenta e três reais e noventa e nove centavos) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - Semus, para atender ao Programa “Compartilhando  Saúde”.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3373/pl_6825.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3373/pl_6825.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 343.600,00 (trezentos e quarenta e três mil e seiscentos reais) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - Semus, para  pagamento da Folha dos servidores, referente aos meses de novembro, dezembro e 13º Salário.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3374/pl_6826.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3374/pl_6826.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição no valor de R$ 1.367.000,00 (um milhão trezentos e sessenta e sete mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - Semus, para  pagamento da Folha dos servidores, referente aos meses de novembro, dezembro e 13º Salário.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3375/pl_6827.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3375/pl_6827.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 1.914.400,00 (um milhão novecentos e quatorze mil e quatrocentos reais) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - Semus, para  pagamento da Folha dos servidores, referente aos meses de novembro, dezembro e 13º Salário.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3376/pl_6828.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3376/pl_6828.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por superávit financeiro no valor de R$ 400.000,00 (quatrocentos mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - Semus, para complementação do auxílio-alimentação dos servidores pertencentes ao Grupo “D”, referente aos meses de novembro e dezembro.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3384/pl_6829_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3384/pl_6829_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 100.000,00 (cem mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Administração - Semad, para pagamento de verbas rescisórias com indenizações e restituições trabalhistas de servidores.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3385/pl_6830_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3385/pl_6830_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 700.000,00 (setecentos mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Obras e Serviços Públicos - Semosp, para pagamento de faturas de energia elétrica referente ao consumo de iluminação pública.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3386/pl_6831_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3386/pl_6831_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar por Superávit Financeiro no valor de R$ 39.031,62 (trinta e nove mil trinta e um reais e sessenta e dois centavos) no vigente Orçamento-Programa da Secretaria Municipal de Obras e Serviços Públicos - Semosp, para recolhimento de saldo do Convênio nº 898637/2020, firmado com o Governo Federal, cujo objetivo foi a aquisição de um caminhão com o sistema de Munck.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3387/pl_6832_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3387/pl_6832_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição no valor de 45.333,33 (quarenta e cinco mil trezentos e trinta e três reais e trinta três centavos) no vigente Orçamento-Programa da Secretaria Municipal de Obras e Serviços Públicos - Semosp, para recolhimento de saldo do Convênio nº 898637/2020, firmado com o Governo Federal, cuja finalidade foi a aquisição de um caminhão com o sistema de Munck.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3389/pl_6833_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3389/pl_6833_23.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de arborização de árvores frutíferas.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3391/pl_6834_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3391/pl_6834_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição de recurso no valor de R$ 100.000,00 (cem mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Obras e Serviços Públicos - Semosp para cumprimento de sentenças judiciais.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3392/pl_6835_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3392/pl_6835_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Remanejamento de recurso no valor de R$ 1.500.000,00 (um milhão e quinhentos mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Educação - Semed, para pagamento dos serviços de transporte escolar e de terceirização dos serviços de auxiliar de limpeza e alimentação.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3394/pl_6836_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3394/pl_6836_23.pdf</t>
   </si>
   <si>
     <t>Autoriza a Fundação Cultural de Vilhena a premiar pessoas físicas e jurídicas pela participação em eventos e atividades culturais e artísticas.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3399/pl_6837_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3399/pl_6837_23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.205, de 16 de dezembro de 2019, que dispõe sobre a Estrutura Administrativa do Poder Executivo do Município de Vilhena e dá outras providências.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3400/pl_6838_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3400/pl_6838_23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 6.139, de 16 de outubro de 2023, que denomina Escola Maria Celuir Duarte o equipamento público que especifica. A finalidade é adequar a nomenclatura conforme a modalidade de ensino oferecida pela instituição.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3403/pl_6839_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3403/pl_6839_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Transposição no valor de R$ 619.460,00 (seiscentos e dezenove mil quatrocentos e sessenta reais) no vigente Orçamento-Programa da Secretaria Municipal de Educação - Semed, para aquisição de equipamentos e material permanente para atender Escolas Municipais de Educação Infantil.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>Toninho Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3404/pl_6840_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3404/pl_6840_23.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José André de Almeida a atual Rua 103-09, nos Residenciais Barão do Melgaço III, Cidade Verde IV e Cidade Verde V.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3405/pl_6841_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3405/pl_6841_23.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Professor Claudio de Lazzari a atual Rua 916, nos Setores 09, 09-A, 23 e 73.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3407/pl_6842_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3407/pl_6842_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 972.121,75 (novecentos e setenta e dois mil cento e vinte e um reais e setenta e cinco centavos) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - Semus, para  pagamento do piso nacional do enfermeiro, do técnico de enfermagem e do auxiliar de enfermagem, referente ao mês de dezembro e 13º Salário, com recursos do Governo Federal.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3408/pl_6843_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3408/pl_6843_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar R$ 540.000,00 (quinhentos e quarenta mil reais) no vigente Orçamento-Programa da Secretaria Municipal de Saúde - Semus, para atender o Projeto “Conexão Saúde”.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3410/pl_6844_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3410/pl_6844_23.pdf</t>
   </si>
   <si>
     <t>Denomina Centro de Artes Marciais Henrique Teixeira Júnior o equipamento público localizado no Lote 03 da Quadra 87 do Setor 04.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3418/pl_6845_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3418/pl_6845_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Especial no valor de R$ 18.264,68 (dezoito mil duzentos e sessenta e quatro reais e sessenta e oito centavos) no vigente Orçamento-Programa da Secretaria Municipal de Assistência Social - SEMAS, para pagamento de reajuste do Contrato 052/2021, referente à construção de vestiário no Centro de Convivência da Criança - CRECA.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3421/pl_6846_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3421/pl_6846_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a oferecer contrapartida para a construção das unidades habitacionais do Programa Minha Casa Minha Vida e dá outras providências.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3425/pl_6847_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3425/pl_6847_23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.674, de 22 de dezembro de 2021, que dispõe sobre a instituição do Programa de Apoio Financeiro às Escolas Municipais de Vilhena - PAFEMV  e dá outras providências. Permite que as escolas recém-inauguradas cujos dados não constem no Censo Escolar do ano anterior possam aderir ao Programa.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2898/projeto_de_decreto_legislativo_36_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2898/projeto_de_decreto_legislativo_36_2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município à Senhora Yara Travalon Viscardi.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3033/projeto_de_leg_37_ok.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3033/projeto_de_leg_37_ok.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município ao Senhor  Darcy Tozzo.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3139/pdl_38_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3139/pdl_38_23.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município ao Senhor Mário César Torres Mendes.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Pedrinho</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3305/pdl_39_23_ok.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3305/pdl_39_23_ok.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município à Senhora Odete Lenir Sartori Ribeiro.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Dhonatan Pagani, Nica Cabo João, Pedrinho, Sargento Damassa, Toninho Gonçalves, Wilson Tabalipa, Zeca da Discolândia, Zezinho Da Diságua, Zé Duda</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3377/pdl_40.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3377/pdl_40.pdf</t>
   </si>
   <si>
     <t>Anula a Eleição da Mesa Diretora da Câmara de Vereadores do Município de Vilhena para o 2º Biênio (2023-2024) da 10ª Legislatura, deliberada na 4ª Sessão Ordinária, realizada em 2 de março de 2021.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3447/proj_dec_leg_041_23_prefeito_eduardo.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3447/proj_dec_leg_041_23_prefeito_eduardo.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Poder Executivo referente ao Exercício de 2021.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2719/pr_46.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2719/pr_46.pdf</t>
   </si>
   <si>
     <t>Cria o Título “Mulher Cidadã Vilhenense”.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2722/pr_47.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2722/pr_47.pdf</t>
   </si>
   <si>
     <t>Institui gratificação especial para servidores designados na Função de Fiscal de Contrato.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2795/pr_48_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2795/pr_48_2023.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Resolução nº 013, de 7 de fevereiro de 2018, que dispõe sobre a concessão de diárias, e dá outras providências. Reajusta os valores de diárias para custeio de despesas extraordinárias dentro e fora do Estado.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2834/pr_49_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2834/pr_49_2023.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º do artigo 1º e o Anexo Único da Resolução nº 022, de 1º de julho de 2019. Estabelece o Diretor de Gestão de Pessoas como o Presidente da Comissão de Avaliação Especial de Estágio Probatório.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3388/projeto_de_resolucao_050_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3388/projeto_de_resolucao_050_23.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 19, 32-A, 32-B, 32-C e 32-D da Resolução nº 030, de 7 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2688/req_01_2023_2_3_16_9_52_14346.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2688/req_01_2023_2_3_16_9_52_14346.pdf</t>
   </si>
   <si>
     <t>De acordo com o inciso VI do artigo 126 do do Regimento Interno - Resolução nº 030/2020, requeiro ao Prefeito cópia do Processo Administrativo Eletrônico nº 1513/2023, de dispensa de licitação, referente ao termo de convênio  nº 001/2023/PGM, celebrado com a Santa Casa de Misericórdia de Chavantes.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2689/req_02_2023_2_3_16_9_7_82759.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2689/req_02_2023_2_3_16_9_7_82759.pdf</t>
   </si>
   <si>
     <t>De acordo com o inciso VI do artigo 126 do do Regimento Interno - Resolução nº 030/2020, requeiro ao Prefeito as seguintes informações referentes ao programa PRÓ-CIRURGIA, criado pela Lei nº 5.859, de 17 de agosto de 2022,  no âmbito da Secretaria Municipal de Saúde - SEMUS, para execução de procedimentos clínicos e cirúrgicos eletivos, com recursos repassados pelo Estado de Rondônia:_x000D_
 _x000D_
 a) se o projeto está sendo executado e quanto do recurso no valor de R$ 5.571.781,76 (cinco milhões quinhentos e setenta e um mil setecentos e oitenta e um reais e setenta e seis centavos), repassado pelo Estado,  foi utilizado;_x000D_
 _x000D_
 b) quais os critérios de seleção de pacientes estão sendo utilizados para a realização das cirurgias; e_x000D_
 _x000D_
 c) quais e quantos procedimentos cirúrgicos já foram feitos e como estão sendo feitas as Retribuições por Procedimentos Médicos aos Servidores - RPM’s da Saúde que estão realizando ou auxiliando na realização dos procedimentos clínicos e cirúrgicos de média e alta complexidad</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3182/requerimento_005-2023_samir.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3182/requerimento_005-2023_samir.pdf</t>
   </si>
   <si>
     <t>De acordo com o inciso VI do artigo 126 do do Regimento Interno - Resolução n° 030/2020, requeiro ao Prefeito informação quanto ao não cumprimento da Lei Ordinária n° 5.255, de 16 de março de 2020, que dispõe sobre o atendimento preferencial às pessoas com _x000D_
 fibromialgia</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2814/req_03_2023_3_29_13_7_37_40025.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2814/req_03_2023_3_29_13_7_37_40025.pdf</t>
   </si>
   <si>
     <t>De acordo com o inciso VI do artigo 126 do do Regimento Interno - Resolução nº 030/2020, requeiro ao Prefeito as seguintes informações junto a SEMED - Secretária de Educação do município de Vilhena sobre as obras paradas nas Escolas municipais com o recurso de mais de 11 milhões em 2022 investido em 19 obras, dentre as quais abaixo discriminadas:_x000D_
 -Escola Municipal Felipe Rocha de Lima - No Bairro Alphaville, onde serão feitas 5 (cinco) novas salas, 2 (dois) banheiros e 1 (um) refeitório;_x000D_
 -Escola Municipal Luiz Eduardo Silva Rover - No Setor 29, Ampliação/Construção de 5 Salas de aulas, 2 (dois) banheiros, cozinha e refeitório;_x000D_
 -Professora Aparecida da Silva - Avenida Arlindo Rebelato Setor 23, ampliação/construção de 5 salas de aula e 2 banheiros;_x000D_
 E da construção da Nova Escola Municipal de Ensino Fundamental  do Setor Embratel._x000D_
 Peço o levantamento de qual situação estão essas obras tanto da construção da escola do Embratel quanto das demais escolas citadas, qual motivo da paralisação.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_007-2023_pagani.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_007-2023_pagani.pdf</t>
   </si>
   <si>
     <t>Informações sobre o que foi disposto no Código 88 do Código de Trânsito Brasilerio.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3179/requerimento_008-2023_pedrinho_-_audencia_transito.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3179/requerimento_008-2023_pedrinho_-_audencia_transito.pdf</t>
   </si>
   <si>
     <t>De acordo com o caput do artigo 58 e o inciso II do artigo 126 do Regimento Interno desta Casa de Leis, requeiro que a Comissão Permanente de Trânsito convoque audiência pública para discutir temas pertinentes à situação do trânsito na cidade de Vilhena._x000D_
  A audiência deverá ser realizada no dia 27 de junho de 2023, às 9:h00, com a presença de autoridades públicas locais, representantes da sociedade civil e a população.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3183/requerimento_010-2023_mesa_-_urgencia.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3183/requerimento_010-2023_mesa_-_urgencia.pdf</t>
   </si>
   <si>
     <t>Nos termos do inciso II do § Iº do artigo 157 da Resolução n° 030, de 7 de fevereiro de 2020 (Regimento Interno), a Mesa Diretora requer URGÊNCIA na_x000D_
 deliberação e votação do Projeto de Lei n° 6.680/2023, que dispõe sobre autorização para abertura de Crédito Adicional Suplementar no valor de R$ 1.535.000,00 (um milhão quinhentos e trinta e cinco reais) no vigente Orçamento-Programa da CÂMARA DE VEREADORES - CVMV, para aquisição de computadores, calçamento do estacionamento e vias de passeio, instalação de toldos e fachadas para o estacionamento interno.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3184/requerimento_012_2023_6685_mesa.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3184/requerimento_012_2023_6685_mesa.pdf</t>
   </si>
   <si>
     <t>Nos termos do inciso II do § Iº do artigo 157 da Resolução n° 030 de 7 de fevereiro de 2020 (Regimento Interno), a Mesa Diretora requer URGÊNCIA na deliberação e votação dos Projetos de Lei 6.685. 6.686 e 6.687/2023.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3176/requerimento_13-2023_ronildo.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3176/requerimento_13-2023_ronildo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o envio da prestação de contas da Santa Casa de Misericórdia de Chavantes e dos relatórios técnicos da Comissão de Monitoramento e Avaliação dos meses de janeiro a maio de 2023.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_14-2023_ronildo.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_14-2023_ronildo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre informações relacionadas ao aumento das despesas da SEMED, excluídas as de pessoal ativo, no decorrer do primeiro quadrimestre de 2023, em comparação ao mesmo período de 2022.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3178/requerimento_de_urgencia.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3178/requerimento_de_urgencia.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor desta, na forma regimental, vem requerer, nos termos do inciso IV do parágrafo 1º do artigo 157 do Regimento Interno, Resolução nº 030/2020, desta casa de lei, URGÊNCIA na tramitação da Moção de Aplauso nº 02/2023.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3175/requerimento_18_2023_6676_pagani.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3175/requerimento_18_2023_6676_pagani.pdf</t>
   </si>
   <si>
     <t>Retirada de Projeto de Lei 6.676/2023.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3263/requerimento_019-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3263/requerimento_019-2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 19/2023: De acordo com o inciso VI, artigo 126, do Regimento Interno - Resolução nº 030/2020, requeiro ao Sr. Flori Cordeiro, Prefeito, as seguintes informações referentes aos alunos que utilizam o transporte público escolar e à viabilidade de construção de escolas para atender os novos bairros do município.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3185/requerimento_024_2023_mesa.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3185/requerimento_024_2023_mesa.pdf</t>
   </si>
   <si>
     <t>Nos termos do inciso II do § 1° do artigo 157 da Resolução n° 030, de 7 de fevereiro de 2020 (Regimento Interne), a Mesa Diretora requer URGENCIA na deliberação e votação dos Projetos de Lei 6736/2023</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Nica Cabo João</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_026_2023_nica_cabo_joao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_026_2023_nica_cabo_joao.pdf</t>
   </si>
   <si>
     <t>Requerimento 26/2023_x000D_
 _x000D_
 De acordo com o inciso VI do artigo 126 do do Regimento Interne - Resolu?ao n^ 030/2020,_x000D_
 requeiro ao Prefeito informa?6es referentes aos services de psicologia e fonoaudiologia prestados pelo_x000D_
 Municipio para crian?as e adolescentes._x000D_
 JUSTIFICATIVA_x000D_
 0 Requerimento se justifica porque os servigos de psicologia e fonoaudiologia estao sendo_x000D_
 ofertados de maneira inadequada. Para o atendimento com fonoaudiologo, que e oferecido no Centro_x000D_
 Especializado em Reabilitagao - CER, existem criangas na fila de espera ha mais de 02 (dois) anos e,_x000D_
 quando conseguem vaga, depois de 10 (dez) sessoes volta para final da fila. Nesse sentido, qual e a real_x000D_
 efetividade desse tratamento?_x000D_
 Com relagao ao tratamento com psicologo, ressalta-se que o Centro de Atengao Psicossocial -_x000D_
 CAPS do Municipio nao atende menores de 12 (doze) anos. Sendo assim, outro questionamento se faz_x000D_
 pertinente: Onde essas criangas serao atendidas? Nesse contexto, faz-se necessario que providencias_x000D_
 sejam tomadas a fim</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_04-2023_-_gvpvr.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_04-2023_-_gvpvr.pdf</t>
   </si>
   <si>
     <t>De acordo com o inciso VI do artigo 126 do do Regimento Interno - Resolução nº 030/2020, requeiro ao Prefeito informações do não cumprimento do Artigo 73-A da Lei Municipal nº 5.791 de 14 de Junho de 2022.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3241/requerimento_05-2023_gabvpvr.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3241/requerimento_05-2023_gabvpvr.pdf</t>
   </si>
   <si>
     <t>Lastreada nos arts. 123 e 126, inciso VI, do Regimento Interno (Resolução nº 030/2020), e inciso XXXIII, do art. 5º, e art. 37 da Constituição Federal de 1988, solicito ao Senhor prefeito o termo de convênio celebrado entre o município de vilhena com o curso de Medicina da Instituição de Ensino Uninassau/UNESC na íntegra.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3249/requerimento_06-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3249/requerimento_06-2023.pdf</t>
   </si>
   <si>
     <t>De acordo com o inciso VI do artigo 126 do Regimento Interno Resolução nº 030/2020, Considerando a Lei Complementar Municipal n. 007/96 (Estatuto dos Servidores de Vilhena) dispõe no seu artigo 121, inciso X, que “ao servidor é proibido participar da gerência ou administração de empresa privada, de sociedade civil, ou exercer comércio, exceto na qualidade de acionista, cotista ou comanditário”, requeiro ao Senhor prefeito as informações abaixo: _x000D_
 a) É de Vosso conhecimento que o servidor ELITON DA SILVA COSTA está registrado no Cadastro Nacional da Pessoa Jurídica como Empresário Individual das empresas OLD RANCH CNPJ nº 15.220.514/0001-20 e DIIP BAR CNPJ nº 15.220.514/0004-72?_x000D_
 b) o referido servidor comunicou tal fato à Administração Municipal antes de sua nomeação e, em sendo o caso, adotou medidas para poder assumir o cargo público sem violar a proibição mencionada?_x000D_
 c) não tendo o servidor adotado tais medidas, quais medidas estão sendo tomadas pelo executivo municipal?</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3335/requerimento_07-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3335/requerimento_07-2023.pdf</t>
   </si>
   <si>
     <t>De acordo com o inciso VI do artigo 126 do Regimento Interno Resolução nº 030/2020. Requeiro informações sobre como estão sendo feitos os atendimentos em Fisioterapia no CER - Centro Especializado em Reabilitação do município de Vilhena/RO Dr. Nazareno João da Silva:_x000D_
 _x000D_
 1. Quais os dias e horários dos atendimentos em fisioterapia?_x000D_
 _x000D_
 2.Quais são os profissionais fisioterapeutas que estão realizando os atendimentos, e quem está coordenando os residentes fisioterapeutas em reabilitação física?_x000D_
 _x000D_
 3.Após a exoneração da Fisioterapeuta Wellen Germiniano de Oliveira da Silva a partir de 27 de setembro de 2023, lotada no Centro de Reabilitação, qual o profissional foi lotado para substituí-la?</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3523/emenda_impositiva_no_78_-_ass._yawra_de_judo_-_click-aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3523/emenda_impositiva_no_78_-_ass._yawra_de_judo_-_click-aqui.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 40.000,00 - destinada a associação YAWARA DE JUDÔ.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3524/emenda_impositiva_no_79_-_ass._champions_club_-_click-aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3524/emenda_impositiva_no_79_-_ass._champions_club_-_click-aqui.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 5.000,00 - destinada a ASSOCIAÇÃO DE ARTES MARCIAIS CHAMPIONS CLUB.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3525/emenda_impositiva_no_80_-_ass._pequeno_dragao_-_click-aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3525/emenda_impositiva_no_80_-_ass._pequeno_dragao_-_click-aqui.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 5.000,00 - destinada a ASSOCIAÇÃO DE ARTES MARCIAIS PEQUENO DRAGÃO.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3526/emenda_impositiva_no_81_-_ass._basquete_asbavi_-_click-aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3526/emenda_impositiva_no_81_-_ass._basquete_asbavi_-_click-aqui.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 5.000,00 - destinada a ASSOCIAÇÃO DE BASQUETE DE VILHENA - ASBAVI</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3527/emenda_impositiva_no_82_-_ass._bushido.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3527/emenda_impositiva_no_82_-_ass._bushido.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 5.000,00 - destinada a ASSOCIAÇÃO BUSHIDÔ DE CULTURA E ARTES MARCIAIS.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3528/emenda_impositiva_no_83_-_ass._ong_o_caminho.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3528/emenda_impositiva_no_83_-_ass._ong_o_caminho.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 10.000,00 - destinada a ONG O CAMINHO.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3529/emenda_impositiva_no_84_-_semtran.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3529/emenda_impositiva_no_84_-_semtran.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 5.000,00 - destinada a SECRETARIA MUNICIPAL DE TRANSPORTES E TRÂNSITO (SEMTRAN).</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3530/emenda_impositiva_no_85_-_ass._ampca.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3530/emenda_impositiva_no_85_-_ass._ampca.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 20.000,00 - destinada a ASSOCIAÇÃO DE AJUDA MUTUA DOS PEQUENOS PRODUTORES RURAIS DA CASCALHEIRA (AMPCA).</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3531/emenda_impositiva_no_86_-_emef._felipe_rocha_de_lima.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3531/emenda_impositiva_no_86_-_emef._felipe_rocha_de_lima.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 7.000,00 - destinada a ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL FELIPE ROCHA DE LIMA.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3532/emenda_impositiva_no_87_-_semagri.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3532/emenda_impositiva_no_87_-_semagri.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 21.000,00 - destinada a SECRETARIA MUNICIPAL DE AGRICULTURA (SEMAGRI).</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3533/emenda_impositiva_no_88_-_emef._ensina-me_a_viver.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3533/emenda_impositiva_no_88_-_emef._ensina-me_a_viver.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 15.000,00 - destinada a ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL ENSINA-ME A VIVER.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3534/emenda_impositiva_no_89_-_ass._amavi.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3534/emenda_impositiva_no_89_-_ass._amavi.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 5.000,00 - destinada a ASSOCIAÇÃO DE PAIS E AMIGOS DO AUTISTA DE VILHENA (AMAVI).</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3535/emenda_impositiva_no_90_-_ass._ubs_-_leonardo_alves_de_souza.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3535/emenda_impositiva_no_90_-_ass._ubs_-_leonardo_alves_de_souza.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 18.000,00 - destinada a UNIDADE BÁSICA DE SAÚDE LEONARDO ALVES DE SOUZA.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3536/emenda_impositiva_no91-hospital_adamastor_teixeira_de_oliveira_-_clickaqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3536/emenda_impositiva_no91-hospital_adamastor_teixeira_de_oliveira_-_clickaqui.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 150.000,00 - destinada a HOSPITAL ADAMASTOR TEIXEIRA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3677/emenda_impositiva.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3677/emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 50.000,00 - destinada ao  HOSPITAL ADAMASTOR TEIXEIRA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3678/emenda_48.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3678/emenda_48.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 41.254,23 - destinada a ASSOCIAÇÃO VILHENENSE DA TERCEIRA IDADE (AVIT).</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3679/emenda_50.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3679/emenda_50.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 35.000,00 - destinada a ASSOCIAÇÃO DOS PRODUTORES RURAIS - ASPROVIM</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3681/emenda_51.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3681/emenda_51.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 20.000,00 - destinada a ASSOCIAÇÃO DE SURDOS DE VILHENA - ASSURV</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3683/emenda__61.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3683/emenda__61.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 71.254,23 - destinada ao LAR DOS IDOSOS MARIA TEREZA DA LAMARTA.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3684/emenda_104.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3684/emenda_104.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 50.000,00 - destinada ao CENTRO ESPECIALIZADO EM REABILITAÇÃO -DR NAZARENO JOÃO DA SILVA-CER.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3685/emenda_57.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3685/emenda_57.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 10.000,00 - destinada a ASSOCIAÇÃO SEMEAR E COLHER.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3687/emenda_63_.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3687/emenda_63_.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 10.000,00 - destinada a ASSOCIAÇÃO VILHENENSE DE GINÁSTICA -AGIV</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3688/emenda_92.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3688/emenda_92.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 10.000,00 - destinada a ASSOCIAÇÃO DE PAIS E AMIGOS DO AUTISTA DE VILHENA - AMAVI.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3689/emenda_impositiva_no_60_associacao_avv.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3689/emenda_impositiva_no_60_associacao_avv.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 10.000,00 - destinada a ASSOCIAÇÃO  VILHENENSE DE VOLEIBOL-AVV.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3693/emenda_impositiva_no_93_casa_de_apoio_amor_e_vida.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3693/emenda_impositiva_no_93_casa_de_apoio_amor_e_vida.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 10.000,00 - destinada a  CASA DE APOIO AMOR E VIDA.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3694/emenda_83.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3694/emenda_83.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 5.000,00 - destinada a  ONG O CAMINHO.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3695/emenda_impositiva_81.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3695/emenda_impositiva_81.pdf</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3696/emenda_impositiva_no_80_associacao_pequeno_dragao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3696/emenda_impositiva_no_80_associacao_pequeno_dragao.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 10.000,00 - destinada a ASSOCIAÇÃO DE ARTES MARCIAIS PEQUENO DRAGÃO.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3697/emenda_imposita_no_79_associacao_chapions.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3697/emenda_imposita_no_79_associacao_chapions.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 10.000,00 - destinada a ASSOCIAÇÃO DE ARTES MARCIAIS CHAMPIONS CLUB.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3698/emenda_impositiva_no78_associacao_yawara.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3698/emenda_impositiva_no78_associacao_yawara.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 15.000,00 - destinada a ASSOCIAÇÃO YAWARA DE JUDÔ.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3686/emenda_60.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3686/emenda_60.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva, no valor de R$ 10.000,00 - destinada a ASSOCIAÇÃO VILHENENSE DE VOLEIBOL - AVV.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2850/mocao_de_aplauso_001_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2850/mocao_de_aplauso_001_2023.pdf</t>
   </si>
   <si>
     <t>Aplaude a Empresa Brasileira de Pesquisa Agropecuária - Embrapa pelos relevantes serviços prestados ao Estado de Rondônia.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3022/mocao_02-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3022/mocao_02-2023.pdf</t>
   </si>
   <si>
     <t>Aplaude doadores de sangue em reconhecimento aos seus atos voluntários de solidariedade e amor prestados à população de Vilhena.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3138/mocao_03_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3138/mocao_03_2023.pdf</t>
   </si>
   <si>
     <t>Aplaude a Ordem dos Advogados do Brasil - OAB - Subseção Vilhena- RO, em reconhecimento aos relevantes serviços prestados no Município nesses 36 ( trinta e seis) anos de criação e em alusão ao mês do advogado em agosto.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3147/mocao_04_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3147/mocao_04_23.pdf</t>
   </si>
   <si>
     <t>Homenageia  a Senhora Guiomar Maria de Oliveira, que foi professora pioneira neste Município, contribuindo para a educação dos munícipes ao se dedicar à missão docente.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3204/mocao_005_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3204/mocao_005_23.pdf</t>
   </si>
   <si>
     <t>Aplaude a Delegação de Vilhena pela participação nos Jogos Intermunicipais de Rondônia - JIR/2023.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3205/mocao_006_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3205/mocao_006_23.pdf</t>
   </si>
   <si>
     <t>Repudia a Arguição de Descumprimento de Preceito Fundamental - ADPF 442, que visa descriminalizar o aborto até 12 semanas de gestação.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3210/mocao_007_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3210/mocao_007_2023.pdf</t>
   </si>
   <si>
     <t>Aplaude o Senhor Anilton Santos de Morais, pela iniciativa em trazer o projeto com o letreiro EU AMO VILHENA em homenagem à Cidade.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3211/mocao_008_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3211/mocao_008_2023.pdf</t>
   </si>
   <si>
     <t>Aplaude a Banda Agente Mirim de Vilhena pela contribuição significativa para a cultura musical e pelo impacto positivo que tem causado no nosso Município.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3284/mocao_009_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3284/mocao_009_23.pdf</t>
   </si>
   <si>
     <t>Manifesta APOIO ao Excelentíssimo Senhor Rodrigo Pacheco, Presidente do Senado Federal, por sua atuação em defesa das prerrogativas do Congresso Nacional e pela condução do Recurso Extraordinário - RE 635659, referente ao tema das drogas, e da Arguição de Descumprimento de Preceito Fundamental - ADPF, relativa ao aborto.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
     <t>Pedrinho, Toninho Gonçalves, Wilson Tabalipa, Zeca da Discolândia, Zezinho Da Diságua, Zé Duda</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3401/recurso_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3401/recurso_2023.pdf</t>
   </si>
   <si>
     <t>Recurso contra ato do Presidente da Mesa.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2638/indicacao_001.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2638/indicacao_001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 001/2023_x000D_
 O vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena, por meio da Secretaria Municipal de Obras e Serviços Públicos, que realize a recuperação paliativa da pavimentação asfáltica da Avenida José do Patrocínio, Centro (S-01).</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2639/camscanner_01-12-2023_10.00.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2639/camscanner_01-12-2023_10.00.pdf</t>
   </si>
   <si>
     <t>Indicação nº 001/2023 indica ao Senhor Prefeito Municipal, na forma regimental, o patrolamento e encascalhamento das ruas do bairro Alto Alegre Vilhena/RO.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2640/001-2023_patrolamento_e_cascalhamento_marcos_da_luz.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2640/001-2023_patrolamento_e_cascalhamento_marcos_da_luz.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado o Patrolamento e Cascalhamento da Rua Marcos da Luz, no Jardim Social.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2641/002-2023_indicacao_-_tapa_buraco.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2641/002-2023_indicacao_-_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 002/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado a operação “tapa buraco” na Avenida Tancredo Neves em frente a EMEF Gorete Domingos do município de Vilhena.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2642/003-2023_indicacao_-_tapa_buraco.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2642/003-2023_indicacao_-_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 003/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizada a operação “Tapa Buraco”, na Rua Augusto Nicolielo, nas proximidades do Posto Bodanese.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2643/004-2023_patrolamento_e_cascalhamento_linha_chafariz_e_roosevelt.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2643/004-2023_patrolamento_e_cascalhamento_linha_chafariz_e_roosevelt.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 004/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado o Patrolamento e Cascalhamento da linha Chafariz e Roosevelt.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2644/camscanner_01-16-2023_11.40.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2644/camscanner_01-16-2023_11.40.pdf</t>
   </si>
   <si>
     <t>Indicação nº 02/2023 indica ao Prefeito Municipal, o patrolamento e cascalhamento das linhas 1,2,3 e travessa 01,02, Setor 12, Associação Corumbiara Nova, sentindo BR 364 cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2645/indicacao_03.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2645/indicacao_03.docx</t>
   </si>
   <si>
     <t>Indicação nº 03/2023 indica ao Prefeito Municipal, que seja trocada no Distrito de Nova Conquista as lâmpadas que estão queimadas e que seja colocado braços e lâmpadas aonde não tem.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2649/005-2023_banheiro_e_bebedouro_parque_ecologico.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2649/005-2023_banheiro_e_bebedouro_parque_ecologico.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 005/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, a construção de banheiro e a instalação de bebedouro para Parque Ecológico, em frente a Polícia Ambiental.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2650/006-2023_teste_rapido_dengue.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2650/006-2023_teste_rapido_dengue.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 006/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito, a aquisição de teste rápido de dengue para as unidades de saúde do município.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2651/indicacao_04.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2651/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Indicação nº 04/2023 indica ao Prefeito Municipal,que reabra a Av. Paulo César Monteiro e que possa patrolar a mesma para que facilite a passagem dos moradores do bairro Belém, ST 12 e 13 parque São Paulo na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_05.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Indicação 05/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito o patrolamento e encascalhamento das ruas do bairro Belém, setor 56, município de Vilhena/RO.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2653/indicacao_06.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2653/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Indicação 06/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito o patrolamento e encascalhamento das ruas do bairro Embratel, no município de Vilhena/RO.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2654/indicacao_07.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2654/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Indicação 07/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito o patrolamento e encascalhamento das ruas do bairro Parque São Paulo, no município de Vilhena/RO.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2659/camscanner_01-30-2023_11.33_1.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2659/camscanner_01-30-2023_11.33_1.pdf</t>
   </si>
   <si>
     <t>Indicação nº 08/2023 indica ao senhor Prefeito o patrolamento e encascalhamento das avenidas Pato Branco, Padre Sidney e das travessas que interligam as referidas avenidas, na comunidade rural COOPERFRUTOS - Cooperativa dos Fruticultores de Vilhena, localizada na Rodovia 174, Km 12, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2660/indic_01_2023_1_30_15_59_3_43346.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2660/indic_01_2023_1_30_15_59_3_43346.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito a afixação de placas indicativas de faixa etária para utilização dos brinquedos nas praças e parques públicos do município de vilhena.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2661/indic_02_2023_1_30_15_59_51_30592.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2661/indic_02_2023_1_30_15_59_51_30592.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito a afixação de placas de indicação de proibição de entrada de animais dentro dos locais de “playground” nos parques e praças municipais.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_2023-03_-_manutencao_da_rua_919_-_em_frente_escola_vilma_vieira.docx</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_2023-03_-_manutencao_da_rua_919_-_em_frente_escola_vilma_vieira.docx</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito para que seja tomado providência junto a SEMOSP - Secretaria Municipal de Obras e Serviços, referente a manutenção da Rua 919 cruzamento com a Rua 916 em frente e Escola Vilma Vieira.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2663/007-2021__limpeza_bairro_uniao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2663/007-2021__limpeza_bairro_uniao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 007/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a limpeza dos matos e entulhos na ultima rua, quadra 19, bairro União.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2664/008-2023_indicacao_-_tapa_buraco.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2664/008-2023_indicacao_-_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 008/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado a operação “tapa buraco” no Bairro União do município de Vilhena.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2665/009-2023_reforma_do_banheiro_da_praca_angelo_spadari.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2665/009-2023_reforma_do_banheiro_da_praca_angelo_spadari.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 009/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, a reforma do banheiro público da praça Ângelo Spadri.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_01-2023_enviada_clique_aqui.pdf.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_01-2023_enviada_clique_aqui.pdf.pdf</t>
   </si>
   <si>
     <t>Indicação N° 001/2023 - Que seja feita a iluminação com lâmpadas de Led em toda a extensão da Av: Aldo Heidmann - Barão Melgaço III.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_02-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_02-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 002/2023 - Manutenção no parque infantil e da academia ao ar livre, praça Orleans.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2668/indicacao_09.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2668/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Indicação 09/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito a instalação de sinalização vertical e horizontal nas vias públicas do bairro Orleans, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2669/indicacao_10.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2669/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Indicação 10/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito a disponibilização do curso profissionalizante de panificação na escola Progresso, comunidade rural Perobal, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2675/indicacao_002.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2675/indicacao_002.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº002/2023_x000D_
    O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena, por meio da Secretaria Municipal de Obras e Serviços Públicos, que realize a recuperação paliativa da pavimentação asfáltica da Avenida Capitão Castro cruzamento com a rua Presidente Médici, Centro (S-O1).</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2684/010-2023_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2684/010-2023_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 010/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  a instalação de uma faixa de pedestre em frente a Câmara de Vereadores.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2685/011-2023_indicacao_-_tapa_buraco.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2685/011-2023_indicacao_-_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 011/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado a operação “tapa buraco” no Centro do município de Vilhena.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2686/012-2023_indicacao_-_iluminacao_parque_ecologico.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2686/012-2023_indicacao_-_iluminacao_parque_ecologico.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 012/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, faça a manutenção da iluminação do Parque Ecológico.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2687/ind_04_2023_2_9_15_0_23_69825.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2687/ind_04_2023_2_9_15_0_23_69825.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, vem sugerir ao Senhor Prefeito a alteração do artigo 28 inciso I da Lei Nº 5.791 de 14 de Junho de 2022, que Institui o Plano de Carreira, Cargos e Remuneração dos Profissionais da Educação Básica do Município de Vilhena - Rondônia e dá outras providências.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2690/indicacao_03-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2690/indicacao_03-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 003/2023 - A construção de pista de caminhada no percurso que dá acesso à Câmara Municipal.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2691/indicacao_04-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2691/indicacao_04-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 004/2023 - Manutenção da piscina e pia da cozinha da Casa de Apoio de Porto Velho.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2692/indicacao_05-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2692/indicacao_05-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 005/2023 - Estabelecer uma parceria com DNIT com o objetivo de padronizar os estacionamentos nas margens da BR 364, seguindo as normas apropriadas.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2694/ind_05_2023_2_10_12_56_57_351.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2694/ind_05_2023_2_10_12_56_57_351.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja feita a iluminação com lampadas de LED em toda a extensão da Rua Jamari e Avenida João Demétrio Schuastz.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2695/01.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2695/01.pdf</t>
   </si>
   <si>
     <t>Indicação 001/2023_x000D_
 _x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja adquirido um Aparelho de Ultrassom com Doppler de Alta Resolução para atender a Rede de Saúde do nosso Município.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2696/02.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2696/02.pdf</t>
   </si>
   <si>
     <t>Indicação 002/2023_x000D_
  A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja inserido no Programa Rede Cegonha a Ultrassom TN (Transnuscencial Nucal).</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2697/03.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2697/03.pdf</t>
   </si>
   <si>
     <t>Indicação 003/2023 _x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que veja a possibilidade de montar uma sala para realização dos exames de olhinho, orelhinha e coraçãozinho dos RNS (recém nascidos), na maternidade e na Casa do Parto do nosso município.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2698/indicacao_06-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2698/indicacao_06-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 006/2023 - A construção de uma cozinha com refeitório na Escola Municipal de Ensino Fundamental Dirce Bianchini.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2699/indicacao_07-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2699/indicacao_07-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 007/2023 - Instalação de placa de sinalização (PARE) e quebra-molas, na Avenida Aldo Heidmann próximo ao nº 4657, Barão do Melgaço lll.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2700/indicacao_08-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2700/indicacao_08-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 008/2023 - Limpeza e dedetização na Escola Municipal Progresso - BR 435 Km 48 Perobal, S/N Zona Rural Área Rural De Vilhena.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2701/scan_2023_2_14_13_32_44_4621.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2701/scan_2023_2_14_13_32_44_4621.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a realização de um Projeto de iluminação de LED para o Bairro Jardim Universitário.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2702/scan_2023_2_14_13_34_25_90559.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2702/scan_2023_2_14_13_34_25_90559.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a substituição das lâmpadas comuns nos postes das Praças Padre Ângelo Spadari, Nossa Senhora Aparecida e 5º BEC por lâmpadas de LED.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2713/indicacao_11.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2713/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Indicação 11/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito o patrolamento e encascalhamento da rua Santa Terezinha, bairro São José, município de Vilhena/RO.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2714/indicacao_12.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2714/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Indicação 12/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito a limpeza, roçada e gradeamento dos terrenos baldios do distrito de Nova Conquista, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2715/013-2023_indicacao_-_manutenao_da_pracas_publicas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2715/013-2023_indicacao_-_manutenao_da_pracas_publicas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 013/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente a proceder à limpeza e manutenção frequente das praças públicas do município de Vilhena._x000D_
 Conforme o Código Civil, art. 99, a praça é um bem público de uso comum do povo. O espaço público decorre da interação do indivíduo com a cidade. Deve existir por meio de uma convivência harmônica entre estes elementos. Somente desta forma, o indivíduo poderá gozar desta prerrogativa fundamental. Esses espaços públicos, não podem sofrer alterações que descaracterizem suas finalidades precípuas, que visam o lazer e a saúde da população.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2716/014-2023_indicacao_-_construcao_de_quadra_poliesportiva_-_volei_e_basquete.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2716/014-2023_indicacao_-_construcao_de_quadra_poliesportiva_-_volei_e_basquete.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 014/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja feito a construção de uma quadra de vôlei de praia e uma quadra de basquetebol na Praça Genival Nunes, no nosso município._x000D_
 A construção das quadras se faz necessária por conta da importância da prática de atividades desportivas, principalmente para a nossa juventude. É sabido que a atividade física orientada é benéfico à saúde dos praticantes. Além da função lúdica e de integração social estabelecidas com a prática desportivas, temos ganho social com a inclusão de todos, tornando democrática a participação de toda a comunidade.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2717/scan_2023_2_16_14_52_12_5981.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2717/scan_2023_2_16_14_52_12_5981.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a elaboração de um Projeto de Pavimentação Asfáltica para a Rua Santa Terezinha, no Bairro São José.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2718/04.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2718/04.pdf</t>
   </si>
   <si>
     <t>Indicação 004/2023_x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que volte a ter atendimento de Posto de Coleta para exames de rotina laboratoriais, na Unidade Básica de Saúde Liro Hoesel no Bairro Cristo Rei, assim que a Unidade voltar a seu local de origem.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2721/015-2023_indicacao_-_substituicao_da_sirene_nas_escolas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2721/015-2023_indicacao_-_substituicao_da_sirene_nas_escolas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 015/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  a adaptação de sirenes, alarmes ou quaisquer outros capazes de produzir ruídos, com a finalidade de indicar horários nos estabelecimentos de ensino das redes pública que possui alunos com autismo. Muitos autistas têm hipersensibilidade auditiva, portanto, como o próprio nome diz, são mais sensíveis aos sons que a média da população. Para os mais novos, ainda aprendendo a lidar com as sensações, o problema é potencializado. Por isso a importância da adaptação das sirenes nas escolas que possui o aluno autista, assegurando uma educação de qualidade.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2723/indicacao_001.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2723/indicacao_001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2023: _x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o reparo na iluminação da Av. Benno Luiz Graebin, Bairro BNH, em frente ao Colégio Tiradentes da Polícia Militar V.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2724/indicacao_002.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2724/indicacao_002.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 002/2023:_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o estabelecimento de norma obrigatória determinando a fixação de cartazes de campanha permanente de prevenção ao consumo de drogas lícitas e ilícitas em Vilhena, indicando entidades, endereços, horários de funcionamento e canais de acesso de entidades, instituições e grupos de ajuda disponíveis na cidade nos banheiros públicos onde há grande circulação de pessoas.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2725/indicacao_003.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2725/indicacao_003.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 003/2023:_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a construção de um “guarda corpo” de proteção na ponte localizada na  linha 135,  rio Pires de Sá, saindo da Perimetral na primeira ponte, na área rural de Vilhena.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2726/indicacao_13.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2726/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Indicação 13/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito o patrolamento e encascalhamento das ruas do bairro Alto Alegre, setor 22, no município de Vilhena/RO.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2727/indicacao_14.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2727/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Indicação 14/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito o patrolamento e encascalhamento da rua A, do bairro Marcos Freire, no município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a elaboração de um Projeto para recapeamento asfáltico de toda a extensão da Avenida José do Patrocínio.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2729/scan_2023_2_24_15_40_17_70159.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2729/scan_2023_2_24_15_40_17_70159.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a revitalização da iluminação com lâmpadas de LED em todos os postes da Rua Rosalinda Adélia Marangoni.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2730/scan_2023_2_24_15_40_55_67946.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2730/scan_2023_2_24_15_40_55_67946.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que interceda junto ao Governador Marcos Rocha para que o IICC - Instituto de Identificação Cível  e Criminal realize um mutirão para emissão de Carteiras de Identidade em Vilhena.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2731/indicacao_n_001-2023_-_quebra-molas_-_presidente_nasser.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2731/indicacao_n_001-2023_-_quebra-molas_-_presidente_nasser.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a recuperação de 02 (dois) redutores de velocidade, localizados na Avenida Presidente Nasser, Bairro Jardim América, sendo, 01 (um) em frente ao Espaço Laser e o outro em frente ao Dallge Veículos.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2732/scan_2023_2_27_16_22_16_4161.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2732/scan_2023_2_27_16_22_16_4161.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o estudo de uma parceria com o Governo Estadual para a implantação da Central de Atendimento ao Cidadão “Tudo Aqui”.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2733/scan_2023_2_27_16_24_21_98259.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2733/scan_2023_2_27_16_24_21_98259.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a realização de um projeto de iluminação de LED para o Bairro Jardim Social.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2734/indicacao_15.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2734/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Indicação 15/23 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito a reforma do prédio, a construção de um muro e de uma guarita na Secretaria Municipal de Agricultura do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2741/indicacao_16.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2741/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Indicação 16/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito a construção de um ponto de espera de ônibus escolar na avenida Presidente Tancredo Neves, setor 12, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2742/indicacao_09-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2742/indicacao_09-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 009/2023 - A pintura das faixas de pedestre em frente as Escola Antônio Donadon  e E.M.E.F. Profª Vilma Vieira.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2743/indicacao_no_010-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2743/indicacao_no_010-2023.pdf</t>
   </si>
   <si>
     <t>Indicação N° 010/2023 -  A reforma do forro da E.M.E.I.E.F. Profª Dirce Bianchin de Ávila.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacao_10-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacao_10-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 010/2023 - A reforma do forro da E.M.E.I.E.F. Profª Dirce Bianchin de Ávila.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2746/indicacao_11-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2746/indicacao_11-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 011/2023 - Analise a possibilidade da construção de uma Praça Pública no Bairro Florença.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2748/019-2023_indicacao_-_manutenao_da_pracas_publicas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2748/019-2023_indicacao_-_manutenao_da_pracas_publicas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 019/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente, a proceder à limpeza e manutenção da Praça Pública do Bairro Barão do Melgaço III do município de Vilhena.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2749/020-2023_indicacao_-_faixa_de_pedestre_e_quebra_mola.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2749/020-2023_indicacao_-_faixa_de_pedestre_e_quebra_mola.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 020/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente, a proceder o estudo para instalação de redutor de velocidade (quebra mola) e faixa de pedestre, em frente a Favoo, localizado na Av. Liliana Gonzaga, 1265 - Bela Vista no município de Vilhena/Ro.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2750/021-2023_indicacao_-_recapeamento.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2750/021-2023_indicacao_-_recapeamento.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 021/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, através da Secretaria Municipal de Obras e Serviços Públicos, verifique a possibilidade do recapeamento da malha asfáltica no trecho, Rua Natal, nº 486, Bairro 5º BEC.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2751/016-2023_patrolamento_e_cascalhamento.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2751/016-2023_patrolamento_e_cascalhamento.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 016/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado o Patrolamento e Encascalhamento da Rua Pernambuco, próximo ao nº 2575, Bairro Residencial Moriá, próximo do nº 2575.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2752/017-2023_indicacao_-_tapa_buraco.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2752/017-2023_indicacao_-_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 017/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado da operação “Tapa Buraco” na Rua Mato Grosso, Bairro Residencial Alvorada.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2753/018-2023_limpeza_do_terreno_publico.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2753/018-2023_limpeza_do_terreno_publico.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 018/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que determine ao setor competente, que tome providências quanto à limpeza do terreno Público, localizado na Linha 135 nos fundo do Bairro Residencial Alvorada do Município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2755/indicacao_17.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2755/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Indicação 17/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito a interligação da linha 135, no setor 27, com a avenida Dedimes Cechinel, no bairro Barão do Melgaço II, no município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2759/indic_07_2023_3_3_21_18_3_1531.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2759/indic_07_2023_3_3_21_18_3_1531.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja feita uma rotatória entre a Avenida Melvin Jones sentido “Pista de Teste do Detran” cruzamento com a Perimetral Dedimes Cechinel e a Rua Concórdia que dá acesso a linha 135 e ao Bairro Maria Moura.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2760/indic_06_2023_3_7_13_34_20_6721.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2760/indic_06_2023_3_7_13_34_20_6721.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja tomada providência  quanto a uma “cratera”, sem sinalização na esquina da Avenida Brigadeiro Eduardo Gomes com a linha 135, e que seja colocado um “Quebra-Molas”, no local.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2761/indic_08_2023_3_7_13_35_4_13359.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2761/indic_08_2023_3_7_13_35_4_13359.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja feita providenciado iluminação da Avenida Brigadeiro Eduardo Gomes Até a Entrada do Museu Casa de Rondon.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2762/indic_09_2023_3_7_13_36_19_10246.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2762/indic_09_2023_3_7_13_36_19_10246.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja feita providenciado iluminação da Avenida Brigadeiro próximo do motel Candy até o Aeroporto Brigadeiro Camarão.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2763/indicacao_18.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2763/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Indicação 18/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito a instalação de sinalização vertical e horizontal nas vias públicas dos bairros Residencial Cidade Verde I, II e III, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacao_004.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacao_004.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 004/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja elaborado um estudo técnico, conforme Resolução do Conselho Nacional de Trânsito - CONTRAN, para construção de um redutor de velocidade (quebra-molas), com a devida sinalização, na  Avenida Brasil, cruzamento com a rua João Bernal.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_10-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_10-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja feita a compra de insumos para a construção de manilhas e bloquetes para SEMOSP.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2766/indicacao_11-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2766/indicacao_11-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja feita a aquisição de duas Calcareadeira para a SEMAGRI - Secretaria Municipal de Agricultura.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2767/indicacao_12-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2767/indicacao_12-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja feita a compra de insumos para a construção do gavetário no cemitério municipal.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2768/022-2022_indicacao_-_faixa_de_pedestre_em_frente_a_camara.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2768/022-2022_indicacao_-_faixa_de_pedestre_em_frente_a_camara.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 022/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  o recorte do canteiro central para instalação da continuidade da faixa de pedestre em frente a Câmara de Vereadores.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2769/023-2022__indicacao_-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2769/023-2022__indicacao_-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 023/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  que através da Secretaria competente, providencie a instalação de um redutor de velocidade (quebra-mola), na Rua 16, Bairro BNH, próximo ao Bar Lá e Cá.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2771/indicacao_19.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2771/indicacao_19.pdf</t>
   </si>
   <si>
     <t>Indicação 19/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito a substituição das lâmpadas comum por lâmpadas LED na avenida 607 (Vereador Nadir Ereno Graebin), bairro Parque São Paulo, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2772/002-2023_-_revit_pista_de_caminhada__-_t_neves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2772/002-2023_-_revit_pista_de_caminhada__-_t_neves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a revitalização e a manutenção da pista de caminhada da Avenida Presidente Tancredo Neves, no trecho entre as Avenidas Jô Sato e Paraná.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2773/indicacao_20.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2773/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Indicação 20/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito o patrolamento e encascalhamento das ruas do bairro Jardim Vitória, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2777/indicacao_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2777/indicacao_21.pdf</t>
   </si>
   <si>
     <t>Indicação 21/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito a implementação de sinalização horizontal que delimita área exclusiva de espera para motocicletas e bicicletas nos semáforos do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2778/indicacao_22.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2778/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Indicação 22/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito a abertura de uma passagem no canteiro central da avenida Brigadeiro Eduardo Gomes, interligando a rua Antônio Extekoetter, setor 22, com a via da direita, sentido BR 364, da avenida Brigadeiro Eduardo Gomes.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2779/indicacao_03-2023-.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2779/indicacao_03-2023-.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 03/2023_x000D_
    O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena, por meio da Secretaria Municipal de Obras e Serviços Públicos, que realize a recuperação paliativa da pavimentação asfáltica da Rua 333 setor 03 - bairro 5º Bec em frente a transportadora Vapt Vupt.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2780/indicacao_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2780/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Indicação 23/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito a instalação de sinalização vertical e horizontal nas vias públicas do bairro Residencial Florença, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2782/03-2023_-_operacao_tapa-buracos_-_avenida_mato_grosso.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2782/03-2023_-_operacao_tapa-buracos_-_avenida_mato_grosso.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que realize uma “operação tapa buracos” ou outro meio alternativo que vise a trafegabilidade na Avenida Mato Grosso, Bairro Parque Industrial Novo Tempo, especialmente nos pontos críticos.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2784/indicacao_005.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2784/indicacao_005.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 005/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja feita a iluminação de toda a extensão da Rua 733, Bairro Bodanese.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2785/indicacao_006.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2785/indicacao_006.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 006/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja verificada a sinalização do redutor de velocidade (quebra-molas) da rua Walisson Junior Arrigo, Bairro Cristo Rei, nas proximidades da Faculdade FAMA, na altura da bicicletaria Campos.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2786/indicacao_007.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2786/indicacao_007.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 007/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja realizada uma operação “tapa buracos” ou outro meio alternativo que vise a trafegabilidade na rua Severo Glaudêncio Magalhães, esquina com a rua Mato Grosso.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2787/024-2022__indicacao_-_convenio_com_a_faculdade.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2787/024-2022__indicacao_-_convenio_com_a_faculdade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 024/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que faça um convênio com a FARON - Faculdade Marechal Rondon para controle sanitário.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2788/025-2022_indicacao_-_iluminacao_de_led_nas_pracas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2788/025-2022_indicacao_-_iluminacao_de_led_nas_pracas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 025/2022: O Vereador subscritor desta, na forma regimental, indica ao Prefeito ao setor competente, que proceda à substituição das lâmpadas para iluminação de LED nas Praças do nossa município.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2789/026-2022__indicacao_-__reforco_na_seguranca_da_escola.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2789/026-2022__indicacao_-__reforco_na_seguranca_da_escola.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 026/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que providencie com urgência o reforço na segurança da Escola Professor Hermógenes Roberto Nogueira.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2796/indicacao_08.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2796/indicacao_08.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 008/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o reparo na iluminação da rua 5003, Bairro Orleans, na altura do depósito de gás, que se encontra na referida rua.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2797/indicacao_09.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2797/indicacao_09.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 009/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o reparo na iluminação da rua 7607, Bairro Orleans, em frente as casas nºs 4321 e 4359.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2798/indicacao_10.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2798/indicacao_10.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 010/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja elaborado um estudo técnico, conforme Resolução do Conselho Nacional de Trânsito - CONTRAN, para construção de um redutor de velocidade (quebra-molas), com a devida sinalização, na  Avenida Perimetral, Bairro Barão I, na lateral do condomínio Boulevard.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2799/005.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2799/005.pdf</t>
   </si>
   <si>
     <t>Indicação 005/2023_x000D_
 _x000D_
   A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que faça um estudo vendo a  possibilidade de bonificar ou gratificar a classe de vacinadoras do nosso Município.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2800/04-2023_-_indicacao_tapa_buraco_rua_916_xh-5.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2800/04-2023_-_indicacao_tapa_buraco_rua_916_xh-5.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize uma “operação tapa buracos” na Rua 916 cruzamento com a R. H-5, fundos da E.M.E.F. Vilma Vieira.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2801/05-2023_-_indicacao_quebra_molas_na_rua_921.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2801/05-2023_-_indicacao_quebra_molas_na_rua_921.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a instalação de um redutor de velocidade (quebra-molas) com placa de sinalização na Rua 921, em frente ao Mercado Florença, no Bairro Residencial Florença.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2802/06-2023_-_indicacao_troca_de_lampada.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2802/06-2023_-_indicacao_troca_de_lampada.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a substituição da lâmpada queimada do poste localizado na Avenida Aracaju, nº 4261,  Bairro Novo Tempo.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao_24.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Indicação 24/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito a instalação de sinalização vertical e horizontal nas vias públicas do bairro Residencial Alphaville, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao_25.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Indicação 25/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito a manutenção, patrolamento e encascalhamento, da Capa 148, a partir da Linha 130, setor 12, zona rural do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2805/indicacao_26.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2805/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Indicação 26/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito a reabertura da Linha 130, a partir da Capa 142, interligando à BR 364, no setor 12, zona rural do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2806/ind_13_2023_3_24_18_47_24_3401.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2806/ind_13_2023_3_24_18_47_24_3401.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja feita a iluminação da Rua na Chácara Jardim das Oliveiras no KM 23 BR 364, próximo à Associação Nova Corumbiara.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2807/indicacao_01.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2807/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Indicação 01/2023._x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que tome providências no sentindo de que seja feito o Patrolamento e Encascalhamento na  Rua Neide Maria Fantin Pires, Bairro Bodanese.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2808/indicacao_2.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2808/indicacao_2.pdf</t>
   </si>
   <si>
     <t>Indicação 02/2023._x000D_
  _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal a instalação de um quebra molas no cruzamento da Tancredo Neves com a avenida Paraná próximo a Casa do Chimarrão.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2810/scan_2023_3_27_14_42_38_9061.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2810/scan_2023_3_27_14_42_38_9061.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a realização de um Projeto Ambiental e Social permanente nas Escolas Municipais para a coleta de tampas plásticas.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2811/indicacao_27.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2811/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Indicação 27/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a manutenção, patrolamento e encascalhamento, da rua trezentos e dezoito e trezentos e vinte e da avenida 1º de Maio, entre as ruas 357 e 367, do bairro Parque Industrial Tancredo Neves, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2812/indicacao_28.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2812/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Indicação 28/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a limpeza, roçada e gradagem da área verde localizada em frente a Unidade Básica de Saúde do setor 12, entre as ruas 641 e 645, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2813/indicacao_03.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2813/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Indicação n° 03/2023_x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que tome providências no sentindo de que seja feito o Patrolamento e Encascalhamento da Rua Itaúba, ao lado das Carrocerias 2 irmãos.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2815/indicacao_12-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2815/indicacao_12-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 012/2023 - Seja feita a remoção do banheiro, praça da Av. Brigadeiro Eduardo Gomes.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2816/indicacao_13-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2816/indicacao_13-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 013/2023 - Manutenção e encascalhamento da linha 145, bem como a construção de adequadas travessias nos dois igarapés presentes na estrada.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2818/007.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2818/007.pdf</t>
   </si>
   <si>
     <t>Indicação 007/2023 _x000D_
 _x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feita a manutenção e troca de lâmpadas de led na Praça do 5º BEC.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2820/indicacao_29.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2820/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Indicação 29/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a manutenção, patrolamento e encascalhamento, da capa 140, localizada na gleba Corumbiara, zona rural do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2821/indicacao_14-2023_-__consultorio_de_rua.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2821/indicacao_14-2023_-__consultorio_de_rua.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja feito um censo relacionado a população em situação de rua no município de Vilhena, por órgão oficial  reconhecido pelo Departamento de Atenção Básica da Secretaria de Atenção à Saúde do Ministério da Saúde (DAB/SAS/MS), para estudo da viabilidade da implementação dos Consultórios de Rua no Município de Vilhena, conforme Portaria/MS nº 123 de 25 de janeiro de 2012.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2822/30-2023_revitalizacao_do_parque_da_praca_nossa_senhora_aparecida.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2822/30-2023_revitalizacao_do_parque_da_praca_nossa_senhora_aparecida.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 30/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a determinar ao setor competente que proceda a reforma e revitalização do Parque Infantil, da Praça Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2823/031-2023_indicacao_-_tapa_buraco_miriam.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2823/031-2023_indicacao_-_tapa_buraco_miriam.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 031/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado da operação “Tapa Buraco” na Avenida Marechal Rondon, entrada da BR 364 para o Posto Mirian.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2824/032-2022_indicacao_-_ivete_brustolin.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2824/032-2022_indicacao_-_ivete_brustolin.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 032/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal,  estudo para melhoria do trafego próximo à Escola Municipal Ensino Fundamental Ivete Brustolin.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2825/indicacao_011.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2825/indicacao_011.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 011/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o reparo na iluminação pública da Avenida Ignez Rosella, Bairro Cristo Rei, nº 1080.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2826/indicacao_012.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2826/indicacao_012.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 012/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja realizada uma operação “tapa buracos” ou outro meio alternativo que vise a trafegabilidade no encontro da Avenida Jamari com a Marechal Rondon.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2827/indicacao_013.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2827/indicacao_013.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 013/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja realizada a alteração dos dispositivos da Lei nº 1.478, de 10 de abril de 2022, que dispõe sobre o Conselho Municipal de Políticas Públicas sobre Drogas.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2828/indicacao_014.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2828/indicacao_014.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 014/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja realizada uma operação “tapa buracos” ou outro meio alternativo que vise a trafegabilidade a partir da rua 916 até a rua Cleber Mafra de Souza, Bairro Residencial Orleans, ruas que dão acesso a Faculdade UNESC.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2829/indicacao_30.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2829/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Indicação 30/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a construção de uma passarela coberta que interligue o portão de entrada principal ao pátio da EMEIEF Progresso, da comunidade Perobal, zona rural do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2830/indicacao_31.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2830/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Indicação 31/2022 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de um redutor de velocidade (quebra-molas) na rua 622, nas proximidades do número 7186, bairro Parque São Paulo, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2831/008.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2831/008.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 008/2023_x000D_
 _x000D_
     A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feita uma operação tapa buracos nas Ruas João Bernal com a Genival Nunes da Costa no Bairro BNH.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2832/009.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2832/009.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 009/2023_x000D_
 _x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal  que seja feita uma operação tapa buracos na Avenida Brasil com a Rua Argeu Bernardes Bairro Jardim Eldorado.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2833/indicacao_015.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2833/indicacao_015.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 015/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja criada uma Central de Intérpretes da Língua Brasileira de Sinais - Libras e Guias - Intérpretes para surdos-cegos, no âmbito do município de Vilhena.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2848/scan_2023_4_11_12_17_40_7121.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2848/scan_2023_4_11_12_17_40_7121.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a instalação de um aplicativo do botão do pânico nas escolas e creches do Município.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2849/indicacao_32.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2849/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Indicação 32/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a substituição do calçamento em paralelepípedo da ciclovia da avenida Paraná por calçamento em concreto ou asfáltico, no trecho entre as ruas 916 e 816, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2851/07-2023_-_encascalhamento_e_patrolamenta_rua_palestra_italia_e_rua_florianopolis.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2851/07-2023_-_encascalhamento_e_patrolamenta_rua_palestra_italia_e_rua_florianopolis.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize o patrolamento e encascalhamento da Rua Palestra Itália e Rua Florianópolis, no Bairro Embratel.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2852/indicacao_016.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2852/indicacao_016.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 016/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja realizado o patrolamento e o encascalhamento da Av. Florianópolis, Setor 26, Bairro Embratel, nº 8122 e ruas em seu entorno.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2853/indicacao_017.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2853/indicacao_017.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 017/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja elaborado um estudo técnico, conforme Resolução do Conselho Nacional de Trânsito - CONTRAN, para construção de um redutor de velocidade (quebra-molas), com a devida sinalização, na  Av. Brigadeiro Eduardo Gomes próximo ao Bairro Residencial Solar.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2854/indicacao_04-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2854/indicacao_04-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n° 04/2023- O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a restauração da faixa de pedestres, com pintura refletiva, na Avenida Capitão Castro em frente ao numero 3240  ao lado do Banco Sicoob Bairro Centro.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2855/indicacao_33.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2855/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Indicação 33/2033 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de dispensários de medicamentos em todas as Unidades Básicas de Saúde do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao_34.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao_34.pdf</t>
   </si>
   <si>
     <t>Indicação 34/2022 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de dois redutores de velocidade (quebra-molas) na avenida José Roberto Garcia Moreira, nas proximidades do nº 7091 e nº 7668, bairro Embratel, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao_05-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao_05-2023.pdf</t>
   </si>
   <si>
     <t>Indicação 05/2023 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a construção de um redutor de velocidade na Rua das Rosas nº 3224 Jardim Primavera, altura da S O S Motos.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2862/scan_2023_4_14_16_31_22_14759.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2862/scan_2023_4_14_16_31_22_14759.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a transferência do parquinho do antigo prédio da Escola Municipal Infantil Professora Chitosse Mochizuki Inaba, para o local onde a Escola está funcionando atualmente, na Avenida Capitão Castro ( Antiga COPEVI).</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2863/indicacao_15-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2863/indicacao_15-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja providenciada a iluminação com lâmpadas de LED na Rua Trezentos e quarenta e um lateral a loja Havan, sentido Lagoa do Roque em diante.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2872/indicacao_2023-16.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2872/indicacao_2023-16.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja providenciada a iluminação com lampadas de LED na Rua Campo Belo no Residencial Cidade Verde I.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2873/indicacao_2023-17.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2873/indicacao_2023-17.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja providenciada a instalação das traves de basquetebol na Quadra esportiva da Escola CCMAT - Colégio Cívico-Militar Almirante Tamandaré Av. Melvin Jones, 1093 - Bairro Cristo Rei, Vilhena - RO, 76987-387.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2874/indicacao_06.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2874/indicacao_06.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 06/2023 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a instalação de  redutores de velocidade (quebra-molas) na Rua 351 nº 538 descendo ao posto Mirian, em frente Mercado Acácia Bairro Operária.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2875/indicacao_35.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2875/indicacao_35.pdf</t>
   </si>
   <si>
     <t>Indicação 35/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a troca das lâmpadas queimadas entre a rua R.A, bairro Marcos Freire, e a rua R.29-7, zona rural do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_no_018.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_no_018.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 018/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja criado o Fundo Municipal de Políticas Públicas sobre Drogas – FUMPPD e instituído o Comitê de Recursos Municipais Antidrogas - REMAD.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2877/indicacao_36.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2877/indicacao_36.pdf</t>
   </si>
   <si>
     <t>Indicação 36/2022 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a manutenção, patrolamento e encascalhamento, das ruas do bairro Embratelzinho, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2878/033-2022_indicacao_-_camara_de_vigilancia.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2878/033-2022_indicacao_-_camara_de_vigilancia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 033/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal,  a instalação de câmara de monitoramento de segurança nas dependência de todas as creches e escola publicas municipais de Vilhena.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2879/08-2023_-_e.m.e.i._abilio_juliano_nicolielo_neto.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2879/08-2023_-_e.m.e.i._abilio_juliano_nicolielo_neto.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja realizada a reforma, instalação de novo reservatório de água e a pintura da E.M.E.I. Abílio Juliano Nicolielo Neto, localizada na Avenida Paraná - Parque São Paulo.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2880/034-2022_indicacao_-_divulgacao_das_datas_da_coleta_seletiva_de_lixo.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2880/034-2022_indicacao_-_divulgacao_das_datas_da_coleta_seletiva_de_lixo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 034/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal,  a divulgação do cronograma da coleta seletiva de lixo municipais de Vilhena.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2881/035-2022_indicacao_-_iluminacao_ao_lado_da_escola.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2881/035-2022_indicacao_-_iluminacao_ao_lado_da_escola.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 035/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente, a troca de lampadas queimadas para lampadas de LED nas ruas do entorno da E. M. E. F. Martim Lutero, com urgência na rua Abelardo Antônio Pompermyer que se localiza na frente da unidade de ensino.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2882/036-2023_indicacao_-_tapa_buraco.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2882/036-2023_indicacao_-_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 036/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizada a operação “Tapa Buraco”, na Av. Marques Henrique, entre a Av. Capitão Castro e Av. Liberdade.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2883/037-2023_indicacao_-_preservacao__das_pracas_publicas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2883/037-2023_indicacao_-_preservacao__das_pracas_publicas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 037/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, à criação de um programa de conscientização para preservação das praças pública, e à criação do projeto “Adote uma Praça” em nosso município.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 038/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado o Patrolamento e Encascalhamento na ruas do Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2885/039-2023_indicacao_-_reforma_do_muro_da_escola.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2885/039-2023_indicacao_-_reforma_do_muro_da_escola.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 039/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que determinar a secretaria competente no sentido de efetuar a reforma do muro da EMEIEF Mario Grasso.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2886/040-2023_indicacao_-_limpeza_poco_saae.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2886/040-2023_indicacao_-_limpeza_poco_saae.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 040/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que determinar a secretaria competente, que faça a manutenção e limpeza do terreno que abriga o poço do SAAE no Bairro 5º BEC.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2887/041-2023_indicacao_-_plano_municipal_de_educacao_e_seguranca_nas_escolas_publica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2887/041-2023_indicacao_-_plano_municipal_de_educacao_e_seguranca_nas_escolas_publica.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 041/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que determinar a secretaria competente, que faça um estudo para a criação de criação de um Plano Municipal de Educação e Segurança nas Escolas Públicas da rede Municipal de Ensino, do município de Vilhena.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2892/029-2023_indicacao_-_pneus_para_manilhas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2892/029-2023_indicacao_-_pneus_para_manilhas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 029/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que através da Secretaria competente, faça um planejamento, para a utilização alternativo de pneus inservíveis em substituição às manilhas de concreto, no escoamento de águas pluviais na zona rural do município de Vilhena.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2893/028-2023_cercado_no_parquinho_ao_lado_da_camara.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2893/028-2023_cercado_no_parquinho_ao_lado_da_camara.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 028/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, a instalação de um cercado, no parquinho ao lado da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2894/027-2023_revitalizacao_da_placa_da_praca_nossa_senhora..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2894/027-2023_revitalizacao_da_placa_da_praca_nossa_senhora..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 027/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a revitalização da placa com o nome do marco geodésico e um cercado, localizado na praça Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_37.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_37.pdf</t>
   </si>
   <si>
     <t>Indicação 37/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a manutenção, patrolamento e encascalhamento, das ruas do distrito de Nova Conquista, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacao_04_pdf.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacao_04_pdf.pdf</t>
   </si>
   <si>
     <t>Indicação n°04/2023_x000D_
  A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal a substituição de lâmpadas queimadas na Rua A casa 6223 no Bairro Bodanese.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacao_05pdf.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacao_05pdf.pdf</t>
   </si>
   <si>
     <t>Indicação n°05/2023_x000D_
  _x000D_
  A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal a substituição de lâmpadas queimadas na Rua 743 casa 743 e casa 832 no Bairo Marcos Freire.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2900/indicacao_042.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2900/indicacao_042.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 042/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que determinar a secretaria competente, a construção de calçada de passeio público ao redor do Abrigo Municipal de Vilhena.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2901/indicacao_043.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2901/indicacao_043.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 043/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado a operação “tapa buraco” na Avenida Melvin Jones com a Avenida Curitiba em frente ao semáforo do município de Vilhena.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2902/indicacao_044.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2902/indicacao_044.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 044/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que proceda à troca de lâmpadas queimadas para iluminação de LED na Praça do Bodanese, do nosso município.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2903/indicacao_019.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2903/indicacao_019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 019/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o reparo na iluminação pública da Rua Severo Glaudêncio Magalhães, Bairro Residencial Orleans, nº 8394.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2904/indicacao_020.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2904/indicacao_020.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 020/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja colocado a tampa do bueiro localizado na Avenida Guaporé, Bairro Solar; e ainda seja realizada a operação “tapa buracos” ou outro meio alternativo que vise a trafegabilidade desta Avenida.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2914/camscanner_02-05-2023_12.17.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2914/camscanner_02-05-2023_12.17.pdf</t>
   </si>
   <si>
     <t>Indicação 38/2023 O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a manutenção, patrolamento e encascalhamento, das vias: rua 844; rua 908; rua 921; travessa 906 e travessa 918, bairro Boa Esperança, setor 9-A, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2915/045-2023_indicacao_-patrolamento_e_cascalhamento_bairro_cidade_nova.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2915/045-2023_indicacao_-patrolamento_e_cascalhamento_bairro_cidade_nova.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 045/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado o Patrolamento e Cascalhamento das linhas 135, 144 e 148, no setor rural, do nosso município.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2916/046-2023_indicacao_-_tapa_buraco.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2916/046-2023_indicacao_-_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 046/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizada a operação “Tapa Buraco”, na Avenida Tiradentes, próximo à Avenida Marechal Rondon, bairro 5° Bec.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2917/047-2023_indicacao_-patrolamento_e_cascalhamento_bairro_cidade_nova.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2917/047-2023_indicacao_-patrolamento_e_cascalhamento_bairro_cidade_nova.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 047/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, a construção de um portal na entrada do nosso município, para os visitantes sejam bem recepcionados no município.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_39.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Indicação 39/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a limpeza, roçada e gradagem da área verde localizada na rua Dias Gomes, bairro Jardim Vitória, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2923/09-2023_-_limpeza_ruas_bairros_embratel_e_embratelzinho.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2923/09-2023_-_limpeza_ruas_bairros_embratel_e_embratelzinho.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que providencie a limpeza (retirada de entulhos) das ruas do Bairro Embratel e do Bairro Embratelzinho.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2924/10-2023_-_tapa-buraco_rua_5004.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2924/10-2023_-_tapa-buraco_rua_5004.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize uma “operação tapa buracos” na Rua 5004, Bairro Alphavile (em frente a Padaria Pão Brasil).</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_40.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Indicação 40/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a manutenção, patrolamento e encascalhamento, das vias: avenida Arlindo Rebelato; rua 2.307 e demais ruas adjacentes, setor 23, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2928/camscanner_08-05-2023_11.44_1.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2928/camscanner_08-05-2023_11.44_1.pdf</t>
   </si>
   <si>
     <t>Indicação 41/2023 O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a implementação de rede elétrica de baixa tensão na rua Palestra Itália, entre a avenida José Roberto Garcia Moreira e avenida Boa Vista, e na rua Dois Mil e Três, no trecho de cinquenta metros a partir da avenida Florianópolis, ambas no bairro Embratel, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_42.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_42.pdf</t>
   </si>
   <si>
     <t>Indicação 42/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a reforma da E.M.E.I.E.F Abílio Juliano Nicolielo Neto, localizada no bairro Parque São Paulo, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2931/11-2023_-_redutor_de_velocidade_na_rua_reinaldo_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2931/11-2023_-_redutor_de_velocidade_na_rua_reinaldo_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a instalação de dois redutores de velocidade (quebra-molas) com placa de sinalização na Rua Reinaldo Gonçalves, um em frente ao nº 5994 e outro em frente ao nº 6185, no Bairro Parque Industrial Tancredo Neves.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2932/indicacao_006.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2932/indicacao_006.pdf</t>
   </si>
   <si>
     <t>Indicação n°006/2023_x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal a instalação de um quebra molas na Rua Antônio Lopes Coelho n°2375 no Bairro Marcos Freire.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_007.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_007.pdf</t>
   </si>
   <si>
     <t>Indicação n°007/2023_x000D_
 _x000D_
  A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal a instalação de um quebra molas na Avenida Rondônia em frente a Vip Car.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_21.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_21.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 021/2023_x000D_
 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja realizada a iluminação da praça localizada no Bairro Cidade Verde II.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2937/indicacao_01_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2937/indicacao_01_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize o patrolamento e encascalhamento da Rua Alberto José Gonçalves, localizada entre as associações do Clube dos Estados e da AABB.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2938/12-2023_-_calcada_-_estadio_municipal.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2938/12-2023_-_calcada_-_estadio_municipal.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja realizado um estudo de viabilidade de construção de calçada  de passeio público ao redor da quadra em que está localizado o Estádio Municipal e demais quadras esportivas deste Município.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2939/048-2023_indicacao_-_iluminacao_campo_de_futebol_nova_conquista.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2939/048-2023_indicacao_-_iluminacao_campo_de_futebol_nova_conquista.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 048/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, a instalação de iluminação pública ornamental, com lâmpadas de “LED”, no campo de futebol da Linha 100, no Distrito de Nova Conquista, no Município de Vilhena/RO.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2940/049-2023_indicacao_-_reposicao_de_area_no_parquinho.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2940/049-2023_indicacao_-_reposicao_de_area_no_parquinho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 049/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, a reposição de areia do “parquinho” da Escola Municipal de Ensino Fundamental Professor Hermógenes Roberto Nogueira, do município de Vilhena/RO.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2941/050-2023_indicacao_-_concurso_com_participacao_dos_vilhenenses_para_desenvolvimento_do_portal_de_vilhena.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2941/050-2023_indicacao_-_concurso_com_participacao_dos_vilhenenses_para_desenvolvimento_do_portal_de_vilhena.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 050/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja feito um concurso com a participação dos Munícipes Vilhenenses para a escolha do portal da cidade, por meio desenho do design da estrutura, frase, e o que mais a criatividade dos participantes manifestarem.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2942/indicacao_43.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2942/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Indicação 43/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, o patrolamento e encascalhamento da via localizada no setor Pires de Sá, entre a rua R.A, bairro Marcos Freire, e a rua R.29-7, zona rural do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2943/indicacao_18-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2943/indicacao_18-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja feita providenciado iluminação com lâmpadas de LED na Rua 1810 - Bairro Bela Vista.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2944/indicacao_19-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2944/indicacao_19-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja feita providenciado manutenção e instalação de iluminação com lâmpadas de LED na Avenida Roraima  - Setor 19 - Próximo a Indústria de alimentos Risadinha.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2945/indicacao_20-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2945/indicacao_20-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja feita providenciado o patrolamento e cascalhamento da Estrada C1 no Setor 12.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2946/indicacao_22-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2946/indicacao_22-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja feita providenciado o patrolamento e cascalhamento na BR 364 KM 23 Lote 67 Linha 135 - Zona Rural - Próxima a Associação Rural Corumbiara Nova.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_23-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_23-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja providenciado a Instalação de um "Quebra-molas" na Rua Rio Grande do Norte Sentido perimetral Dedimes Cechinel que dá acesso aos Bairros Cidade Verde I e II.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2948/indicacao_24-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2948/indicacao_24-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja feita providenciado o patrolamento e cascalhamento da Linha 130 até chegar na Estrada Kapa que passa pela empresa Paz Ambiental.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2949/indicacao_02_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2949/indicacao_02_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize o patrolamento e encascalhamento da Estrada do Alambique (paralela ao clube de tiro, na BR-364, sentido Porto Velho), que atende o Park Aquático e demais  chácaras da região.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_03_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_03_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize a manutenção corretiva da estrada da Linha 60 no distrito de Nova Conquista-RO.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_21-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_21-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja feita providenciado um redutor de velocidade “quebra-molas”, na Avenida Marechal Rondon em Frente a Romavil Hidráulicos e Transporte</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2959/indicacao_44.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2959/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Indicação 44/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o patrolamento e encascalhamento da linha 145 (cascalheira), na travessa localizada no quilômetro 15, compreendida entre as linhas 145 e 150, zonal rural do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2960/camscanner_19-05-2023_08.05.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2960/camscanner_19-05-2023_08.05.pdf</t>
   </si>
   <si>
     <t>Indicação 45/2023  indica ao senhor prefeito, Flori Cordeiro, o patrolamento e encascalhamento da linha 165 Perobal Comunidade Igarapé Raso, zonal rural do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2961/scan_2023_5_19_13_38_47_3001.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2961/scan_2023_5_19_13_38_47_3001.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a reforma da Ponte do lago no Parque Ecológico.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_22.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_22.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 022/2023_x000D_
 Os Vereadores subscritores desta, na forma regimental, indica ao Prefeito Municipal que viabilize estudos para implantação do piso salarial da enfermagem, conforme a Lei 14.434/2022, e da Classe “D” dos Servidores Públicos da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Junior que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize a recuperação e paisagismo do canteiro central da Avenida Major Amarante em toda sua extensão compreendida entre a Rua Jamari e a Rua Gonçalves Dias.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2964/13-2023_-_lampada_-_comunidade_santa_terezinha.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2964/13-2023_-_lampada_-_comunidade_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a instalação de haste com luminária no poste localizado em frente a Comunidade Santa Terezinha, na Rua Itália, Bairro Embratel.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2965/051-2022_indicacao_-_quebra-mola.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2965/051-2022_indicacao_-_quebra-mola.pdf</t>
   </si>
   <si>
     <t>NDICAÇÃO Nº 51/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a determinar ao setor competente que tome providências quanto a instalação de lombada ou redutor de velocidade, na Linha 135 próximo ao Bailão do Orestes.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2966/052-2022_indicacao_-_bicicletario.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2966/052-2022_indicacao_-_bicicletario.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 052/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determinar ao setor competente que tome providências quanto a instalação de um bicicletário na EMEF Luiz Eduardo Silva Rover, no município de Vilhena/RO.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2967/053-2023__indicacao_-_limpeza_rua_atras_do_postinho_setor_12.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2967/053-2023__indicacao_-_limpeza_rua_atras_do_postinho_setor_12.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 053/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, a limpeza dos matos e entulhos na Av. Paulo César Monteiro, atrás da Unidade Básica de Saúde (USB) do Setor 12.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2968/indicacao_14-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2968/indicacao_14-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 014/2023 - Para que junto a Secretaria municipal de Esportes possam realizar o Campeonato de Futebol Society (Ruralzão 2023) deste município.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2969/indicacao_05_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2969/indicacao_05_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Junior que a SEMTRAN - Secretaria Municipal de Trânsito realize a sinalização em geral, com instalação de placas e faixas no Bairro Barão do Melgaço 3.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2970/indicacao_46.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2970/indicacao_46.pdf</t>
   </si>
   <si>
     <t>Indicação 46/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o patrolamento e encascalhamento da rua 8207 e demais ruas do bairro Barão do Melgaço II, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2974/indicacao_06_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2974/indicacao_06_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Junior que a SEMTRAN - Secretaria Municipal de Transportes e Trânsito elabore um estudo técnico e o execute, com a melhor forma de evitar acidentes no cruzamento da Rua Duzalina Milani com a Avenida Afonso Juca de Oliveira, no Bairro Jardim Eldorado.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao_07_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao_07_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize a manutenção da iluminação com troca de lâmpadas para o modelo de led na Rua Alberto José Gonçalves, localizada entre as associações do Clube dos Estados e da AABB.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao_47.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao_47.pdf</t>
   </si>
   <si>
     <t>Indicação 47/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a reforma da Unidade Básica de Saúde do setor 12, localizada no bairro Parque São Paulo, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2982/indicacao_48.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2982/indicacao_48.pdf</t>
   </si>
   <si>
     <t>Indicação 48/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito, Flori Cordeiro, o patrolamento e encascalhamento da travessa 03, linha 130, zona rural do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2984/indicacao_08_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2984/indicacao_08_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Junior que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize a instalação de um redutor de velocidade (quebra-molas) ou faixa elevada, com placas de sinalização na Rua 743 nº 535, no Bairro Marcos Freire, em frente a ONG ‘O Caminho’.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2985/indicacao_07-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2985/indicacao_07-2023.pdf</t>
   </si>
   <si>
     <t>Indicação 07/2023 - O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena,Senhor Prefeito Flori Cordeiro, o patrolamento da Rua 610, bairro parque industrial São Paulo nas proximidades do posto ouro verde da Avenida Paraná.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2988/15-2023_-_lampada_-_av._galdino_silva.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2988/15-2023_-_lampada_-_av._galdino_silva.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja feita a troca de lâmpada no poste localizado em frente a residência de Nº 1405 na Avenida Galdino Silva, Bairro Parque Cidade Jardim 1.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2989/scan_2023_5_30_15_55_59_5191.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2989/scan_2023_5_30_15_55_59_5191.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a elaboração de um Projeto de Pavimentação Asfáltica para Avenida 1º de Maio, entre as Ruas Domingos Linhares e Gonçalves Dias, se estendendo até ao trecho que dá acesso ao Bairro Praças.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2990/054-2023_indicacao_-patrolamento_e_cascalhamento_bairro_embratel.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2990/054-2023_indicacao_-patrolamento_e_cascalhamento_bairro_embratel.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 054/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado o Patrolamento e Encascalhamento na ruas do Bairros Embratel, Embratelzinho e Belenzinho.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2991/055-2023_indicacao_-revitalizacao_de_bolsoes_de_protecao_para_motociclistas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2991/055-2023_indicacao_-revitalizacao_de_bolsoes_de_protecao_para_motociclistas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 055/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determinar ao setor competente que Crie e revitalize os “Bolsões de Proteção”  para motociclista nas vias providas de semáforos, no município de Vilhena/RO.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2992/056-2023_indicacao_-programa_reurb_-_s_do_setor_pires_de_sa.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2992/056-2023_indicacao_-programa_reurb_-_s_do_setor_pires_de_sa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 056/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que conceda títulos habitacionais através da Regularização Fundiária Urbana - Reurb, para famílias que vivem no Setor Pires de Sá, entre as rua 724 e rua 29-7, do município de Vilhena/RO.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_49.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_49.pdf</t>
   </si>
   <si>
     <t>Indicação 49/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o rebaixamento de uma travessa na serra entre a capa 148 e a linha Carevel, na zona rural do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2994/indicacao_50.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2994/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Indicação 50/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o estudo e a elaboração de um projeto de infraestrutura de pavimentação asfáltica para ruas e avenidas ainda não contempladas do setor 23, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2995/indicacao_51.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2995/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Indicação 51/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a construção de uma passarela coberta que interligue o portão de entrada principal ao pátio da escola municipal do bairro Embratel, assim como a construção de um muro ao redor da mesma.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2996/16-2023_-_iluminacao_parquinho_da_praca_bnh_-_setor_04.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2996/16-2023_-_iluminacao_parquinho_da_praca_bnh_-_setor_04.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que providencie melhoria na iluminação (com a colocação de refletores ou similares) do parquinho instalado na Praça localizada na quadra da Avenida Benno Luiz Graebin, Rua V, Rua 57 e Rua H, Bairro BNH/Setor 04.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2997/indicacao_09_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2997/indicacao_09_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Junior que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize a manutenção e reinstalação dos bloqueadores de passagem de veículos na área de lazer do Parque Ecológico de Vilhena.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_10_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_10_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Junior que a SEMMA - Secretaria Municipal de Meio Ambiente realize uma conscientização ambiental no Parque Ecológico de Vilhena, para os frequentadores, a respeito dos lixos produzidos e deixados na natureza.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2999/indi_11.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2999/indi_11.pdf</t>
   </si>
   <si>
     <t>Indicação 011/2023_x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Secretário Municipal de Saúde que seja feita o mais rápido possível a instalação do mamógrafo, existente em nosso município, para atender as pacientes que estão na fila de espera.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3000/057-2023_indicacao_-bicicletario_nas_upas_assinado.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3000/057-2023_indicacao_-bicicletario_nas_upas_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 057/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente que tome providências quanto à instalação de bicicletário nas UBSs do município.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3001/058-2023_indicacao_-_revitalizacao_da_passarela_do_parque_ecologico_assinado.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3001/058-2023_indicacao_-_revitalizacao_da_passarela_do_parque_ecologico_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 058/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente que tome providências, quanto à revitalização da passarela interditada no Parque Ecológico.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3003/indicacao_08-2023_e_oficio.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3003/indicacao_08-2023_e_oficio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a instalação de  redutores de velocidade (quebra-molas) Rua 523 casa 682 em frente ao salão centro do idoso  jardim América.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_09-2023_e_oficio.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_09-2023_e_oficio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 09/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a restauração da faixa de pedestres, com pintura refletiva, na Avenida Tancredo Neves nº 511 ao lado da Igreja Batista Nacional, esquina com Avenida Brigadeiro</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_52.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_52.pdf</t>
   </si>
   <si>
     <t>Indicação 52/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de um redutor de velocidade (ondulação transversal) na avenida Paraná, nas proximidades do número 2888, bairro Cohab, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3007/indicacao_11_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3007/indicacao_11_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Junior que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize a limpeza de sarjetas e bocas de lobo na área que se encontra entre a Avenida José do Patrocínio, Avenida 1º de Maio, Avenida Marques Henrique e Rua Domingos Linhares, incluindo estas.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3008/indicacao_12_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3008/indicacao_12_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Junior a implementação e execução de pavimentação asfáltica na Rua 333, na extensão da Avenida Marechal Rondon até a Rua Reinaldo Gonçalves, e na Rua Reinaldo Gonçalves até a Avenida Tiradentes, no Bairro Parque Industrial Tancredo Neves.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3009/indicacao_13_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3009/indicacao_13_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Junior que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize o patrolamento e encascalhamento das Ruas 8207 e 8215 no Bairro Barão do Melgaço 2.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_15-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_15-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 015/2023 - A manutenção da rede elétrica na Capela Mortuária.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_16-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_16-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 016/2023 - A manutenção dos banheiros na Capela Mortuária.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_17-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_17-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 017/2023 - A manutenção urgente dos aparelhos de "Ar Condicionado", na Capela Mortuária.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_53.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_53.pdf</t>
   </si>
   <si>
     <t>Indicação 53/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de um redutor de velocidade (ondulação transversal) na rua 1508, nas proximidades do número 2254, entre a avenida Melvin Jones e a rua 743, bairro Cristo Rei, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3015/indicacao_54.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3015/indicacao_54.pdf</t>
   </si>
   <si>
     <t>Indicação 54/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de um redutor de velocidade (ondulação transversal) na rua 5004, nas proximidades do número 3585, bairro Florença, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_059-2023_gbsd.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_059-2023_gbsd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 059/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente, que seja realizada a instalação de placas de identificação de ruas, bairros e de trânsito do município.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 060/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito a construção de uma pista de caminhada com na Avenida Tancredo Neves, com início na Prefeitura e término na Avenida Melvin Jones.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 061/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito que interceda junto a Secretaria de Educação e a Secretaria de Administração da municipalidade no sentido de providenciar com urgência criação dos cargos de Psicólogo e Assistente Social para atuarem nas escolas municipais como preconiza a Lei Federal n°. 13.935/2019.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_e_oficio_010-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_e_oficio_010-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 010/2023:     O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena,Senhor Prefeito Flori Cordeiro, a limpeza e roçagem da Av. Tancredo Neves começando do Bairro Bodanese.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3026/indicacao__11-2023_e_oficio.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3026/indicacao__11-2023_e_oficio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 011//2023:  O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena, Senhor Prefeito Flori Cordeiro, o patrolamento e cascalhamento da Linha 130 Gleba Corumbiara.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_55.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_55.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 55/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de um redutor de velocidade (ondulação transversal) na avenida Dedimes Cechinel (Perimetral), nas proximidades da avenida 743 sentido bairro União, visto que já foi registrado acidente no local, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3029/scan_2023_6_13_16_18_6_11365.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3029/scan_2023_6_13_16_18_6_11365.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a elaboração de um Projeto de Lei, para a concessão com ônus de uso dos serviços das Secretarias de Agricultura e de Obras e Serviços Públicos para atender Entidades Religiosas, Instituições de Ensino, Associações e Entidades de Reconhecida Utilidade Pública e Sem fins Lucrativos.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3030/17-2023_-conserto_boca-de-lobo_-_av._curitiba_x_presidente_nasser.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3030/17-2023_-conserto_boca-de-lobo_-_av._curitiba_x_presidente_nasser.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que tome providências com relação ao conserto de boca-de-lobo localizada na Avenida Curitiba, esquina com a Avenida Presidente Nasser, no bairro Jardim das Oliveiras.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3031/indicacao_14_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3031/indicacao_14_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Junior que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize o patrolamento e encascalhamento da Linha 135, após a BR-364 sentido ‘Veado Preto’, na zona rural.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Junior que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize a instalação de bancos no canteiro da Avenida Tancredo Neves, entre a Avenida Jô Sato e a Avenida Paraná.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3034/indicacao_56_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3034/indicacao_56_2023.pdf</t>
   </si>
   <si>
     <t>Indicação 56/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de dois redutores de velocidade (ondulação transversal) na avenida Antônio Quintino Gomes, nas proximidades dos números 4075 e 4144, bairro Jardim América, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3035/indicacao_57.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3035/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Indicação 57/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, o alongamento vertical (altura) do muro da Escola Municipal de Educação Infantil e Ensino Fundamental Bianca e Leonardo de Mattos Bezerra, localizada no bairro Embratel, município de Vilhena.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3037/indicacao_16_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3037/indicacao_16_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Junior que a SEMTRAN - Secretaria Municipal de Transportes e Trânsito realize a repintura das vagas para moto e instalação de placa informando a exclusividade de estacionamento de motos no canteiro da Avenida Tancredo Neves, numero 4869 em frente ao antigo Supermercado Trento.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_58.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_58.pdf</t>
   </si>
   <si>
     <t>Indicação 58/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a implementação de rede elétrica de baixa tensão nas avenidas Artenio Chuler, 03, 11, 15 e nas ruas 16, 17, 18 e 19, todas no distrito de Nova Conquista, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3047/indicacao_10.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3047/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Indicação n°10/2023_x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal a instalação de uma faixa de pedestre na Avenida Curitiba próxima Panificadora Delícia e na Avenida Melvin Jones próximo a Comunidade Santa Lúcia Filippini.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3049/18-2023_-_pintura_de_faixa_de_pedestre_av_632.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3049/18-2023_-_pintura_de_faixa_de_pedestre_av_632.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a restauração da faixa de pedestres, com tinta refletiva, na Avenida Juracy Correia Muller (632), em frente a Unidade de Pronto Atendimento - UPA.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3050/19-2023_-_quebra_molas_-_av_brigadeiro.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3050/19-2023_-_quebra_molas_-_av_brigadeiro.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a instalação de um redutor de velocidade (quebra-mola) com placa de sinalização na Avenida Brigadeiro Eduardo Gomes, com Avenida 34, em frente ao prédio da Justiça Federal.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3051/indicacao_59.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3051/indicacao_59.pdf</t>
   </si>
   <si>
     <t>Indicação 59/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de um redutor de velocidade (ondulação transversal) na rua 916, nas proximidades do número 6702, bairro Aripuanã, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3055/indicacao_11.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3055/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Indicação n°11 _x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal a instalação de um quebra molas na Avenida Marechal Rondon em frente a mecânica 4 rodas.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3056/ind12.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3056/ind12.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 012/2023 _x000D_
 _x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que contrate duas Técnicas de Enfermagem para fazer escalas de trabalho na UBS  - Unidade Básica de Saúde de Nova Conquista, e de preferência que as mesmas residam no local.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3057/ind13.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3057/ind13.pdf</t>
   </si>
   <si>
     <t>Indicação 013/2023 - _x000D_
 _x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que contrate Médico Clinico Geral e Especialistas (ortopedista, cardiologista, Pediatra, Neurologista e outros) mediante Chamamento Público, para atender as necessidades da Saúde do nosso município.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3058/ind14_1.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3058/ind14_1.pdf</t>
   </si>
   <si>
     <t>Indicação 014/2023_x000D_
 _x000D_
 _x000D_
                    A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que reative e coloque pra funcionar os consultórios Odontológicos que tem nas Unidades Básica de Saúde.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_17_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_17_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Junior que realize a instalação de 2 (dois) redutores de velocidade (quebra-molas) com as devidas sinalizações, na Rua Estrada Marangoni, Setor Apronvida, um deles a 10 metros e outro a 200 metros da BR-174.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3060/indicacao_60.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3060/indicacao_60.pdf</t>
   </si>
   <si>
     <t>Indicação 60/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a realização de um estudo para instalação de um redutor de velocidade (ondulação transversal) na avenida Benno Luiz Graebin, entre as ruas Bittencout Sampaio e Balduino Kelm, bairro Jardim América, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_61.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_61.pdf</t>
   </si>
   <si>
     <t>Indicação 61/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a limpeza e roçada da área verde localizada entre a avenida 1.507 e a rua 102-13, bairro Moysés de Freitas, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3063/indicacao_26-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3063/indicacao_26-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja providenciado o conserto do aparelho de tomografia do Hospital Regional de Vilhena Adamastor Teixeira de Oliveira.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_25-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_25-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja adquirido um CR para o aparelho de mamografia computadorizada pela Secretaria de Saúde para atender as demandas de mamografias do municipio de vilhena.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3065/indicacao_62.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3065/indicacao_62.pdf</t>
   </si>
   <si>
     <t>Indicação 62/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a aquisição de mobiliários para atender a Unidade de Pronto Atendimento - UPA do município de Vilhena, sendo estes: quatro cadeiras giratória para a recepção; duas cadeiras para a sala de triagem; três cadeiras para a sala vermelha; duas cadeiras para a sala azul; cinco cadeiras giratória para os consultórios; duas mesas para a triagem; uma escrivaninha e duas cadeiras almofadadas para a farmácia da unidade.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3066/indicacao_18_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3066/indicacao_18_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Junior que realize a pintura/repintura de 4 quebra-molas localizados na Avenida Curitiba, sendo localizados em frente aos endereços de número 3242, 3483, 4180 e 4475, conforme normas da CONTRAN.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3069/indicacao_19_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3069/indicacao_19_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Junior que realize a pintura/repintura de 2 quebra-molas localizados na Avenida Rony de Castro Pereira, sendo localizados em frente a Agência dos Correios e atrás da PGM da Prefeitura, as faixas de pedestres e faixa elevada, conforme normas da CONTRAN.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3070/indicacao_63.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3070/indicacao_63.pdf</t>
   </si>
   <si>
     <t>Indicação 63/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito, Flori Cordeiro, o patrolamento e encascalhamento da linha 165, lado direito da BR-435, sentido Colorado do Oeste, em toda sua extensão, zona rural do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 062/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito, que interceda junto ao setor competente, a possibilidade de realizar reforma e revitalização com urgência, na Quadra de Esporte do Bairro Res. Maria Moura.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 063/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que determine ao setor competente, que tome providências quanto à limpeza do terreno Público, localizado na Rua 7605 com a Rua 7612 nos fundo da Escola Municipal Felipe Rocha de Lima de Vilhena-RO.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 064/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito, para que interceda junto ao setor competente que tome providencia no sentido de construir um campo de futebol no bairro jardim América em um lote do município que fica localizado atrás da Escola municipal Felipe Rocha de Lima de Vilhena-RO.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_64.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_64.pdf</t>
   </si>
   <si>
     <t>Indicação 64/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o patrolamento e encascalhamento das ruas do bairro Assosete, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_20_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_20_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que determine a manutenção corretiva em um bueiro/boca de lobo localizado na Rua Paulo Fornari, em frente ao número 606, esquina com a Avenida Leopoldo Peres.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3076/indicacao_21_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3076/indicacao_21_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que determine a realização da contenção de terra (aterro) da feira municipal do centro, no lado da Rua Osvaldo Cruz.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3077/indicacao_22_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3077/indicacao_22_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que determine a construção do calçamento da Feira Municipal do Centro em toda a sua extensão.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_65_-_passarela.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_65_-_passarela.pdf</t>
   </si>
   <si>
     <t>Indicação 65/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a reforma da passarela sobre o igarapé Pires de Sá, no acesso à indústria frigorífica, localizada na avenida Celso Mazutti, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_66.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_66.pdf</t>
   </si>
   <si>
     <t>Indicação 66/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a contratação de, no mínimo, quatro psicólogos para atender as seguintes Unidades Básicas de Saúde - UBSs do município de Vilhena: Centro de Saúde Policlínica João Luiz da Silva; Unidade Básica de Saúde Lirio Hoesel; Centro de Saúde Leonardo Alves de Souza e a Unidade Básica de Saúde do Setor 12.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_67.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_67.pdf</t>
   </si>
   <si>
     <t>Indicação 67/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o patrolamento e encascalhamento da linha 145, no trecho de dois mil metros que compreende a Associação Flor da Serra, zona rural do município de Vilhena.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_68.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_68.pdf</t>
   </si>
   <si>
     <t>Indicação 68/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de dois redutores de velocidade (ondulação transversal) na rua Santa Cruz, nas proximidades da Igreja Adventista do Sétimo Dia, distrito de Nova Conquista, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 065/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito, que realize a manutenção dos banheiros públicos da Quadras de Feiras do São José, BNH, Centro e da Praça Padre Ângelo Spadari.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3090/indicacao_66_sgtd.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3090/indicacao_66_sgtd.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 066/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito constituir uma Comissão de Análise e Elaboração de Projetos Sociais para recebimento de Emendas Parlamentares.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 067/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado o Patrolamento e Encascalhamento na ruas não asfaltada do Bairro Assosete.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3092/068-2023_indicacao_-_bebedouro_nas_pracas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3092/068-2023_indicacao_-_bebedouro_nas_pracas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 068/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que proceda a instalação de bebedouro público com água gelada, na Praça do Residencial Orleans e na Praça do Bairro Cohab.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3093/069-2023_indicacao_-iluminacao_dos_novos_loteamentos_assinado.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3093/069-2023_indicacao_-iluminacao_dos_novos_loteamentos_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 069/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine aos novos loteamentos e empreendimentos imobiliários e empresas concessionárias ou permissionárias do serviço de iluminação pública no município a utilizarem lâmpadas de LED (Diodo emissor de luz) na rede de iluminação pública.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3094/070-2022_indicacao_-_quebra-mola_assinado.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3094/070-2022_indicacao_-_quebra-mola_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 70/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, determinar ao setor competente que analise a possibilidade quanto à construção de redutores de velocidades, na Av. 1º de Maio e na Rua Ricardo Franco do município de Vilhena/RO.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3095/indicacao_69.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3095/indicacao_69.pdf</t>
   </si>
   <si>
     <t>Indicação 69/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o patrolamento e encascalhamento da linha 01, km 40, setor Perobal, zona rural do município de Vilhena.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_70.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Indicação 70/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a implementação do Programa Porteira Adentro nos seguintes setores rurais do município de Vilhena: Cascalheira; Perobal; Santo André; Comunidade dos 15, Vista Alegre; Baixadão; Nova Conquista e Adjacências, município de Vilhena.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3097/indicacao_23_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3097/indicacao_23_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que determine a limpeza e manutenção na tampa do bueiro localizado na Av. Tiradentes (em frente ao Batalhão da Polícia Militar), esquina com Rua Daniela Pereira de Moraes, no bairro 5° Bec.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3098/indicacao_24_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3098/indicacao_24_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que determine a instalação de um quebra-molas na Av. Leopoldo Peres, esquina (ou próximo) à Rua Domingos Linhares.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_25_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_25_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que determine a repintura do meio-fio de toda a extensão da Avenida Capitão Castro.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_71.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_71.pdf</t>
   </si>
   <si>
     <t>Indicação 71/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a contratação de dois médicos pediatras e um médico neuropediatra para atender a saúde pública do município de Vilhena.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3106/indicacao_72.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3106/indicacao_72.pdf</t>
   </si>
   <si>
     <t>Indicação 72/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a implementação de rede elétrica de baixa tensão na avenida Odete Zafanelli, entre a rua José Honório Ramos e a linha 135, bairro Parque Cidade Jardim I, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 071/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine a secretaria competente, a solucionar o problema das árvores nos cruzamentos das vias do município que bloqueiam a visão dos motoristas, com prioridade no canteiro central da Av. Paraná com a Av. Dioes Bispo de Souza.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3108/072-2023_indicacao_curso_de_primeiros_socorros.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3108/072-2023_indicacao_curso_de_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 072/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja incluído o Curso de Primeiros Socorros e Prevenção de Acidentes durante o acompanhamento pré-natal, e o reforço dessas informações nas Unidades  Básica de Saúde e nas consultas de acompanhamento da criança recém-nascida no município de Vilhena/RO.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3109/073-2023_indicacao_-_tapa_buraco.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3109/073-2023_indicacao_-_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 073/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizada a operação “Tapa Buraco”, no cruzamento Rua 57 com Avenida Tancredo Neves, no bairro BNH do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3112/indicacao_73.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3112/indicacao_73.pdf</t>
   </si>
   <si>
     <t>Indicação 73/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a implementação de um estudo e a elaboração de um projeto de pavimentação asfáltica para as vias ainda não contempladas do setor 27, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_74.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_74.pdf</t>
   </si>
   <si>
     <t>Indicação 74/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a substituição das lâmpadas comuns por lâmpadas LED na rua 836; travessa 834 e travessa 837, setor 08, bairro Alto Alegre, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_75.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_75.pdf</t>
   </si>
   <si>
     <t>Indicação 75/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a instalação de iluminação pública em LED no parque infantil localizado em frente a Escola Aparecida da Silva, entre a avenida Arlindo Rebelato e a rua 2307, setor 23, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao015.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao015.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 015/2023 _x000D_
 _x000D_
 _x000D_
                    A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja feita a extensão da farmácia básica uma vez por semana em Nova Conquista.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_016.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_016.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 016/2023_x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que instale um bebedouro de água no Ginásio de Fisioterapia do CER ( Centro Especializado em Reabilitação).</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_017.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_017.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 017/2023_x000D_
 _x000D_
  A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que através do programa telemedicina em parceria com o hospital Albert Einstein, de preferência as crianças com síndromes variadas, que estão na fila a mais de quatro anos, aguardando para serem atendidas por neuropediatra.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3121/21-2023_-_iluminacao_rua_marcos_da_luz.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3121/21-2023_-_iluminacao_rua_marcos_da_luz.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a troca das lâmpadas de 02 (dois) postes na Rua Marcos da Luz, em frente ao nº 2.630, entre a Rua Leopoldo Peres e Avenida José do Patrocínio, Bairro Centro.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3124/indicacao_018.jpeg.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3124/indicacao_018.jpeg.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 018/2023 _x000D_
 _x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que contrate três Técnicas de Enfermagem para fazer escalas de trabalho na UBS  - Unidade Básica de Saúde de Nova Conquista, e de preferência que as mesmas residam no local.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3126/indicacao_26_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3126/indicacao_26_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que determine a alteração de sentido da  Avenida José do Patrocínio, de via de mão dupla para via de mão única.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3127/indicacao_27_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3127/indicacao_27_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que determine a instalação de um quebra-molas na Avenida Leopoldo Peres, esquina com Rua Presidente Médici.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3128/22_-_23_-__rocada_do_canal_da_av_brigadeiro.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3128/22_-_23_-__rocada_do_canal_da_av_brigadeiro.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que seja feito uma roçada nos dois lados da lateral do canal de escoamento de água, localizado na Avenida Brigadeiro Eduardo Gomes.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3130/indi_019.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3130/indi_019.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 019/2023_x000D_
 _x000D_
  A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja feito um multirão, para realizar exames de Endoscopia.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3131/indicacao_76.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3131/indicacao_76.pdf</t>
   </si>
   <si>
     <t>Indicação 76/2023-O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a disponibilização de uma equipe permanente do Programa Porteira Adentro para atender os seguintes setores rurais do município de Vilhena: Cascalheira; Perobal; Santo André; Comunidade dos 15, Vista Alegre; Baixadão; Nova Conquista e Adjacências, município de Vilhena.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3132/camscanner_04-08-2023_09.17.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3132/camscanner_04-08-2023_09.17.pdf</t>
   </si>
   <si>
     <t>Indicação 77/2023 O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a implementação de um estudo e a elaboração de um projeto de pavimentação asfáltica para as vias ainda não contempladas do setor 08 A, bairro Alto Alegre no município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3133/image_003.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3133/image_003.pdf</t>
   </si>
   <si>
     <t>Indicação 78/2023 O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, reabertura da travessa no KM 07 na comunidade Vista Alegre no município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3143/indicacao_79.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3143/indicacao_79.pdf</t>
   </si>
   <si>
     <t>Indicação 79/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a construção de uma quadra poliesportiva, brinquedoteca, refeitório e despensa na E.M.E.I. Professora Nina Paul, localizada no bairro Novo Tempo, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3146/indicacao_023-23_vereadores_toninho_e_zeca.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3146/indicacao_023-23_vereadores_toninho_e_zeca.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Toninho Gonçalves e Zeca da Discolândia, subscritores desta, na forma regimental, indica ao Prefeito Municipal que seja feito uma fiscalização nas calçadas do Bairro Jardim Universitário, pois houve denúncia de munícipes que as calçadas estão sendo construídas com as seguintes irregularidades:_x000D_
 a)Proteções laterais devem ser robustas e apoiadas adequadamente (ancoradas), a exemplo do meio-fio;_x000D_
 b)A base deve ter espessura compatível com o material utilizado, ideal em laterita, compactada adequadamente após umedecida;_x000D_
 c)Revestimento: o mais comum em concreto simples com Mpa mínimo de 20 Mpa, com espessura mínima de 6,0 cm, normalmente acamurçado para que fique antiderrapante;_x000D_
 d)As juntas também devem garantir a separação das placas (individuação), por exemplo a cada 2,0 metros._x000D_
 e)A declividade deve ser estabelecida a exemplo do código de obras em torno de 2% (por cento), garantindo o escoamento das águas pluviais por sobre o meio fio até a sarjeta e; _x000D_
 f)Na execução antes do</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3148/indicacao_80.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3148/indicacao_80.pdf</t>
   </si>
   <si>
     <t>Indicação nº 80/2023 O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a substituição das lâmpadas comuns por lâmpadas LED na rua das Palmeiras (rua 644), bairro Parque São Paulo, município de Vilhena.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3149/indicacao_81.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3149/indicacao_81.pdf</t>
   </si>
   <si>
     <t>Indicação 81/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a criação de um campeonato de futsal de base no município de Vilhena.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3156/scan_2023_8_15_16_35_19_64059.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3156/scan_2023_8_15_16_35_19_64059.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que alinhe junto ao governo do Estado ações para o cumprimento do Código de Trânsito Brasileiro - Lei 9.503/97, alterada pela Lei 14.440/22, que dispõe sobre a situação dos carros em estado de abandono ou acidentado nas vias públicas do Município.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3157/074-2022_indicacao_-_quebra-mola_assinado.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3157/074-2022_indicacao_-_quebra-mola_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 074/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a determinar ao setor competente que tome providências quanto a instalação de lombada ou redutor de velocidade, na Av. Mal. Rondon, próximo à loja Havan.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3158/075-2022_indicacao_-_manutencao_do_cantreiro_central_da_avenida_brigadeiro_assinado.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3158/075-2022_indicacao_-_manutencao_do_cantreiro_central_da_avenida_brigadeiro_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 075/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determinar ao setor competente, os serviços de Limpeza e manutenção do Canteiro Central da Avenida Brigadeiro Eduardo Gomes, entre a Avenida 1802 até Rua 2703, ademais, na localidade em frente ao parque de exposição e do bairro solar do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3159/076-2022_indicacao_-_iluminacao_de_led_avenida_celso_mazutti_assinado.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3159/076-2022_indicacao_-_iluminacao_de_led_avenida_celso_mazutti_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 076/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que determine ao setor competente, que proceda à substituição das lâmpadas para iluminação de LED na Avenida Celso Mazutti entre a Avenida Paraná até as proximidades do Comércio Atacadão.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 077/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente, que tome providências quanto à limpeza de dois terrenos particulares, localizados nas esquinas da Rua Aline Rosa de Almeida com a Avenida Marques Henrique, próximo da UNIR.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3162/078-2023_indicacao_-_hemorgenes.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3162/078-2023_indicacao_-_hemorgenes.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 078/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que realize uma reforma na Escola Municipal de Ensino Fundamental Professor Hermógenes Roberto Nogueira, localizada no setor 17 e que atende em média 600 crianças.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3163/079-2023_indicacao_-_manutencao_de_bueiro.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3163/079-2023_indicacao_-_manutencao_de_bueiro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 079/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que determine ao setor competente que proceda a troca ou reparo da Tampa do bueiro, localizado na Avenida 1502,  descendo o Supermais Supermercado da Avenida Melvin Jones, Vilhena - RO.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3164/081-2023_indicacao_-_faixa_de_pedestre_em_frente_a_igreja_ibn.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3164/081-2023_indicacao_-_faixa_de_pedestre_em_frente_a_igreja_ibn.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 080/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito ao setor competente, que proceda à instalação de poste e lâmpadas de LED no Parque no Bairro União.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3165/indicacao_82.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3165/indicacao_82.pdf</t>
   </si>
   <si>
     <t>Indicação 82/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de um redutor de velocidade (ondulação transversal) e uma faixa de pedestres na rua 743, nas proximidades do número 1318, bairro Cristo Rei, município de Vilhena.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3166/indicacao_83.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3166/indicacao_83.pdf</t>
   </si>
   <si>
     <t>Indicação 83/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de um redutor de velocidade (ondulação transversal) e uma faixa de pedestres na linha Kapa 152, nas proximidades do número 2562, bairro Maria Moura, município de Vilhena,</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3168/indi_020.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3168/indi_020.pdf</t>
   </si>
   <si>
     <t>Indicação 020/2023_x000D_
 _x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja construida uma Unidade Básica de Saúde - UBS para atender os Bairros Moisés de Freitas, Maria Moura e União.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3169/indicacao_84.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3169/indicacao_84.pdf</t>
   </si>
   <si>
     <t>Indicação 84/2023 O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a limpeza das ruas e a pintura dos meios-fios das ruas do bairro Marcos Freire, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_012-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_012-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 012/2023 - O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a instalação de  redutores de velocidade (quebra-molas) na Avenida Otávio José dos Santos nº3600 bairro Jardim das Oliveiras entre as ruas Presidente Nascer com Avenida Azaleia.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_85.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_85.pdf</t>
   </si>
   <si>
     <t>Indicação 85/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a construção de uma Unidade Básica de Saúde - UBS no setor 12, gleba Corumbiara, zona rural do município de Vilhena.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3180/indicacao_no_006_de_23_de_agosto_de_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3180/indicacao_no_006_de_23_de_agosto_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de estudos técnicos e de engenharia de tráfego para implantação de ondulação transversal ou faixa elevada na Avenida Vitória Régia, altura do nº 2.043, Jardim Primavera.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3181/indicacao_no_007_de_23_de_agosto_de_2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3181/indicacao_no_007_de_23_de_agosto_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de estudos técnicos de engenharia de tráfego para implantação de ondulação transversal ou faixa elevada na Avenida Capitão Castro, altura do nº 2.414, Centro.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3186/indicacao_86.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3186/indicacao_86.pdf</t>
   </si>
   <si>
     <t>Indicação 86/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a substituição das lâmpadas comuns por lâmpadas LED nas principais ruas e avenidas dos bairros Alto dos Parecis, Barão do Melgaço I e II.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3189/indicacao_87.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3189/indicacao_87.pdf</t>
   </si>
   <si>
     <t>Indicação nº 87/2023 O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito a instalação de sinalização vertical e horizontal nas vias públicas do bairro Orleans, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3191/indicacao_12.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3191/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Indicação n°12/2023_x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que tome providências no sentindo de que seja feito o Patrolamento e Encascalhamento na Avenida 673, Bairro Jardim Araucária em frente a Empresa Rodocar n°304.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_13.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Indicação n°13/2023_x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal a instalação de um quebra molas na Avenida 1705 em frente mercado Primavera.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3193/indicacao_024-23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3193/indicacao_024-23.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a instalação de redutor de velocidade (quebra-molas), com a devida sinalização, na Avenida Tancredo Neves, nas proximidades dos números 5.309 e 5.315 no Bairro Jardim Eldorado.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3196/indicacao_28_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3196/indicacao_28_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, a instalação de um quebra-molas na Avenida Carmelita dos Anjos (Avenida 34), em frente ao número 6755.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3197/indicacao_29_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3197/indicacao_29_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, a pintura de uma faixa de pedestres na rua 607, em frente ao número 1221.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_013-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_013-2023.pdf</t>
   </si>
   <si>
     <t>Indicação 013/2023 - O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena, Senhor Prefeito Flori Cordeiro, o patrolamento e encascalhamento da estrada  na linha 145 zona rural, linha do Carlito, acesso pelo trevo de colorado aproximadamente 4km do trevo.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3199/indicacao_014-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3199/indicacao_014-2023.pdf</t>
   </si>
   <si>
     <t>Indicação 014/2023 -  O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena, Senhor Prefeito Flori Cordeiro,encascalhamento da estrada na linha 160 zona rural, 2 km para frente da cachoeira das araras.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3200/indicacao_88..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3200/indicacao_88..pdf</t>
   </si>
   <si>
     <t>Indicação 88/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a implementação de rede elétrica de baixa tensão na rua A, entre a rua 607 e a avenida Paraná, bairro Parque São Paulo, município de Vilhena.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3201/indicacao_89..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3201/indicacao_89..pdf</t>
   </si>
   <si>
     <t>Indicação 89/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a instalação de sinalização vertical e horizontal nas vias públicas do bairro Solar de Vilhena.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3207/indicacao_90.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3207/indicacao_90.pdf</t>
   </si>
   <si>
     <t>Indicação 90/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a contratação de quarenta Agentes Comunitários de Saúde - ACS para suprir a demanda da saúde pública das zonas rural e urbana do município de Vilhena.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_91.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_91.pdf</t>
   </si>
   <si>
     <t>Indicação 91/2023 O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro,  que seja instalado um redutor de velocidade (ondulação transversal), com a devida sinalização, no cruzamento da avenida Octávio José dos Santos com a rua Francisco Oscar Mendes, no município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3212/indicacao_92.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3212/indicacao_92.pdf</t>
   </si>
   <si>
     <t>Indicação 92/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a substituição das lâmpadas comuns por lâmpadas LED nas ruas H-1, H-6 e H-7, localizada no setor 73, bairro Aripuanã.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_93.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_93.pdf</t>
   </si>
   <si>
     <t>Indicação 93/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a substituição das lâmpadas comuns por lâmpadas LED nas ruas V-9, 916, H-7, H-8, H-9, H10, H-12 e 917, localizadas no bairro Cohabinha, zona urbana do município de Vilhena.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3218/indicacao_94.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3218/indicacao_94.pdf</t>
   </si>
   <si>
     <t>Indicação 94/2023 -O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o patrolamento e encascalhamento das ruas Francisco Beltrão e Cruzeiro D’oeste, setor 13, município de Vilhena.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3219/indicacao_95.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3219/indicacao_95.pdf</t>
   </si>
   <si>
     <t>Indicação 95/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de banheiros químicos no Parque Ecológico Municipal.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3220/081-2023_indicacao_-_faixa_de_pedestre_em_frente_a_igreja_ibn.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3220/081-2023_indicacao_-_faixa_de_pedestre_em_frente_a_igreja_ibn.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 081/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que determine ao setor competente que proceda a troca ou reparo da Tampa do bueiro, em frente à Igreja Batista Filadélfia, localizado na Av. Melvin Jones, 705 - Marcos Freire, Vilhena - RO.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3221/082-2023_indicacao_-_quebra-mola.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3221/082-2023_indicacao_-_quebra-mola.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 082/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a determinar ao setor competente que tome providências quanto a instalação de um quebra-mola, nos fundos da Escola de Ensino Fundamento Martim Lutero, que se localiza na Rua Abelardo Antônio Pompermyer, bairro Jardim América.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3222/083-2023_indicacao_-_faixa_de_embarque_e_desembarque.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3222/083-2023_indicacao_-_faixa_de_embarque_e_desembarque.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 083/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a determinar ao setor competente que tome providências quanto a realização de estudos para a instalação de placas e pinturas de embarque e desembarque, nas localidades das Agencias Bancarias do município.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3223/084-2023_indicacao_-_rotatoria_perimetral_e_melvin.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3223/084-2023_indicacao_-_rotatoria_perimetral_e_melvin.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 084/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a determinar ao setor competente que tome providências quanto a finalização da rotatória da Avenida Melvin Jones com a Avenida Dedimes Cechinel.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3224/085-2022_indicacao_-_faixa_de_pedestre_em_frente_a_camara..pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3224/085-2022_indicacao_-_faixa_de_pedestre_em_frente_a_camara..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 085/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal  o recorte do canteiro central para instalação da continuidade da faixa de pedestre em frente a Câmara de Vereadores.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3225/086-2022_indicacao_-_quadra_de_basquete_3x3_na_praca_do_jardim_social.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3225/086-2022_indicacao_-_quadra_de_basquete_3x3_na_praca_do_jardim_social.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 086/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja feito a construção de uma quadra de basquetebol 3x3 na Futura Praça do Bairro Jardim Social, no nosso município.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3226/087-2022_indicacao_-_melhoria_na_iluminacao_publica_do_setor_pioneiro.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3226/087-2022_indicacao_-_melhoria_na_iluminacao_publica_do_setor_pioneiro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 087/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, a necessidade de melhoria da iluminação pública no Setor Pioneiro, desse município.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3227/088-2023_indicacao_-_interdicao_da_passarela_do_parque_ecologico.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3227/088-2023_indicacao_-_interdicao_da_passarela_do_parque_ecologico.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 088/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente, que seja feita a interdição da ponte no lago do Parque Ecológico de Vilhena.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3228/089-2023_indicacao_-_construcao_de_praca_no_bairro_assinado.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3228/089-2023_indicacao_-_construcao_de_praca_no_bairro_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 089/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, setor competente que tome providências quanto à possibilidade da construção de praça e parque para recreação de crianças e adultos no Bairro Cidade Verde, no município de Vilhena/RO.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3229/090-2022_indicacao_-_melhoria_na_iluminacao_publica_do_setor_pioneiro.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3229/090-2022_indicacao_-_melhoria_na_iluminacao_publica_do_setor_pioneiro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 090/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, a necessidade de melhoria da iluminação pública, com a substituição das lâmpadas convencionais para as lâmpadas de LED, no Bairro Cohab, do município de Vilhena/RO.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3230/091-2022_indicacao_-_tapa_buraco_5o_bec.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3230/091-2022_indicacao_-_tapa_buraco_5o_bec.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 091/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizada a operação “Tapa Buraco”, no Rua Erechim em frente da casa de número 5707, no bairro 5º BEC do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3231/scan_2023_9_12_15_32_11_5831.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3231/scan_2023_9_12_15_32_11_5831.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a elaboração de um Projeto de Pavimentação Asfáltica na Avenida 1º de Maio, entre as Ruas Domingos Linhares e Gonçalves Dias, abrangendo o trecho que dá acesso ao Bairro Praças de Vilhena.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3232/scan_2023_9_12_15_32_48_51559.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3232/scan_2023_9_12_15_32_48_51559.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a elaboração de um Projeto de Recapeamento Asfáltico em toda a extensão da Avenida José do Patrocínio.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3233/scan_2023_9_12_15_33_20_85946.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3233/scan_2023_9_12_15_33_20_85946.pdf</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3234/092-2022_indicacao_-_limpeza_de_terreno_no_bairro_jardim_universitario.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3234/092-2022_indicacao_-_limpeza_de_terreno_no_bairro_jardim_universitario.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 092/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente, que tome providências quanto à limpeza das calçadas da ponte do Rio Pires de Sá, e das calçadas da Avenida Marques Henrique, próximo à UNIR.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3239/indicacao_no015.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3239/indicacao_no015.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº015/2023-  O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena, Senhor Prefeito Flori Cordeiro, drenagem, patrolamento e encascalhamento da estrada  na linha 85 São Lourenço zona rural.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3243/indicacao_27-2023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3243/indicacao_27-2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora, na forma regimental, indica ao Senhor Prefeito, que seja providenciada a substituição de lâmpadas comuns por lâmpadas de LED na Rua 605, Parque São Paulo nº 1026 a 1036.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3244/scan_2023_9_18_15_21_36_4261.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3244/scan_2023_9_18_15_21_36_4261.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a elaboração de um Projeto de Iluminação de LED para o Bairro Praças de Vilhena.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3245/scan_2023_9_18_15_22_42_57359.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3245/scan_2023_9_18_15_22_42_57359.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a elaboração de um Projeto de Iluminação de LED para o Bairro Jardim Universitário.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3246/scan_2023_9_18_15_23_9_3146.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3246/scan_2023_9_18_15_23_9_3146.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a elaboração de um Projeto de Iluminação de LED para o Bairro Jardim Social.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3247/indicacao_96.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3247/indicacao_96.pdf</t>
   </si>
   <si>
     <t>Indicação 96/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a substituição das lâmpadas comuns por lâmpadas LED nas principais ruas e avenidas do bairro Jardim Primavera, zona urbana do município de Vilhena.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3248/indicacao_97.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3248/indicacao_97.pdf</t>
   </si>
   <si>
     <t>Indicação 97/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a substituição das lâmpadas comuns por lâmpadas LED nas principais ruas e avenidas, ainda não contempladas, do bairro Embratel, município de Vilhena.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3251/indicacao_98.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3251/indicacao_98.pdf</t>
   </si>
   <si>
     <t>Indicação 98/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o patrolamento e encascalhamento das linhas 01, 02, 03 e 04, localizadas no setor Pioneiro, zona rural do município de Vilhena.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 093/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor responsável a realização arborização urbana nas vias e praças, para melhorar a qualidade de vida dos munícipes.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3257/094-2022_indicacao_-_consultorio_central_de_odontologia.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3257/094-2022_indicacao_-_consultorio_central_de_odontologia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 094/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, através da Secretaria de Saúde, estude a viabilidade da implantação de um consultório odontológico central. Onde neste local, possa ser feito procedimentos mais complexo e importantes para a saúde bucal.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3259/096-2023_indicacao_-_quebra-mola.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3259/096-2023_indicacao_-_quebra-mola.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 096/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a determinar ao setor competente que tome providências quanto a instalação de um quebra-mola, na Av. Brigadeiro com a Av. Brasil no bairro Jardim Eldorado.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3261/097-2023_indicacao_-_quebra-mola.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3261/097-2023_indicacao_-_quebra-mola.pdf</t>
   </si>
   <si>
     <t>NDICAÇÃO Nº 0972023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a determinar ao setor competente que tome providências quanto a instalação de um quebra-mola, na Av. Pres. Násser na faixa de pedestre que se localiza em frente ao comercio Natucenter, no bairro Jardim América.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 098/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a determinar ao setor competente que tome providências quanto a construção de uma pista de MotoCross de preferencia no Parque de Exposição do Município de Vilhena.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3265/indicacao_30_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3265/indicacao_30_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que determine a alteração de sentido da Avenida Leopoldo Peres, de via de mão dupla para via de mão única.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3266/indicacao_31_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3266/indicacao_31_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que determine a alteração de sentido da Avenida Barão do Rio Branco, de via de mão dupla para via de mão única.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3267/indicacao_99.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3267/indicacao_99.pdf</t>
   </si>
   <si>
     <t>Indicação 99/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de um redutor de velocidade (ondulação transversal) na Av. José Roberto Garcia Moreira, nas proximidades do número 7660, bairro Embratel, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3268/25-2023_-_patrolamento_rua_elizeu_fiuza.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3268/25-2023_-_patrolamento_rua_elizeu_fiuza.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que a SEMOSP - Secretaria Municipal de Obras e Serviços Públicos realize o patrolamento e encascalhamento da Rua Dr. Paulo Roberto Gasparian e Rua Elizeu Fiuza, no Bairro Tancredo Neves.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3270/indicacao_100.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3270/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Indicação 100/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, o provimento efetivo de odontologistas para suprir a demanda da saúde pública do Centro de saúde Leonardo Alves de Souza e da Unidade Básica de Saúde Setor 12.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3271/indicacao_101.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3271/indicacao_101.pdf</t>
   </si>
   <si>
     <t>Indicação 101/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a ampliação e reforma da Unidade Básica de Saúde - UBS Vitalina Gentil dos Santos, localizada no bairro São José, zona urbana do município de Vilhena.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3275/scan_2023_10_2_13_33_17_72659.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3275/scan_2023_10_2_13_33_17_72659.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a elaboração e execução de um Projeto para a construção de uma passagem segura para pedestres na BR364.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3276/scan_2023_10_2_13_33_59_90946.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3276/scan_2023_10_2_13_33_59_90946.pdf</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3277/scan_2023_10_2_13_34_27_61892.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3277/scan_2023_10_2_13_34_27_61892.pdf</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3280/26_-2023_-_limpeza_e_manutencao_av._dedimes_cechinel.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3280/26_-2023_-_limpeza_e_manutencao_av._dedimes_cechinel.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que providencie a limpeza (retirada de areia e lama) da Av. Dedimes Cechinel (Primetral), Bairro Novo Tempo.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3283/27_-_23_-_recuperacao_da_rua_1507.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3283/27_-_23_-_recuperacao_da_rua_1507.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que providencie no sentido de recuperar a Avenida nº 1.507, próximo ao nº 1321 no Bairro Cristo Rei.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_102.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Indicação 102/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o reparo e o encascalhamento da kapa 145, setor Cascalheira, no trecho que dá acesso ao Lidião, zona rural do município de Vilhena.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao_103.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao_103.pdf</t>
   </si>
   <si>
     <t>Indicação 103/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a substituição das lâmpadas comuns por lâmpadas LED nas principais ruas e avenidas, ainda não contempladas, do bairro Assosete, município de Vilhena.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3288/indicacao_104.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3288/indicacao_104.pdf</t>
   </si>
   <si>
     <t>Indicação 104/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o patrolamento e o encascalhamento das ruas do distrito de São Lourenço e das estradas vicinais nas proximidades, zona rural do município de Vilhena.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3294/scan_2023_10_9_16_2_1_28259.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3294/scan_2023_10_9_16_2_1_28259.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o patrolamento e encascalhamento da Rua Santa Terezinha, no Bairro São José.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3296/scan_2023_10_9_16_2_21_98046.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3296/scan_2023_10_9_16_2_21_98046.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a manutenção das estradas das Linhas 1, 2 e 3 do Setor Vilhena de Chácaras.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3297/scan_2023_10_9_16_2_50_32092.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3297/scan_2023_10_9_16_2_50_32092.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a manutenção das ruas do Bairro Parque Industrial no Setor 19.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3298/indicacao_15.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3298/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Indicação n°15/2023_x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal a substituição de lâmpadas queimadas na Rua Nelson Tremea n°326 Bairro Centro.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3299/indicacao_16.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3299/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Indicação n° 16/2023_x000D_
 _x000D_
  A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal a instalação de um quebra molas na Rua 16 quadra 073 perto da lanchonete Lá e Cá.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_105.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Indicação 105/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito a interligação da linha 135, no setor 27, com a avenida Dedimes Cechinel, no bairro Barão do Melgaço II, no município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3307/indicacao_106.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3307/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Indicação 106/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito a reforma do prédio, a construção de um muro e de uma guarita na Secretaria Municipal de Agricultura do município de Vilhena.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3308/indicacao_32_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3308/indicacao_32_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que realize a limpeza e retirada de terra e detritos de bueiros e da própria Rua 2208, Bairro Alto Alegre.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3309/095-2023_indicacao_-patrolamento_e_cascalhamento_linha_155.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3309/095-2023_indicacao_-patrolamento_e_cascalhamento_linha_155.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 095/2023 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado o Patrolamento e Encascalhamento no travessão da linha 155 do município de Vilhena.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3310/096-2023_indicacao_-_quebra-mola.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3310/096-2023_indicacao_-_quebra-mola.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 096/2023 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a determinar ao setor competente que tome providências quanto a instalação de um quebra-mola, na Av. Brigadeiro com a Av. Brasil no bairro Jardim Eldorado.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3311/097-2023_indicacao_-_quebra-mola.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3311/097-2023_indicacao_-_quebra-mola.pdf</t>
   </si>
   <si>
     <t>DICAÇÃO Nº 0972023 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a determinar ao setor competente que tome providências quanto a instalação de um quebra-mola, na Av. Pres. Násser na faixa de pedestre que se localiza em frente ao comercio Natucenter, no bairro Jardim América.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3312/098-2023_indicacao_-_pista_de_motocross.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3312/098-2023_indicacao_-_pista_de_motocross.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 098/2023 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a determinar ao setor competente que tome providências quanto a construção de uma pista de MotoCross de preferencia no Parque de Exposição do Município de Vilhena.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3313/099-2023_indicacao_-_limpeza_da_rotatoria_central_do_bairro_solar.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3313/099-2023_indicacao_-_limpeza_da_rotatoria_central_do_bairro_solar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 099/2023 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que determinar a secretaria competente, que faça a manutenção e limpeza da rotatória central do Bairro Solar da cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3314/100-2023__indicacao_-_limpeza_e_manutencao_das_ruas.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3314/100-2023__indicacao_-_limpeza_e_manutencao_das_ruas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 100/2023 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente a limpeza e manutenção nas ruas do Distrito de São Lourenço.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3319/scan_2023_10_16_16_4_4_9759.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3319/scan_2023_10_16_16_4_4_9759.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a revitalização da Biblioteca Municipal Monteiro Lobato com a inclusão de um Centro Cultural, na Praça Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3321/scan_2023_10_16_16_4_48_58146.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3321/scan_2023_10_16_16_4_48_58146.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a reativação do Núcleo de Desenvolvimento Urbano.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3324/28_-_23_patrolamento_b._jd_vitoria.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3324/28_-_23_patrolamento_b._jd_vitoria.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal o patrolamento da Rua 7.608, bem como a recuperação das demais ruas do Bairro Jardim Vitória.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_107.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_107.pdf</t>
   </si>
   <si>
     <t>Indicação 107/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de dispensários de medicamentos nas Unidades Básicas de Saúde, ainda não contempladas, do município de Vilhena.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_108.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_108.pdf</t>
   </si>
   <si>
     <t>Indicação 108/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, o provimento de médicos vasculares para suprir a demanda da saúde pública do município de Vilhena.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3330/indi_021.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3330/indi_021.pdf</t>
   </si>
   <si>
     <t>Indicação 021/2023_x000D_
 _x000D_
 _x000D_
                                                           A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja concedido o cilindro com oxigênio e aparelhos auxiliares como: válvula reguladora com fluxômetro, cateter nasal com extensão para conectar a fonte de oxigênio, máscara, humidificador e mangueira, para uso de pacientes em domicílio.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_109.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_109.pdf</t>
   </si>
   <si>
     <t>Indicação 109/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o patrolamento e o encascalhamento da linha 160, zona rural do município de Vilhena.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3336/indicacao_110.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3336/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Indicação 110/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a revitalização da praça Tucunaré, localizada na rua V-7, bairro Cohab, município de Vilhena.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3337/indicacao_111.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3337/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Indicação 111/2023 - O vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori cordeiro, a instalação de dois redutores de velocidade (ondulação transversal) na rua 677, nas proximidades dos números 493 e 586, município de Vilhena.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_112.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_112.pdf</t>
   </si>
   <si>
     <t>Indicação 112/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a limpeza, manutenção e troca das lâmpadas queimadas no entorno da área verde localizada entre as ruas 9306 e 9308, bairro Residencial Ipê, município de Vilhena.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3339/indicacao_33_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3339/indicacao_33_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior a instalação de um redutor de velocidade (quebra-mola) com placa de sinalização na Avenida Brigadeiro Eduardo Gomes, sentido aeroporto, próximo a rotatoria do residencial Solar e ao cruzamento com a Rua 916.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_18-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_18-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 018/2023 - A elaboração de um projeto, de uma pista de caminhada na Avenida Rotary Club (UNIR) c/ a Rua 1001.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3345/indicacao_19-2023_enviada_clique_aqui.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3345/indicacao_19-2023_enviada_clique_aqui.pdf</t>
   </si>
   <si>
     <t>Indicação N° 019/2023 - Que seja oficializado o nome, Henrique Teixeira Júnior - FRODO, do Centro de Artes Marciais que esta em fase de execução, localizado ao lodo da AVV (Associação Vilhenense de Voleibol), Rua Antônio Stanger.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_113_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_113_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Indicação 113/2023 - O vereador subscritor desta, no uso de suas atribuições regimentais, indica ao senhor prefeito, Flori Cordeiro, a apresentação da proposição Plano de Incentivos ao Desenvolvimento da Bacia Leiteira do Município de Vilhena - Planleite que visa ofertar e promover assistência técnica e extensão rural aos pecuaristas leiteiros do município de Vilhena, fomentar a pecuária leiteira local, estimular o desenvolvimento das organizações coletivas rurais e incentivar a produção sustentável de leite, de forma a tornarem a atividade leiteira mais produtiva, socialmente justa, ambientalmente correta e rentável.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_114.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_114.pdf</t>
   </si>
   <si>
     <t>Indicação 114/2023 Indica ao Prefeito Municipal, na forma regimental o patrolamento e cascalhamento da estrada velha do macarrão,lado esquerdo da estrada velha de Colorado, do Município de Vilhena.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3349/indicacao_115.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3349/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Indicação nº 115/2023 indica ao senhor prefeito, Flori cordeiro, a manutenção, patrolamento e encascalhamento, da capa 140, linha do Leomar, localizada na gleba Corumbiara, zona rural do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3361/indicacao_116.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3361/indicacao_116.pdf</t>
   </si>
   <si>
     <t>Indicação 116/2023 -O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a implementação de um estudo e a elaboração de um projeto de pavimentação asfáltica para as vias ainda não contempladas do setor 22, município de Vilhena.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_117.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_117.pdf</t>
   </si>
   <si>
     <t>Indicação 117/2023 - O Vereador subscritor desta, na forma regimental, indica ao Exmo. Sr. prefeito, Flori Cordeiro, a realização de um estudo e a elaboração de um projeto para a construção de uma praça na área verde de domínio público localizada entre a avenida 2202 e rua João Bernal, setor 23, município de Vilhena.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_118.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_118.pdf</t>
   </si>
   <si>
     <t>Indicação 118/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a construção de um estacionamento, rampas de acessibilidade e uma passarela coberta que interligue o portão de entrada principal ao pátio da escola municipal Luiz Eduardo Silva Rover.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3364/29_-_23_academia__bairro_cidade_nova.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3364/29_-_23_academia__bairro_cidade_nova.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que providencie a instalação de uma academia ao ar livre na Praça localizada no Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3365/indi_022.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3365/indi_022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 022/2023_x000D_
 _x000D_
 _x000D_
              A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que destine através de um Projeto de Lei a devolução Anual de Recursos da Câmara Municipal, onde seja usado uma porcentagem para suprir o deficit do IPMV - Instituto de Previdência Municipal de Vilhena.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3366/indi_023.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3366/indi_023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 023/2023_x000D_
 _x000D_
 _x000D_
                A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja feito um Projeto de Lei para que seja aumentada as vagas de Agente Comunitário de Saúde - ACS e criado vagas para Agente de Combate a Endemias - ACE.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3367/indicacao_34_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3367/indicacao_34_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior a limpeza do mato e retirada de entulhos de 2 (dois)  terrenos baldios/vazios, pertencentes ao município (informação que nos foi dada),  localizados na Rua Ivete Vargas, em frente aos números 1309 e 1343, sobre esquina com a Av. Carmelita dos Anjos, próximos a Escola Maria Arlete Toledo.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3370/indicacao_35_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3370/indicacao_35_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior a contratação de um médico, na especialidade de pediatria, para o posto de saúde João Luiz da Silva, localizado na Avenida Capitão Castro, no Centro.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3371/indicacao_36_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3371/indicacao_36_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que determine a limpeza da sarjeta em toda a extensão da Avenida Capitão Castro.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3380/30-2023_-toldo_laboratorio_municipal.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3380/30-2023_-toldo_laboratorio_municipal.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que providencie a instalação de um toldo para abrigar os usuários que aguardam atendimento em  frente ao laboratório Municipal, bem como, a instalação de um bicicletário.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3381/indicacao_119.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3381/indicacao_119.pdf</t>
   </si>
   <si>
     <t>Indicação nº 119/2023 indica ao senhor prefeito, Flori cordeiro, a instalação de um redutor de velocidade (quebra-molas) na  Av. Dioes Bispo de Souza-622, nas proximidades do nº 766, bairro Belém, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3382/indicacao_120.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3382/indicacao_120.pdf</t>
   </si>
   <si>
     <t>Indicação nº 120/2023  indica ao senhor prefeito, Flori cordeiro, a construção de uma passarela coberta que interligue o portão de entrada principal ao pátio da EMEIEF Progresso, da comunidade Perobal, zona rural do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3383/indicacao_121.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3383/indicacao_121.pdf</t>
   </si>
   <si>
     <t>Indicação 121/2023  indica ao senhor prefeito, Flori Cordeiro, o patrolamento e encascalhamento na av. Tancredo Neves no inicio da 627 até o setor 13, município de Vilhena.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3390/camscanner_22-11-2023_08.46.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3390/camscanner_22-11-2023_08.46.pdf</t>
   </si>
   <si>
     <t>Indicação nº 122/2023 indica ao senhor prefeito, Flori Cordeiro, o encascalhamento da travessa Bueno, que compreende a Associação União da Vitória, zona rural do município de Vilhena.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3393/indicacao_123.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3393/indicacao_123.pdf</t>
   </si>
   <si>
     <t>Indicação 123/2023- indica ao senhor prefeito, Flori cordeiro, a instalação redutor de velocidade (quebra-molas) na Av. Melvin Jones, nas proximidades da creches José Paulo Paes , bairro Res. Moysés de Freitas, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3395/indicacao_37_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3395/indicacao_37_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que instale redutores de velocidade (quebra-molas) na Avenida Marechal Rondon, nas proximidades da Havan.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3396/indicacao_38_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3396/indicacao_38_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que reforme os redutores de velocidade (quebra-molas) na Avenida Celso Mazutti, em frente ao Atacadão.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3397/indicacao_39_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3397/indicacao_39_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que seja feita a limpeza e retirada dos detritos dos lotes da Rua 645, próximos a UBS do Setor 12.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3398/31-2023_-_iluminacao_rua_presidente_medici.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3398/31-2023_-_iluminacao_rua_presidente_medici.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a manutenção na iluminação pública da Rua Presidente Médici, (entre os nºs 79 e 129), localizado entre as Avenidas Major Amarante e Marechal Rondon, Bairro Centro.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3402/camscanner_30-11-2023_09.20.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3402/camscanner_30-11-2023_09.20.pdf</t>
   </si>
   <si>
     <t>Indicação nº 124/2023 indica ao senhor prefeito, Flori cordeiro,que seja feita uma limpeza nas ruas e que seja pintado os meios-fios, das ruas asfaltada do bairro Embratel, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3406/indicacao_40_2023_-_ver._toninho_goncalves.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3406/indicacao_40_2023_-_ver._toninho_goncalves.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal Flori Cordeiro de Miranda Júnior, que seja feita a instalação de um redutor de velocidades (quebra-mola), em frente a Escola Adventista, Rua 739 n.º 193 - Bodanese.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3409/indicacao_e_oficio.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3409/indicacao_e_oficio.pdf</t>
   </si>
   <si>
     <t>Indicação nº 16/2023 - O Vereador subscritor desta, na forma regimental, indica ao Poder Executivo Municipal de Vilhena junto a Secretária Municipal de Trânsito- Semtran, indicar que o município de Vilhena crie a sua guarda Municipal de Trânsito para que a princípio seja trabalhada no sentido educativo, e posteriormente punitivo.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3412/scan_2023_12_6_16_35_39_68725.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3412/scan_2023_12_6_16_35_39_68725.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a  aquisição de lombadas de módulos para atender as demandas de organização do trânsito.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3413/indicacao_023_rotatoria_av_34_e_brigadeiro.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3413/indicacao_023_rotatoria_av_34_e_brigadeiro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 023/202:  O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que faça um estudo para melhoria da sinalização de trânsito da rotatória do cruzamento da Avenida Brigadeiro Eduardo Gomes com a Avenida 34.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3414/indicacao_024_patrolamento_rua_314.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3414/indicacao_024_patrolamento_rua_314.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 024/2023:  O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que faça patrolamento da Rua 314, próximo a Chácara Viveiro Zonta.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3415/indicacao_125.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3415/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Indicação 125/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o patrolamento e encascalhamento das ruas Flora, Pequi, Lima, travessa 806 e demais vias que se fizerem necessárias do bairro Embratelzinho, município de Vilhena.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3416/indicacao_126.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3416/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Indicação 126/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o patrolamento e encascalhamento das vias: rua 844, rua 908, rua 921, travessa 906 e travessa 918, bairro Boa Esperança, setor 9-A, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3417/indicacao_127.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3417/indicacao_127.pdf</t>
   </si>
   <si>
     <t>Indicação 127/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o patrolamento e encascalhamento das ruas do bairro Moysés de Freitas, município de Vilhena.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3419/indi_024.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3419/indi_024.pdf</t>
   </si>
   <si>
     <t>Indicação 024/2023 _x000D_
 _x000D_
 _x000D_
                A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja feito um Projeto de Lei para que realize um estudo e veja a possibilidade de igualar o Auxílio Alimentação do município com o da Câmara Municipal.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3420/indi_025.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3420/indi_025.pdf</t>
   </si>
   <si>
     <t>Indicação 025/2023_x000D_
 _x000D_
 A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja feito um Projeto de Lei para que realize um estudo e veja a possibilidade da criação de um Vale Creche para servidores efetivo do município.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3422/indicacao_128.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3422/indicacao_128.pdf</t>
   </si>
   <si>
     <t>Indicação 128/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o patrolamento e o encascalhamento de uma via rural no do distrito de São Lourenço, no trecho que compreende a instância Wintler, zona rural do município de Vilhena.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3423/emenda_129.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3423/emenda_129.pdf</t>
   </si>
   <si>
     <t>Indicação 129/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito o patrolamento e encascalhamento da linha 01, lado direito da BR-435, sentido o município de Colorado do Oeste, zona rural do município de Vilhena.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3424/indicacao_130.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3424/indicacao_130.pdf</t>
   </si>
   <si>
     <t>Indicação 130/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a elevação do nível da rua 8302, no trecho entre a rua 8307 e a rua 8412, bairro Residencial Hípica, município de Vilhena.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3426/indicacao_131.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3426/indicacao_131.pdf</t>
   </si>
   <si>
     <t>Indicação 131/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor Prefeito a recuperação de uma ponte de madeira localizada na travessa que dá acesso ao sítio do Lidião, linha 145, setor Cascalheira, zona rural do município de Vilhena.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3429/indi_026.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3429/indi_026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 026/2023 _x000D_
 _x000D_
   A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que seja feito o pagamento ainda esse ano de 2023 do Incentivo Adicional Financeiro, de acordo com o piso salarial de categoria, visto que o mesmo já foi repassado pelo Fundo Nacional de Saúde no dia 13/12/2023, para o município de Vilhena/RO.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3430/scan_2023_12_21_11_42_5_72625.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3430/scan_2023_12_21_11_42_5_72625.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal a  instalação de Playground Modular Infantil para o Bairro Praças de Vilhena.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3431/indi_027.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3431/indi_027.pdf</t>
   </si>
   <si>
     <t>Indicação 027/2023_x000D_
 _x000D_
 _x000D_
 _x000D_
                A Vereadora subscritora desta, na forma regimental, indica ao Prefeito Municipal que veja a possibilidade de convocar os candidatos aprovados no ultimo concurso público, que vence em Março de 2024.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3432/indicacao_132.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3432/indicacao_132.pdf</t>
   </si>
   <si>
     <t>Indicação 132/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, o patrolamento e encascalhamento da rua 5104, setor 51, município de Vilhena.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3433/indicacao_133.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3433/indicacao_133.pdf</t>
   </si>
   <si>
     <t>Indicação 133/2023 - O Vereador subscritor desta, na forma regimental, indica ao senhor prefeito, Flori Cordeiro, a reforma da passarela sobre o igarapé Pires de Sá, no acesso à indústria frigorífica, localizada na avenida Celso Mazutti, município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3434/101-2023__indicacao_-_agua_ferrugiosa.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3434/101-2023__indicacao_-_agua_ferrugiosa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 101/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente a atenção e ação imediata das autoridades responsáveis em relação à qualidade da água fornecida no Distrito de São Lourenço.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3435/102-2023__indicacao_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3435/102-2023__indicacao_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 102/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, as devidas providências no sentido de se determinar ao setor competente a instalação de postes novos e braços de luz, com luminárias de LED, na estrada do Setor Chacareiro Pires de Sá, Área Rural de Vilhena/RO.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 103/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, as devidas providências no sentido de se determinar ao setor competente a recomendando que seja feita com urgência uma dedetização na Capela e cemitério municipal, bem como no interior, laterais, fundos e frente.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3437/104-2023_indicacao_-_manutenao_da_praca_do_bairro_cohab_assinado_1.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3437/104-2023_indicacao_-_manutenao_da_praca_do_bairro_cohab_assinado_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 104/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente a proceder à limpeza e revitalização da praça pública do Bairro Cohab.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3438/105-2023_indicacao_-_iluminacao_na_praca_do_res._pracas_de_vilhena_assinado.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3438/105-2023_indicacao_-_iluminacao_na_praca_do_res._pracas_de_vilhena_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 105/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente a proceder à melhoria de iluminação pública na praça do Res. Praças de Vilhena.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>NDICAÇÃO Nº 106/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que determine ao setor competente, que tome providências quanto à limpeza dos terrenos Públicos, localizado entres as Ruas 101-08 e 101-09 com a Rua 7612 no Bairro Res. Maria Moura na cidade de Vilhena/RO.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3440/107_-_indicacao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3440/107_-_indicacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 107/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que determine ao setor competente, que proceda à instalação de iluminação em uma das via na Avenida Vitória Regia (1705), de preferencia de LED, em todas a sua extensão, no bairro Jardim Primavera no município de Vilhena/RO.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3441/108-2022_indicacao_-_rotatoria_do_bairro_orleans_assinado.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3441/108-2022_indicacao_-_rotatoria_do_bairro_orleans_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 108/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que determine ao setor competente, a proceder um estudo para a construção de um Espaço de Lazer, incluindo uma pista de caminhada na rotatória localizada na Av. Aníbal Ribeiro Batista no Bairro Orleans.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3442/109-2022_indicacao_-_paisagismo_nas_rotatorias_princiapais_da_cidade_assinado.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3442/109-2022_indicacao_-_paisagismo_nas_rotatorias_princiapais_da_cidade_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 109/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal que determine ao setor competente, a proceder um estudo para a implementação de um projeto de paisagismo nas rotatórias principais da cidade de Vilhena.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3443/110-2023_indicacao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3443/110-2023_indicacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 110/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado o Patrolamento e Encascalhamento nas ruas não asfaltadas do bairro Barão do Melgaço II, no município de Vilhena.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3444/111-2023_indicacao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3444/111-2023_indicacao.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado a Limpeza do Asfalto da Av. Dedime Cechinel conhecida como Perimetral, no município de Vilhena - RO.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3445/111-2023_indicacao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3445/111-2023_indicacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 112/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado a Limpeza do Asfalto da Avenida Dedimes Cechinel conhecida como Perimetral, no município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3446/indicacao_e_anteprojeto.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3446/indicacao_e_anteprojeto.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 017/2023 - O Vereador subscritor desta, na forma regimental, indica ao poder executivo junto á Secretária Municipal de Educação  de Vilhena, a inclusão do conteúdo "Educação no Trânsito” na grade curricular das Escolas Municipais de Vilhena-RO, conforme anteprojeto em anexo.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 113/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado o Patrolamento e Encascalhamento na rua Bahia, setor 19, no município de Vilhena/RO.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3461/114-2023_indicacao_-_ciclofaixa_assinado.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3461/114-2023_indicacao_-_ciclofaixa_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 114/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, através da secretaria competente que sejam implementadas ciclovias, ou ciclofaixas, na Avenida Vitória Regia (1705), no município de Vilhena/RO.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 115/2023 O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, através da secretaria competente que sejam realizado a manutenção e desentupimento dos banheiro da Ensino Fundamental Gorete Domingos.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 116/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, através da secretaria competente, que seja realizado a Limpeza da Área Verde e Equipamento Público do Setor A do município de Vilhena/RO.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3464/117-2023_indicacao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3464/117-2023_indicacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 117/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, uma Proposta para Valorização do Entorno do Letreiro Eu Amo Vilhena com uma pequena Praça e Pista de Caminhada.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 118/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, a Implementação da Central de Atendimento ao Cidadão - Tudo Aqui em Vilhena.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 119/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal,  a divulgação do cronograma da coleta seletiva de lixo municipais de Vilhena.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3467/120-2023_2.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3467/120-2023_2.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 120/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, a necessidade de melhoria da iluminação pública no Setor Pioneiro, desse município.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 121/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizada a operação “Tapa Buraco”, na Avenida Alagoas com a Rua Acre, no Bairro Novo Tempo do município de Vilhena-RO.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3469/122-2023_2.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3469/122-2023_2.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 122/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que seja realizado o Patrolamento e Encascalhamento nas ruas não asfaltadas do Distrito de São Lourenço.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3470/123-2023_indicacao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3470/123-2023_indicacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 123/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, as providências no sentido de se determinar ao setor competente a manutenção da iluminação do canteiro central da Avenida Melvin Jones.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3471/124-2023_indicacao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3471/124-2023_indicacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 124/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente a proceder à limpeza e revitalização da praça pública do Bairro Barão do Melgaço III.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3472/125-2023_indicacao.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3472/125-2023_indicacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 125/2023: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, que determine ao setor competente a proceder à manutenção e melhoria da iluminação do Ginásio Geraldão.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3836/043-2024_indicacao_-_instalacao_de_uma_lixeira_na_frente_da_upa_assinado.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3836/043-2024_indicacao_-_instalacao_de_uma_lixeira_na_frente_da_upa_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 043/2024: O Vereador subscritor desta, na forma regimental, indica ao Prefeito Municipal, a colocação de uma lixeira na frente da Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3013/denuncia_2023_contra_flori.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3013/denuncia_2023_contra_flori.pdf</t>
   </si>
   <si>
     <t>Fabio Coelho Adriano denuncia o Prefeito Flori Cordeiro de Miranda Junior por supostas irregularidades político-administrativas.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3285/denuncia_2_23.pdf</t>
+    <t>http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3285/denuncia_2_23.pdf</t>
   </si>
   <si>
     <t>Ronaldo Aparecido Pereira denuncia a Vereadora Professora Vivian Repessold por suposto crime contra a segurança ou o funcionamento de serviços de utilidade pública, ao postar em rede social aviso sobre atividade de fiscalização de trânsito.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10502,67 +10502,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2646/pelo_76_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2913/proposta_de_emenda_a_lei_organica_77_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3427/proposta_a_lom_78_23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2792/plc_409_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2817/plc_410_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2835/plc_411_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2911/plc_412_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2912/plc_413_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2958/plc_414_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3018/plc_415_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3260/plc_416_23.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3411/plc_417_23.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3428/plc_418_23_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2658/pl_6591_23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2655/pl_6592_23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2656/pl_6593_23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2657/pl_6594_23.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2672/pl_6595_23.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2673/pl_6596_23.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2674/pl_6597_23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2671/pl_6598_23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2670/pl_6599_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2676/pl_6600_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2677/pl_6601_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2678/pl_6602_23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2679/pl_6603_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2680/pl_6604_23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2681/pl_6605_23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2682/pl_6606_23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2683/pl_6.607_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2693/pl_6608_23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2703/pl_6.609_23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2704/pl_6610_23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2705/pl_6611_23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2706/pl_6612_23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2707/pl_6613_23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2708/pl_6.614_23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2709/pl_6615_23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2710/pl_6616_23.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2712/pl_6617_23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2711/pl_6618_23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2720/pl_6619.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2735/pl_6620_23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2736/pl_6.621_23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2737/pl_6.622_23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2738/pl_6.623_23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2739/pl_6.624_23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2740/pl_6.625_23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2747/pl_6.626_23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2754/pl_6.627_23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2756/6628.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2757/pl_6629.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2758/pl_6.630_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2770/pl_6.631_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2774/pl_6632_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2775/pl_6333_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2776/pl_6634_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2790/projeto_de_lei_6.635_23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2781/pl_6636_23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2783/pl_6637_23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2791/pl_6.638_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2793/pl_6.639_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2794/pl_6.640_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2809/pl_6641_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2819/plo_6.642_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2836/pl_6.643_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2837/pl_6.644_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2838/pl_6.645_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2839/pl_6.646_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2840/pl_6.647_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2841/pl_6648_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2842/pl_6.649_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2843/pl_6.650_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2844/pl_6.651_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2845/pl_6.652_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2846/pl_6.653_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2847/pl_6.654_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2858/pl_6.655_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2859/pl_6.656_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2860/pl_6.657_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2864/pl_6.658_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2865/pl_6.659_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2866/pl_6.660_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2867/pl_6.661_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2868/pl_6.662_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2869/pl_6.663_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2870/pl_6.664_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2871/pl_6.665_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2888/pl_6666_23.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2889/pl_6667.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2890/pl__6.668_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2891/pl_6.669_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2899/pl_6.670_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2905/pl_6.671_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2906/pl_6.672_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2907/pl_6.673_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2908/pl_6.674_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2909/pl_6.675_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2910/pl_6.676_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2921/pl_6677_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2926/pl_6.578_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2927/pl_6.579_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2929/6680.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2935/pl_6.681_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2936/pl_6.682_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2951/pl_6.683_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2952/pl_6.684_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2953/pl_6.685_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2954/pl_6.686_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2955/pl_6.687_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2957/pl_6.688_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2971/pl_6.689_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2972/pl_6.690_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2973/pl_6.691_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2976/pl_6.692_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2977/pl_6.693_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2979/pl_6.694_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2980/pl_6.695_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2981/pl_6.696_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2983/pl_6.697_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2986/pl_6.698_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2987/pl_6.699_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3002/pl_6.700_2023_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3004/pl_6.701_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3016/plo_6.702_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3017/pl_6.703_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3023/pl_6.704_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3024/pl_6.705_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3038/6706.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3039/6707.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3040/6708.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3041/pl_6.709.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3042/pl_6.710.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3043/pl_6.711.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3044/6.712-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3046/pl_6.713.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3048/pl_6.714.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3052/pl_6.715_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3053/pl_6.716_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3067/pl_6.717_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3068/pl_6.718_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3080/pl_6719-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3081/pl_6720-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3082/pl_6.721.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3083/pl_6.722.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3086/pl_6.723.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3087/pl_6.724_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3099/6725.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3102/pl_6726_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3103/pl_6727_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3104/pl_6728_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3105/pl_6729_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3110/pl_6.730_2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3118/6731.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3119/6732.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3120/6733.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3122/plc_6734-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3123/plc_6735-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3125/pl_6736_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3129/pl_6737_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3134/pl_6738_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3135/pl_6739_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3136/pl_6740_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3137/pl_6741_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3140/pl_6742_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3141/pl_6743_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3142/pl_6744_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3144/pl_6745.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3145/pl_6746_23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3150/pl_6747_23.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3151/pl_6748_23.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3152/pl_6749_23.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3153/pl_6750_23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3154/pl_6751_23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3155/pl_6752_23.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3167/pl_6753.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3187/pl_6754_23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3188/pl_6755_23.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3190/pl_6756_23.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3194/pl_6757_23.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3195/pl_6758_23.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3202/pl_6759_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3203/pl_6760_23.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3206/pl_6761_23.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3208/pl_6762_23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3213/pl_6763_23_ok.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3214/pl_6764_23.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3215/pl_6765_23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3216/pl_6766_23.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3237/pl_6767_23.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3238/pl_6768_23.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3240/pl_6769_23.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3250/pl_6770_23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3252/pl_6771_23.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3253/pl_6772_23.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3254/pl_6773_23.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3255/pl_6774_23.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3264/pl_6775_23.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3269/pl_6776_23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3272/pl_6777_23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3273/pl_6778_23.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3274/pl_6779_23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3278/pl_6780_23_ok.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3279/pl_6781_23.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3281/pl_6782_23_ok.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3282/pl_6783_23.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3289/pl_6784_23.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3290/pl_6785_23.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3291/pl_6786_23.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3292/pl_6787_23.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3300/pl_6788_23.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3301/pl_6789_23.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3302/pl_6790_23.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3303/pl_6791_23.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3304/pl_6792_23.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3315/pl_6793_23.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3316/pl_6794_23.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3317/pl_6795_23.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3318/pl_6796_23.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3322/pl_6797_23.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3325/pl_6798_23.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3326/pl_6799_23.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3329/pl_6.800_23.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3331/pl_6801_23.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3333/pl_6802_23.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3334/pl_6803_23.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3340/pl_6804_23.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3341/pl_6805_23.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3342/pl_6806_23.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3343/pl_6807_23.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3346/pl_6808_23.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3350/pl_6809_ok.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3351/pl_6810_ok.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3352/pl_6811_23.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3353/pl_6812_23.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3354/pl_6813_23.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3355/pl_6814_23.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3356/pl_6815_23.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3357/6816_23.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3358/pl_6817_23.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3359/pl_6818_23.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3360/pl_6819_23.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3369/pl_6820_23.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3368/pl_6821_23.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3372/pl_6822_23.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3378/pl_6823_23.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3379/pl_6824_23.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3373/pl_6825.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3374/pl_6826.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3375/pl_6827.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3376/pl_6828.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3384/pl_6829_23.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3385/pl_6830_23.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3386/pl_6831_23.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3387/pl_6832_23.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3389/pl_6833_23.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3391/pl_6834_23.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3392/pl_6835_23.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3394/pl_6836_23.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3399/pl_6837_23.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3400/pl_6838_23.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3403/pl_6839_23.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3404/pl_6840_23.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3405/pl_6841_23.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3407/pl_6842_23.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3408/pl_6843_23.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3410/pl_6844_23.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3418/pl_6845_23.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3421/pl_6846_23.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3425/pl_6847_23.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2898/projeto_de_decreto_legislativo_36_2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3033/projeto_de_leg_37_ok.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3139/pdl_38_23.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3305/pdl_39_23_ok.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3377/pdl_40.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3447/proj_dec_leg_041_23_prefeito_eduardo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2719/pr_46.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2722/pr_47.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2795/pr_48_2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2834/pr_49_2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3388/projeto_de_resolucao_050_23.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2688/req_01_2023_2_3_16_9_52_14346.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2689/req_02_2023_2_3_16_9_7_82759.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3182/requerimento_005-2023_samir.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2814/req_03_2023_3_29_13_7_37_40025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_007-2023_pagani.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3179/requerimento_008-2023_pedrinho_-_audencia_transito.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3183/requerimento_010-2023_mesa_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3184/requerimento_012_2023_6685_mesa.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3176/requerimento_13-2023_ronildo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_14-2023_ronildo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3178/requerimento_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3175/requerimento_18_2023_6676_pagani.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3263/requerimento_019-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3185/requerimento_024_2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_026_2023_nica_cabo_joao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_04-2023_-_gvpvr.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3241/requerimento_05-2023_gabvpvr.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3249/requerimento_06-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3335/requerimento_07-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3523/emenda_impositiva_no_78_-_ass._yawra_de_judo_-_click-aqui.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3524/emenda_impositiva_no_79_-_ass._champions_club_-_click-aqui.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3525/emenda_impositiva_no_80_-_ass._pequeno_dragao_-_click-aqui.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3526/emenda_impositiva_no_81_-_ass._basquete_asbavi_-_click-aqui.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3527/emenda_impositiva_no_82_-_ass._bushido.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3528/emenda_impositiva_no_83_-_ass._ong_o_caminho.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3529/emenda_impositiva_no_84_-_semtran.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3530/emenda_impositiva_no_85_-_ass._ampca.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3531/emenda_impositiva_no_86_-_emef._felipe_rocha_de_lima.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3532/emenda_impositiva_no_87_-_semagri.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3533/emenda_impositiva_no_88_-_emef._ensina-me_a_viver.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3534/emenda_impositiva_no_89_-_ass._amavi.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3535/emenda_impositiva_no_90_-_ass._ubs_-_leonardo_alves_de_souza.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3536/emenda_impositiva_no91-hospital_adamastor_teixeira_de_oliveira_-_clickaqui.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3677/emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3678/emenda_48.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3679/emenda_50.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3681/emenda_51.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3683/emenda__61.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3684/emenda_104.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3685/emenda_57.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3687/emenda_63_.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3688/emenda_92.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3689/emenda_impositiva_no_60_associacao_avv.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3693/emenda_impositiva_no_93_casa_de_apoio_amor_e_vida.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3694/emenda_83.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3695/emenda_impositiva_81.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3696/emenda_impositiva_no_80_associacao_pequeno_dragao.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3697/emenda_imposita_no_79_associacao_chapions.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3698/emenda_impositiva_no78_associacao_yawara.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3686/emenda_60.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2850/mocao_de_aplauso_001_2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3022/mocao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3138/mocao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3147/mocao_04_23.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3204/mocao_005_23.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3205/mocao_006_23.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3210/mocao_007_2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3211/mocao_008_2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3284/mocao_009_23.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3401/recurso_2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2638/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2639/camscanner_01-12-2023_10.00.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2640/001-2023_patrolamento_e_cascalhamento_marcos_da_luz.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2641/002-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2642/003-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2643/004-2023_patrolamento_e_cascalhamento_linha_chafariz_e_roosevelt.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2644/camscanner_01-16-2023_11.40.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2645/indicacao_03.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2649/005-2023_banheiro_e_bebedouro_parque_ecologico.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2650/006-2023_teste_rapido_dengue.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2651/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2653/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2654/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2659/camscanner_01-30-2023_11.33_1.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2660/indic_01_2023_1_30_15_59_3_43346.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2661/indic_02_2023_1_30_15_59_51_30592.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_2023-03_-_manutencao_da_rua_919_-_em_frente_escola_vilma_vieira.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2663/007-2021__limpeza_bairro_uniao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2664/008-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2665/009-2023_reforma_do_banheiro_da_praca_angelo_spadari.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_01-2023_enviada_clique_aqui.pdf.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_02-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2668/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2669/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2675/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2684/010-2023_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2685/011-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2686/012-2023_indicacao_-_iluminacao_parque_ecologico.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2687/ind_04_2023_2_9_15_0_23_69825.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2690/indicacao_03-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2691/indicacao_04-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2692/indicacao_05-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2694/ind_05_2023_2_10_12_56_57_351.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2695/01.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2696/02.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2697/03.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2698/indicacao_06-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2699/indicacao_07-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2700/indicacao_08-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2701/scan_2023_2_14_13_32_44_4621.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2702/scan_2023_2_14_13_34_25_90559.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2713/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2714/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2715/013-2023_indicacao_-_manutenao_da_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2716/014-2023_indicacao_-_construcao_de_quadra_poliesportiva_-_volei_e_basquete.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2717/scan_2023_2_16_14_52_12_5981.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2718/04.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2721/015-2023_indicacao_-_substituicao_da_sirene_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2723/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2724/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2725/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2726/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2727/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2729/scan_2023_2_24_15_40_17_70159.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2730/scan_2023_2_24_15_40_55_67946.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2731/indicacao_n_001-2023_-_quebra-molas_-_presidente_nasser.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2732/scan_2023_2_27_16_22_16_4161.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2733/scan_2023_2_27_16_24_21_98259.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2734/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2741/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2742/indicacao_09-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2743/indicacao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacao_10-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2746/indicacao_11-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2748/019-2023_indicacao_-_manutenao_da_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2749/020-2023_indicacao_-_faixa_de_pedestre_e_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2750/021-2023_indicacao_-_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2751/016-2023_patrolamento_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2752/017-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2753/018-2023_limpeza_do_terreno_publico.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2755/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2759/indic_07_2023_3_3_21_18_3_1531.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2760/indic_06_2023_3_7_13_34_20_6721.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2761/indic_08_2023_3_7_13_35_4_13359.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2762/indic_09_2023_3_7_13_36_19_10246.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2763/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_10-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2766/indicacao_11-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2767/indicacao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2768/022-2022_indicacao_-_faixa_de_pedestre_em_frente_a_camara.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2769/023-2022__indicacao_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2771/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2772/002-2023_-_revit_pista_de_caminhada__-_t_neves.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2773/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2777/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2778/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2779/indicacao_03-2023-.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2780/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2782/03-2023_-_operacao_tapa-buracos_-_avenida_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2784/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2785/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2786/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2787/024-2022__indicacao_-_convenio_com_a_faculdade.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2788/025-2022_indicacao_-_iluminacao_de_led_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2789/026-2022__indicacao_-__reforco_na_seguranca_da_escola.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2796/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2797/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2798/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2799/005.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2800/04-2023_-_indicacao_tapa_buraco_rua_916_xh-5.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2801/05-2023_-_indicacao_quebra_molas_na_rua_921.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2802/06-2023_-_indicacao_troca_de_lampada.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2805/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2806/ind_13_2023_3_24_18_47_24_3401.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2807/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2808/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2810/scan_2023_3_27_14_42_38_9061.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2811/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2812/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2813/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2815/indicacao_12-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2816/indicacao_13-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2818/007.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2820/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2821/indicacao_14-2023_-__consultorio_de_rua.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2822/30-2023_revitalizacao_do_parque_da_praca_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2823/031-2023_indicacao_-_tapa_buraco_miriam.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2824/032-2022_indicacao_-_ivete_brustolin.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2825/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2826/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2827/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2828/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2829/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2830/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2831/008.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2832/009.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2833/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2848/scan_2023_4_11_12_17_40_7121.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2849/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2851/07-2023_-_encascalhamento_e_patrolamenta_rua_palestra_italia_e_rua_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2852/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2853/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2854/indicacao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2855/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2862/scan_2023_4_14_16_31_22_14759.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2863/indicacao_15-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2872/indicacao_2023-16.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2873/indicacao_2023-17.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2874/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2875/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_no_018.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2877/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2878/033-2022_indicacao_-_camara_de_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2879/08-2023_-_e.m.e.i._abilio_juliano_nicolielo_neto.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2880/034-2022_indicacao_-_divulgacao_das_datas_da_coleta_seletiva_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2881/035-2022_indicacao_-_iluminacao_ao_lado_da_escola.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2882/036-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2883/037-2023_indicacao_-_preservacao__das_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2885/039-2023_indicacao_-_reforma_do_muro_da_escola.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2886/040-2023_indicacao_-_limpeza_poco_saae.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2887/041-2023_indicacao_-_plano_municipal_de_educacao_e_seguranca_nas_escolas_publica.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2892/029-2023_indicacao_-_pneus_para_manilhas.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2893/028-2023_cercado_no_parquinho_ao_lado_da_camara.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2894/027-2023_revitalizacao_da_placa_da_praca_nossa_senhora..pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacao_04_pdf.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacao_05pdf.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2900/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2901/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2902/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2903/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2904/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2914/camscanner_02-05-2023_12.17.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2915/045-2023_indicacao_-patrolamento_e_cascalhamento_bairro_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2916/046-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2917/047-2023_indicacao_-patrolamento_e_cascalhamento_bairro_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2923/09-2023_-_limpeza_ruas_bairros_embratel_e_embratelzinho.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2924/10-2023_-_tapa-buraco_rua_5004.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2928/camscanner_08-05-2023_11.44_1.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2931/11-2023_-_redutor_de_velocidade_na_rua_reinaldo_goncalves.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2932/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2937/indicacao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2938/12-2023_-_calcada_-_estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2939/048-2023_indicacao_-_iluminacao_campo_de_futebol_nova_conquista.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2940/049-2023_indicacao_-_reposicao_de_area_no_parquinho.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2941/050-2023_indicacao_-_concurso_com_participacao_dos_vilhenenses_para_desenvolvimento_do_portal_de_vilhena.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2942/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2943/indicacao_18-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2944/indicacao_19-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2945/indicacao_20-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2946/indicacao_22-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_23-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2948/indicacao_24-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2949/indicacao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_21-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2959/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2960/camscanner_19-05-2023_08.05.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2961/scan_2023_5_19_13_38_47_3001.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2964/13-2023_-_lampada_-_comunidade_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2965/051-2022_indicacao_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2966/052-2022_indicacao_-_bicicletario.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2967/053-2023__indicacao_-_limpeza_rua_atras_do_postinho_setor_12.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2968/indicacao_14-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2969/indicacao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2970/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2974/indicacao_06_2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao_07_2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2982/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2984/indicacao_08_2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2985/indicacao_07-2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2988/15-2023_-_lampada_-_av._galdino_silva.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2989/scan_2023_5_30_15_55_59_5191.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2990/054-2023_indicacao_-patrolamento_e_cascalhamento_bairro_embratel.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2991/055-2023_indicacao_-revitalizacao_de_bolsoes_de_protecao_para_motociclistas.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2992/056-2023_indicacao_-programa_reurb_-_s_do_setor_pires_de_sa.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2994/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2995/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2996/16-2023_-_iluminacao_parquinho_da_praca_bnh_-_setor_04.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2997/indicacao_09_2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_10_2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2999/indi_11.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3000/057-2023_indicacao_-bicicletario_nas_upas_assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3001/058-2023_indicacao_-_revitalizacao_da_passarela_do_parque_ecologico_assinado.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3003/indicacao_08-2023_e_oficio.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_09-2023_e_oficio.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3007/indicacao_11_2023.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3008/indicacao_12_2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3009/indicacao_13_2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_15-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_16-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_17-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3015/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_059-2023_gbsd.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_e_oficio_010-2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3026/indicacao__11-2023_e_oficio.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3029/scan_2023_6_13_16_18_6_11365.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3030/17-2023_-conserto_boca-de-lobo_-_av._curitiba_x_presidente_nasser.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3031/indicacao_14_2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3034/indicacao_56_2023.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3035/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3037/indicacao_16_2023.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3047/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3049/18-2023_-_pintura_de_faixa_de_pedestre_av_632.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3050/19-2023_-_quebra_molas_-_av_brigadeiro.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3051/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3055/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3056/ind12.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3057/ind13.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3058/ind14_1.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_17_2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3060/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3063/indicacao_26-2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3065/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3066/indicacao_18_2023.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3069/indicacao_19_2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3070/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_20_2023.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3076/indicacao_21_2023.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3077/indicacao_22_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_65_-_passarela.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3090/indicacao_66_sgtd.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3092/068-2023_indicacao_-_bebedouro_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3093/069-2023_indicacao_-iluminacao_dos_novos_loteamentos_assinado.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3094/070-2022_indicacao_-_quebra-mola_assinado.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3095/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3097/indicacao_23_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3098/indicacao_24_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_25_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3106/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3108/072-2023_indicacao_curso_de_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3109/073-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3112/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao015.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3121/21-2023_-_iluminacao_rua_marcos_da_luz.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3124/indicacao_018.jpeg.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3126/indicacao_26_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3127/indicacao_27_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3128/22_-_23_-__rocada_do_canal_da_av_brigadeiro.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3130/indi_019.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3131/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3132/camscanner_04-08-2023_09.17.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3133/image_003.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3143/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3146/indicacao_023-23_vereadores_toninho_e_zeca.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3148/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3149/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3156/scan_2023_8_15_16_35_19_64059.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3157/074-2022_indicacao_-_quebra-mola_assinado.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3158/075-2022_indicacao_-_manutencao_do_cantreiro_central_da_avenida_brigadeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3159/076-2022_indicacao_-_iluminacao_de_led_avenida_celso_mazutti_assinado.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3162/078-2023_indicacao_-_hemorgenes.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3163/079-2023_indicacao_-_manutencao_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3164/081-2023_indicacao_-_faixa_de_pedestre_em_frente_a_igreja_ibn.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3165/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3166/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3168/indi_020.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3169/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_012-2023.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3180/indicacao_no_006_de_23_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3181/indicacao_no_007_de_23_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3186/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3189/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3191/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3193/indicacao_024-23.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3196/indicacao_28_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3197/indicacao_29_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_013-2023.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3199/indicacao_014-2023.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3200/indicacao_88..pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3201/indicacao_89..pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3207/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3212/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3218/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3219/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3220/081-2023_indicacao_-_faixa_de_pedestre_em_frente_a_igreja_ibn.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3221/082-2023_indicacao_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3222/083-2023_indicacao_-_faixa_de_embarque_e_desembarque.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3223/084-2023_indicacao_-_rotatoria_perimetral_e_melvin.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3224/085-2022_indicacao_-_faixa_de_pedestre_em_frente_a_camara..pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3225/086-2022_indicacao_-_quadra_de_basquete_3x3_na_praca_do_jardim_social.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3226/087-2022_indicacao_-_melhoria_na_iluminacao_publica_do_setor_pioneiro.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3227/088-2023_indicacao_-_interdicao_da_passarela_do_parque_ecologico.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3228/089-2023_indicacao_-_construcao_de_praca_no_bairro_assinado.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3229/090-2022_indicacao_-_melhoria_na_iluminacao_publica_do_setor_pioneiro.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3230/091-2022_indicacao_-_tapa_buraco_5o_bec.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3231/scan_2023_9_12_15_32_11_5831.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3232/scan_2023_9_12_15_32_48_51559.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3233/scan_2023_9_12_15_33_20_85946.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3234/092-2022_indicacao_-_limpeza_de_terreno_no_bairro_jardim_universitario.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3239/indicacao_no015.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3243/indicacao_27-2023.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3244/scan_2023_9_18_15_21_36_4261.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3245/scan_2023_9_18_15_22_42_57359.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3246/scan_2023_9_18_15_23_9_3146.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3247/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3248/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3251/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3257/094-2022_indicacao_-_consultorio_central_de_odontologia.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3259/096-2023_indicacao_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3261/097-2023_indicacao_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3265/indicacao_30_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3266/indicacao_31_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3267/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3268/25-2023_-_patrolamento_rua_elizeu_fiuza.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3270/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3271/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3275/scan_2023_10_2_13_33_17_72659.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3276/scan_2023_10_2_13_33_59_90946.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3277/scan_2023_10_2_13_34_27_61892.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3280/26_-2023_-_limpeza_e_manutencao_av._dedimes_cechinel.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3283/27_-_23_-_recuperacao_da_rua_1507.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3288/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3294/scan_2023_10_9_16_2_1_28259.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3296/scan_2023_10_9_16_2_21_98046.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3297/scan_2023_10_9_16_2_50_32092.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3298/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3299/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3307/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3308/indicacao_32_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3309/095-2023_indicacao_-patrolamento_e_cascalhamento_linha_155.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3310/096-2023_indicacao_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3311/097-2023_indicacao_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3312/098-2023_indicacao_-_pista_de_motocross.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3313/099-2023_indicacao_-_limpeza_da_rotatoria_central_do_bairro_solar.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3314/100-2023__indicacao_-_limpeza_e_manutencao_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3319/scan_2023_10_16_16_4_4_9759.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3321/scan_2023_10_16_16_4_48_58146.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3324/28_-_23_patrolamento_b._jd_vitoria.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3330/indi_021.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3336/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3337/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3339/indicacao_33_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_18-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3345/indicacao_19-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_113_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3349/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3361/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3364/29_-_23_academia__bairro_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3365/indi_022.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3366/indi_023.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3367/indicacao_34_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3370/indicacao_35_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3371/indicacao_36_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3380/30-2023_-toldo_laboratorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3381/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3382/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3383/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3390/camscanner_22-11-2023_08.46.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3393/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3395/indicacao_37_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3396/indicacao_38_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3397/indicacao_39_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3398/31-2023_-_iluminacao_rua_presidente_medici.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3402/camscanner_30-11-2023_09.20.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3406/indicacao_40_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3409/indicacao_e_oficio.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3412/scan_2023_12_6_16_35_39_68725.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3413/indicacao_023_rotatoria_av_34_e_brigadeiro.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3414/indicacao_024_patrolamento_rua_314.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3415/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3416/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3417/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3419/indi_024.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3420/indi_025.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3422/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3423/emenda_129.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3424/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3426/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3429/indi_026.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3430/scan_2023_12_21_11_42_5_72625.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3431/indi_027.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3432/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3433/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3434/101-2023__indicacao_-_agua_ferrugiosa.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3435/102-2023__indicacao_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3437/104-2023_indicacao_-_manutenao_da_praca_do_bairro_cohab_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3438/105-2023_indicacao_-_iluminacao_na_praca_do_res._pracas_de_vilhena_assinado.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3440/107_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3441/108-2022_indicacao_-_rotatoria_do_bairro_orleans_assinado.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3442/109-2022_indicacao_-_paisagismo_nas_rotatorias_princiapais_da_cidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3443/110-2023_indicacao.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3444/111-2023_indicacao.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3445/111-2023_indicacao.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3446/indicacao_e_anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3461/114-2023_indicacao_-_ciclofaixa_assinado.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3464/117-2023_indicacao.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3467/120-2023_2.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3469/122-2023_2.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3470/123-2023_indicacao.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3471/124-2023_indicacao.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3472/125-2023_indicacao.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3836/043-2024_indicacao_-_instalacao_de_uma_lixeira_na_frente_da_upa_assinado.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3013/denuncia_2023_contra_flori.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3285/denuncia_2_23.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2646/pelo_76_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2913/proposta_de_emenda_a_lei_organica_77_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3427/proposta_a_lom_78_23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2792/plc_409_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2817/plc_410_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2835/plc_411_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2911/plc_412_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2912/plc_413_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2958/plc_414_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3018/plc_415_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3260/plc_416_23.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3411/plc_417_23.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3428/plc_418_23_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2658/pl_6591_23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2655/pl_6592_23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2656/pl_6593_23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2657/pl_6594_23.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2672/pl_6595_23.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2673/pl_6596_23.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2674/pl_6597_23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2671/pl_6598_23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2670/pl_6599_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2676/pl_6600_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2677/pl_6601_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2678/pl_6602_23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2679/pl_6603_23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2680/pl_6604_23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2681/pl_6605_23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2682/pl_6606_23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2683/pl_6.607_2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2693/pl_6608_23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2703/pl_6.609_23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2704/pl_6610_23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2705/pl_6611_23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2706/pl_6612_23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2707/pl_6613_23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2708/pl_6.614_23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2709/pl_6615_23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2710/pl_6616_23.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2712/pl_6617_23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2711/pl_6618_23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2720/pl_6619.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2735/pl_6620_23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2736/pl_6.621_23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2737/pl_6.622_23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2738/pl_6.623_23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2739/pl_6.624_23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2740/pl_6.625_23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2747/pl_6.626_23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2754/pl_6.627_23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2756/6628.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2757/pl_6629.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2758/pl_6.630_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2770/pl_6.631_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2774/pl_6632_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2775/pl_6333_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2776/pl_6634_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2790/projeto_de_lei_6.635_23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2781/pl_6636_23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2783/pl_6637_23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2791/pl_6.638_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2793/pl_6.639_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2794/pl_6.640_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2809/pl_6641_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2819/plo_6.642_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2836/pl_6.643_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2837/pl_6.644_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2838/pl_6.645_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2839/pl_6.646_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2840/pl_6.647_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2841/pl_6648_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2842/pl_6.649_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2843/pl_6.650_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2844/pl_6.651_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2845/pl_6.652_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2846/pl_6.653_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2847/pl_6.654_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2858/pl_6.655_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2859/pl_6.656_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2860/pl_6.657_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2864/pl_6.658_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2865/pl_6.659_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2866/pl_6.660_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2867/pl_6.661_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2868/pl_6.662_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2869/pl_6.663_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2870/pl_6.664_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2871/pl_6.665_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2888/pl_6666_23.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2889/pl_6667.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2890/pl__6.668_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2891/pl_6.669_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2899/pl_6.670_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2905/pl_6.671_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2906/pl_6.672_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2907/pl_6.673_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2908/pl_6.674_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2909/pl_6.675_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2910/pl_6.676_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2921/pl_6677_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2926/pl_6.578_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2927/pl_6.579_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2929/6680.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2935/pl_6.681_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2936/pl_6.682_2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2951/pl_6.683_2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2952/pl_6.684_2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2953/pl_6.685_2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2954/pl_6.686_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2955/pl_6.687_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2957/pl_6.688_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2971/pl_6.689_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2972/pl_6.690_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2973/pl_6.691_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2976/pl_6.692_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2977/pl_6.693_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2979/pl_6.694_2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2980/pl_6.695_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2981/pl_6.696_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2983/pl_6.697_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2986/pl_6.698_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2987/pl_6.699_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3002/pl_6.700_2023_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3004/pl_6.701_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3016/plo_6.702_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3017/pl_6.703_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3023/pl_6.704_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3024/pl_6.705_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3038/6706.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3039/6707.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3040/6708.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3041/pl_6.709.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3042/pl_6.710.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3043/pl_6.711.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3044/6.712-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3046/pl_6.713.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3048/pl_6.714.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3052/pl_6.715_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3053/pl_6.716_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3067/pl_6.717_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3068/pl_6.718_2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3080/pl_6719-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3081/pl_6720-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3082/pl_6.721.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3083/pl_6.722.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3086/pl_6.723.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3087/pl_6.724_2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3099/6725.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3102/pl_6726_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3103/pl_6727_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3104/pl_6728_2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3105/pl_6729_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3110/pl_6.730_2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3118/6731.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3119/6732.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3120/6733.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3122/plc_6734-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3123/plc_6735-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3125/pl_6736_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3129/pl_6737_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3134/pl_6738_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3135/pl_6739_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3136/pl_6740_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3137/pl_6741_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3140/pl_6742_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3141/pl_6743_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3142/pl_6744_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3144/pl_6745.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3145/pl_6746_23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3150/pl_6747_23.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3151/pl_6748_23.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3152/pl_6749_23.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3153/pl_6750_23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3154/pl_6751_23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3155/pl_6752_23.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3167/pl_6753.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3187/pl_6754_23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3188/pl_6755_23.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3190/pl_6756_23.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3194/pl_6757_23.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3195/pl_6758_23.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3202/pl_6759_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3203/pl_6760_23.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3206/pl_6761_23.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3208/pl_6762_23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3213/pl_6763_23_ok.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3214/pl_6764_23.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3215/pl_6765_23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3216/pl_6766_23.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3237/pl_6767_23.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3238/pl_6768_23.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3240/pl_6769_23.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3250/pl_6770_23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3252/pl_6771_23.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3253/pl_6772_23.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3254/pl_6773_23.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3255/pl_6774_23.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3264/pl_6775_23.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3269/pl_6776_23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3272/pl_6777_23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3273/pl_6778_23.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3274/pl_6779_23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3278/pl_6780_23_ok.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3279/pl_6781_23.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3281/pl_6782_23_ok.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3282/pl_6783_23.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3289/pl_6784_23.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3290/pl_6785_23.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3291/pl_6786_23.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3292/pl_6787_23.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3300/pl_6788_23.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3301/pl_6789_23.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3302/pl_6790_23.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3303/pl_6791_23.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3304/pl_6792_23.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3315/pl_6793_23.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3316/pl_6794_23.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3317/pl_6795_23.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3318/pl_6796_23.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3322/pl_6797_23.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3325/pl_6798_23.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3326/pl_6799_23.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3329/pl_6.800_23.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3331/pl_6801_23.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3333/pl_6802_23.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3334/pl_6803_23.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3340/pl_6804_23.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3341/pl_6805_23.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3342/pl_6806_23.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3343/pl_6807_23.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3346/pl_6808_23.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3350/pl_6809_ok.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3351/pl_6810_ok.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3352/pl_6811_23.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3353/pl_6812_23.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3354/pl_6813_23.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3355/pl_6814_23.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3356/pl_6815_23.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3357/6816_23.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3358/pl_6817_23.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3359/pl_6818_23.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3360/pl_6819_23.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3369/pl_6820_23.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3368/pl_6821_23.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3372/pl_6822_23.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3378/pl_6823_23.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3379/pl_6824_23.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3373/pl_6825.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3374/pl_6826.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3375/pl_6827.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3376/pl_6828.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3384/pl_6829_23.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3385/pl_6830_23.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3386/pl_6831_23.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3387/pl_6832_23.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3389/pl_6833_23.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3391/pl_6834_23.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3392/pl_6835_23.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3394/pl_6836_23.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3399/pl_6837_23.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3400/pl_6838_23.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3403/pl_6839_23.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3404/pl_6840_23.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3405/pl_6841_23.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3407/pl_6842_23.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3408/pl_6843_23.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3410/pl_6844_23.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3418/pl_6845_23.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3421/pl_6846_23.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3425/pl_6847_23.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2898/projeto_de_decreto_legislativo_36_2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3033/projeto_de_leg_37_ok.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3139/pdl_38_23.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3305/pdl_39_23_ok.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3377/pdl_40.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3447/proj_dec_leg_041_23_prefeito_eduardo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2719/pr_46.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2722/pr_47.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2795/pr_48_2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2834/pr_49_2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3388/projeto_de_resolucao_050_23.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2688/req_01_2023_2_3_16_9_52_14346.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2689/req_02_2023_2_3_16_9_7_82759.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3182/requerimento_005-2023_samir.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2814/req_03_2023_3_29_13_7_37_40025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_007-2023_pagani.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3179/requerimento_008-2023_pedrinho_-_audencia_transito.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3183/requerimento_010-2023_mesa_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3184/requerimento_012_2023_6685_mesa.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3176/requerimento_13-2023_ronildo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3177/requerimento_14-2023_ronildo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3178/requerimento_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3175/requerimento_18_2023_6676_pagani.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3263/requerimento_019-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3185/requerimento_024_2023_mesa.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3173/requerimento_026_2023_nica_cabo_joao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3172/requerimento_04-2023_-_gvpvr.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3241/requerimento_05-2023_gabvpvr.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3249/requerimento_06-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3335/requerimento_07-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3523/emenda_impositiva_no_78_-_ass._yawra_de_judo_-_click-aqui.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3524/emenda_impositiva_no_79_-_ass._champions_club_-_click-aqui.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3525/emenda_impositiva_no_80_-_ass._pequeno_dragao_-_click-aqui.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3526/emenda_impositiva_no_81_-_ass._basquete_asbavi_-_click-aqui.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3527/emenda_impositiva_no_82_-_ass._bushido.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3528/emenda_impositiva_no_83_-_ass._ong_o_caminho.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3529/emenda_impositiva_no_84_-_semtran.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3530/emenda_impositiva_no_85_-_ass._ampca.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3531/emenda_impositiva_no_86_-_emef._felipe_rocha_de_lima.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3532/emenda_impositiva_no_87_-_semagri.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3533/emenda_impositiva_no_88_-_emef._ensina-me_a_viver.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3534/emenda_impositiva_no_89_-_ass._amavi.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3535/emenda_impositiva_no_90_-_ass._ubs_-_leonardo_alves_de_souza.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3536/emenda_impositiva_no91-hospital_adamastor_teixeira_de_oliveira_-_clickaqui.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3677/emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3678/emenda_48.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3679/emenda_50.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3681/emenda_51.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3683/emenda__61.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3684/emenda_104.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3685/emenda_57.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3687/emenda_63_.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3688/emenda_92.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3689/emenda_impositiva_no_60_associacao_avv.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3693/emenda_impositiva_no_93_casa_de_apoio_amor_e_vida.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3694/emenda_83.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3695/emenda_impositiva_81.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3696/emenda_impositiva_no_80_associacao_pequeno_dragao.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3697/emenda_imposita_no_79_associacao_chapions.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3698/emenda_impositiva_no78_associacao_yawara.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3686/emenda_60.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2850/mocao_de_aplauso_001_2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3022/mocao_02-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3138/mocao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3147/mocao_04_23.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3204/mocao_005_23.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3205/mocao_006_23.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3210/mocao_007_2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3211/mocao_008_2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3284/mocao_009_23.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3401/recurso_2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2638/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2639/camscanner_01-12-2023_10.00.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2640/001-2023_patrolamento_e_cascalhamento_marcos_da_luz.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2641/002-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2642/003-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2643/004-2023_patrolamento_e_cascalhamento_linha_chafariz_e_roosevelt.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2644/camscanner_01-16-2023_11.40.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2645/indicacao_03.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2649/005-2023_banheiro_e_bebedouro_parque_ecologico.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2650/006-2023_teste_rapido_dengue.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2651/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2652/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2653/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2654/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2659/camscanner_01-30-2023_11.33_1.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2660/indic_01_2023_1_30_15_59_3_43346.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2661/indic_02_2023_1_30_15_59_51_30592.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2662/indicacao_2023-03_-_manutencao_da_rua_919_-_em_frente_escola_vilma_vieira.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2663/007-2021__limpeza_bairro_uniao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2664/008-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2665/009-2023_reforma_do_banheiro_da_praca_angelo_spadari.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2666/indicacao_01-2023_enviada_clique_aqui.pdf.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2667/indicacao_02-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2668/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2669/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2675/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2684/010-2023_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2685/011-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2686/012-2023_indicacao_-_iluminacao_parque_ecologico.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2687/ind_04_2023_2_9_15_0_23_69825.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2690/indicacao_03-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2691/indicacao_04-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2692/indicacao_05-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2694/ind_05_2023_2_10_12_56_57_351.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2695/01.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2696/02.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2697/03.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2698/indicacao_06-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2699/indicacao_07-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2700/indicacao_08-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2701/scan_2023_2_14_13_32_44_4621.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2702/scan_2023_2_14_13_34_25_90559.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2713/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2714/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2715/013-2023_indicacao_-_manutenao_da_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2716/014-2023_indicacao_-_construcao_de_quadra_poliesportiva_-_volei_e_basquete.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2717/scan_2023_2_16_14_52_12_5981.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2718/04.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2721/015-2023_indicacao_-_substituicao_da_sirene_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2723/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2724/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2725/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2726/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2727/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2729/scan_2023_2_24_15_40_17_70159.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2730/scan_2023_2_24_15_40_55_67946.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2731/indicacao_n_001-2023_-_quebra-molas_-_presidente_nasser.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2732/scan_2023_2_27_16_22_16_4161.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2733/scan_2023_2_27_16_24_21_98259.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2734/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2741/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2742/indicacao_09-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2743/indicacao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2745/indicacao_10-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2746/indicacao_11-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2748/019-2023_indicacao_-_manutenao_da_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2749/020-2023_indicacao_-_faixa_de_pedestre_e_quebra_mola.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2750/021-2023_indicacao_-_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2751/016-2023_patrolamento_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2752/017-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2753/018-2023_limpeza_do_terreno_publico.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2755/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2759/indic_07_2023_3_3_21_18_3_1531.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2760/indic_06_2023_3_7_13_34_20_6721.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2761/indic_08_2023_3_7_13_35_4_13359.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2762/indic_09_2023_3_7_13_36_19_10246.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2763/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2764/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2765/indicacao_10-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2766/indicacao_11-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2767/indicacao_12-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2768/022-2022_indicacao_-_faixa_de_pedestre_em_frente_a_camara.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2769/023-2022__indicacao_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2771/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2772/002-2023_-_revit_pista_de_caminhada__-_t_neves.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2773/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2777/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2778/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2779/indicacao_03-2023-.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2780/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2782/03-2023_-_operacao_tapa-buracos_-_avenida_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2784/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2785/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2786/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2787/024-2022__indicacao_-_convenio_com_a_faculdade.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2788/025-2022_indicacao_-_iluminacao_de_led_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2789/026-2022__indicacao_-__reforco_na_seguranca_da_escola.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2796/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2797/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2798/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2799/005.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2800/04-2023_-_indicacao_tapa_buraco_rua_916_xh-5.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2801/05-2023_-_indicacao_quebra_molas_na_rua_921.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2802/06-2023_-_indicacao_troca_de_lampada.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2805/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2806/ind_13_2023_3_24_18_47_24_3401.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2807/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2808/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2810/scan_2023_3_27_14_42_38_9061.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2811/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2812/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2813/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2815/indicacao_12-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2816/indicacao_13-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2818/007.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2820/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2821/indicacao_14-2023_-__consultorio_de_rua.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2822/30-2023_revitalizacao_do_parque_da_praca_nossa_senhora_aparecida.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2823/031-2023_indicacao_-_tapa_buraco_miriam.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2824/032-2022_indicacao_-_ivete_brustolin.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2825/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2826/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2827/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2828/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2829/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2830/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2831/008.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2832/009.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2833/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2848/scan_2023_4_11_12_17_40_7121.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2849/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2851/07-2023_-_encascalhamento_e_patrolamenta_rua_palestra_italia_e_rua_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2852/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2853/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2854/indicacao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2855/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2862/scan_2023_4_14_16_31_22_14759.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2863/indicacao_15-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2872/indicacao_2023-16.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2873/indicacao_2023-17.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2874/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2875/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2876/indicacao_no_018.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2877/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2878/033-2022_indicacao_-_camara_de_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2879/08-2023_-_e.m.e.i._abilio_juliano_nicolielo_neto.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2880/034-2022_indicacao_-_divulgacao_das_datas_da_coleta_seletiva_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2881/035-2022_indicacao_-_iluminacao_ao_lado_da_escola.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2882/036-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2883/037-2023_indicacao_-_preservacao__das_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2885/039-2023_indicacao_-_reforma_do_muro_da_escola.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2886/040-2023_indicacao_-_limpeza_poco_saae.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2887/041-2023_indicacao_-_plano_municipal_de_educacao_e_seguranca_nas_escolas_publica.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2892/029-2023_indicacao_-_pneus_para_manilhas.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2893/028-2023_cercado_no_parquinho_ao_lado_da_camara.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2894/027-2023_revitalizacao_da_placa_da_praca_nossa_senhora..pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2895/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacao_04_pdf.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacao_05pdf.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2900/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2901/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2902/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2903/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2904/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2914/camscanner_02-05-2023_12.17.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2915/045-2023_indicacao_-patrolamento_e_cascalhamento_bairro_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2916/046-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2917/047-2023_indicacao_-patrolamento_e_cascalhamento_bairro_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2923/09-2023_-_limpeza_ruas_bairros_embratel_e_embratelzinho.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2924/10-2023_-_tapa-buraco_rua_5004.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2928/camscanner_08-05-2023_11.44_1.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2930/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2931/11-2023_-_redutor_de_velocidade_na_rua_reinaldo_goncalves.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2932/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2937/indicacao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2938/12-2023_-_calcada_-_estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2939/048-2023_indicacao_-_iluminacao_campo_de_futebol_nova_conquista.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2940/049-2023_indicacao_-_reposicao_de_area_no_parquinho.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2941/050-2023_indicacao_-_concurso_com_participacao_dos_vilhenenses_para_desenvolvimento_do_portal_de_vilhena.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2942/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2943/indicacao_18-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2944/indicacao_19-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2945/indicacao_20-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2946/indicacao_22-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_23-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2948/indicacao_24-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2949/indicacao_02_2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_03_2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_21-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2959/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2960/camscanner_19-05-2023_08.05.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2961/scan_2023_5_19_13_38_47_3001.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2962/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2964/13-2023_-_lampada_-_comunidade_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2965/051-2022_indicacao_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2966/052-2022_indicacao_-_bicicletario.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2967/053-2023__indicacao_-_limpeza_rua_atras_do_postinho_setor_12.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2968/indicacao_14-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2969/indicacao_05_2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2970/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2974/indicacao_06_2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao_07_2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2982/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2984/indicacao_08_2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2985/indicacao_07-2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2988/15-2023_-_lampada_-_av._galdino_silva.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2989/scan_2023_5_30_15_55_59_5191.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2990/054-2023_indicacao_-patrolamento_e_cascalhamento_bairro_embratel.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2991/055-2023_indicacao_-revitalizacao_de_bolsoes_de_protecao_para_motociclistas.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2992/056-2023_indicacao_-programa_reurb_-_s_do_setor_pires_de_sa.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2994/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2995/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2996/16-2023_-_iluminacao_parquinho_da_praca_bnh_-_setor_04.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2997/indicacao_09_2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_10_2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/2999/indi_11.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3000/057-2023_indicacao_-bicicletario_nas_upas_assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3001/058-2023_indicacao_-_revitalizacao_da_passarela_do_parque_ecologico_assinado.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3003/indicacao_08-2023_e_oficio.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3005/indicacao_09-2023_e_oficio.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3006/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3007/indicacao_11_2023.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3008/indicacao_12_2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3009/indicacao_13_2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_15-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_16-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_17-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3015/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_059-2023_gbsd.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_e_oficio_010-2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3026/indicacao__11-2023_e_oficio.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3028/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3029/scan_2023_6_13_16_18_6_11365.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3030/17-2023_-conserto_boca-de-lobo_-_av._curitiba_x_presidente_nasser.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3031/indicacao_14_2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3034/indicacao_56_2023.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3035/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3037/indicacao_16_2023.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3047/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3049/18-2023_-_pintura_de_faixa_de_pedestre_av_632.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3050/19-2023_-_quebra_molas_-_av_brigadeiro.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3051/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3055/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3056/ind12.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3057/ind13.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3058/ind14_1.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_17_2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3060/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3063/indicacao_26-2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_25-2023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3065/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3066/indicacao_18_2023.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3069/indicacao_19_2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3070/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_20_2023.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3076/indicacao_21_2023.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3077/indicacao_22_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_65_-_passarela.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3088/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3090/indicacao_66_sgtd.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3092/068-2023_indicacao_-_bebedouro_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3093/069-2023_indicacao_-iluminacao_dos_novos_loteamentos_assinado.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3094/070-2022_indicacao_-_quebra-mola_assinado.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3095/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3097/indicacao_23_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3098/indicacao_24_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_25_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3106/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3108/072-2023_indicacao_curso_de_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3109/073-2023_indicacao_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3112/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3113/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao015.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3121/21-2023_-_iluminacao_rua_marcos_da_luz.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3124/indicacao_018.jpeg.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3126/indicacao_26_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3127/indicacao_27_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3128/22_-_23_-__rocada_do_canal_da_av_brigadeiro.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3130/indi_019.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3131/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3132/camscanner_04-08-2023_09.17.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3133/image_003.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3143/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3146/indicacao_023-23_vereadores_toninho_e_zeca.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3148/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3149/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3156/scan_2023_8_15_16_35_19_64059.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3157/074-2022_indicacao_-_quebra-mola_assinado.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3158/075-2022_indicacao_-_manutencao_do_cantreiro_central_da_avenida_brigadeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3159/076-2022_indicacao_-_iluminacao_de_led_avenida_celso_mazutti_assinado.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3162/078-2023_indicacao_-_hemorgenes.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3163/079-2023_indicacao_-_manutencao_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3164/081-2023_indicacao_-_faixa_de_pedestre_em_frente_a_igreja_ibn.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3165/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3166/indicacao_83.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3168/indi_020.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3169/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3170/indicacao_012-2023.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3180/indicacao_no_006_de_23_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3181/indicacao_no_007_de_23_de_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3186/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3189/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3191/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3193/indicacao_024-23.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3196/indicacao_28_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3197/indicacao_29_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_013-2023.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3199/indicacao_014-2023.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3200/indicacao_88..pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3201/indicacao_89..pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3207/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3209/indicacao_91.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3212/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3217/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3218/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3219/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3220/081-2023_indicacao_-_faixa_de_pedestre_em_frente_a_igreja_ibn.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3221/082-2023_indicacao_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3222/083-2023_indicacao_-_faixa_de_embarque_e_desembarque.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3223/084-2023_indicacao_-_rotatoria_perimetral_e_melvin.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3224/085-2022_indicacao_-_faixa_de_pedestre_em_frente_a_camara..pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3225/086-2022_indicacao_-_quadra_de_basquete_3x3_na_praca_do_jardim_social.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3226/087-2022_indicacao_-_melhoria_na_iluminacao_publica_do_setor_pioneiro.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3227/088-2023_indicacao_-_interdicao_da_passarela_do_parque_ecologico.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3228/089-2023_indicacao_-_construcao_de_praca_no_bairro_assinado.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3229/090-2022_indicacao_-_melhoria_na_iluminacao_publica_do_setor_pioneiro.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3230/091-2022_indicacao_-_tapa_buraco_5o_bec.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3231/scan_2023_9_12_15_32_11_5831.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3232/scan_2023_9_12_15_32_48_51559.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3233/scan_2023_9_12_15_33_20_85946.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3234/092-2022_indicacao_-_limpeza_de_terreno_no_bairro_jardim_universitario.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3239/indicacao_no015.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3243/indicacao_27-2023.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3244/scan_2023_9_18_15_21_36_4261.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3245/scan_2023_9_18_15_22_42_57359.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3246/scan_2023_9_18_15_23_9_3146.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3247/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3248/indicacao_97.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3251/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3257/094-2022_indicacao_-_consultorio_central_de_odontologia.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3259/096-2023_indicacao_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3261/097-2023_indicacao_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3265/indicacao_30_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3266/indicacao_31_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3267/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3268/25-2023_-_patrolamento_rua_elizeu_fiuza.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3270/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3271/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3275/scan_2023_10_2_13_33_17_72659.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3276/scan_2023_10_2_13_33_59_90946.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3277/scan_2023_10_2_13_34_27_61892.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3280/26_-2023_-_limpeza_e_manutencao_av._dedimes_cechinel.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3283/27_-_23_-_recuperacao_da_rua_1507.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3286/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3287/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3288/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3294/scan_2023_10_9_16_2_1_28259.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3296/scan_2023_10_9_16_2_21_98046.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3297/scan_2023_10_9_16_2_50_32092.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3298/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3299/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3307/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3308/indicacao_32_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3309/095-2023_indicacao_-patrolamento_e_cascalhamento_linha_155.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3310/096-2023_indicacao_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3311/097-2023_indicacao_-_quebra-mola.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3312/098-2023_indicacao_-_pista_de_motocross.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3313/099-2023_indicacao_-_limpeza_da_rotatoria_central_do_bairro_solar.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3314/100-2023__indicacao_-_limpeza_e_manutencao_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3319/scan_2023_10_16_16_4_4_9759.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3321/scan_2023_10_16_16_4_48_58146.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3324/28_-_23_patrolamento_b._jd_vitoria.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3327/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3328/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3330/indi_021.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3332/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3336/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3337/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3339/indicacao_33_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_18-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3345/indicacao_19-2023_enviada_clique_aqui.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3347/indicacao_113_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3349/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3361/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3363/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3364/29_-_23_academia__bairro_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3365/indi_022.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3366/indi_023.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3367/indicacao_34_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3370/indicacao_35_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3371/indicacao_36_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3380/30-2023_-toldo_laboratorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3381/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3382/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3383/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3390/camscanner_22-11-2023_08.46.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3393/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3395/indicacao_37_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3396/indicacao_38_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3397/indicacao_39_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3398/31-2023_-_iluminacao_rua_presidente_medici.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3402/camscanner_30-11-2023_09.20.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3406/indicacao_40_2023_-_ver._toninho_goncalves.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3409/indicacao_e_oficio.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3412/scan_2023_12_6_16_35_39_68725.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3413/indicacao_023_rotatoria_av_34_e_brigadeiro.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3414/indicacao_024_patrolamento_rua_314.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3415/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3416/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3417/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3419/indi_024.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3420/indi_025.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3422/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3423/emenda_129.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3424/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3426/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3429/indi_026.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3430/scan_2023_12_21_11_42_5_72625.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3431/indi_027.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3432/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3433/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3434/101-2023__indicacao_-_agua_ferrugiosa.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3435/102-2023__indicacao_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3437/104-2023_indicacao_-_manutenao_da_praca_do_bairro_cohab_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3438/105-2023_indicacao_-_iluminacao_na_praca_do_res._pracas_de_vilhena_assinado.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3440/107_-_indicacao.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3441/108-2022_indicacao_-_rotatoria_do_bairro_orleans_assinado.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3442/109-2022_indicacao_-_paisagismo_nas_rotatorias_princiapais_da_cidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3443/110-2023_indicacao.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3444/111-2023_indicacao.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3445/111-2023_indicacao.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3446/indicacao_e_anteprojeto.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3461/114-2023_indicacao_-_ciclofaixa_assinado.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3464/117-2023_indicacao.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3467/120-2023_2.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3469/122-2023_2.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3470/123-2023_indicacao.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3471/124-2023_indicacao.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3472/125-2023_indicacao.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3836/043-2024_indicacao_-_instalacao_de_uma_lixeira_na_frente_da_upa_assinado.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3013/denuncia_2023_contra_flori.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilhena.ro.leg.br/media/sapl/public/materialegislativa/2023/3285/denuncia_2_23.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H834"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="133.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="175.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>